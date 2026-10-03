--- v0 (2026-02-04)
+++ v1 (2026-10-03)
@@ -4,2854 +4,3090 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="46A1D9EF" w14:textId="63FCA322" w:rsidR="008F2359" w:rsidRPr="00C529DA" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="46A1D9EF" w14:textId="63FCA322" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004A766C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Тема 4. Державне управління бюджетною безпекою: загальні положення</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3274F3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="004A766C" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4A3274F3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:t>4.1. Змістовне наповнення поняття «державне управління бюджетною безпекою»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBD60ED" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="004A766C" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0CBD60ED" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:t>4.2. Суб’єктно-об’єктне поле державного управління бюджетною безпекою</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583C24FC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="004A766C" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="583C24FC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:t>4.3. Функції та завдання державного управління бюджетною безпекою</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1663BCED" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="004A766C" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1663BCED" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:t>4.4. Генезис державного управління бюджетною безпекою в Україні</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B53A0B9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="004A766C" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...7 lines deleted...]
-    <w:p w14:paraId="75AC9438" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0B53A0B9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359"/>
+    <w:p w14:paraId="75AC9438" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806661">
         <w:t xml:space="preserve">4.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Сучасні тенденції розвитку суспільства, обрання Україною вектору на євроінтеграцію, складна політико-економічна ситуація в країни потребує пошуків нових механізмів державного управління в цілому та управління державною безпекою зокрема. Вагомим, і подекуди, визначальним напрямом останнього виступає державне управління бюджетною безпекою. Втім, попри визначальну забезпечувальну роль бюджетної безпеки по відношенню до всієї сукупності інших видів та підвидів державної безпеки, питання державного управління бюджетної безпеки залишаються абсолютно не дослідженими. Такий стан речей слід визнати вкрай неприйнятним, оскільки ігнорування проблем бюджетної безпеки сьогодні поставить у майбутньому під загрозу існування країни загалом. Розбудова реальних дієвих механізмів, процедур та правил не можливе без науково-обґрунтованого базису, який перед усім полягає в термінологічній ідентифікації  власне поняття “державне управління бюджетною безпекою”, визначені його ролі, функцій та завдань.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BF22C6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="78BF22C6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питання державного управління у різні часи розглядали такі вчені як: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">В. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Авер’янов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>А.Антонов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Л.Антонова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Г. Атаманчук, В. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Бакуменко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В.Беглиця</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">О. Борисенко, C. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Бєла</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Н. Виноградова, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">А. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Дєгтяр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, С. Домбровська, О. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Євсюков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Ємельянов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>М.Івашов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, О. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Іляш</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ю.Кальниш</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">В. Князєв, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Г.Коваль</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, В. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Коврегін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ю.Ковбасюк</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>І.Лопушинський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">В. Луговий, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">С. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Майстер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Н. Нижник, О. Оболенський, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Д.Плеханов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, С. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Полторак</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, А. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Помази</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-Пономаренко, І. Приходько, В. Садковий, Г. Ситник, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Сиченко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>С.Сорока</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, В. Степанов, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ю. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сурмін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>С.Хаджирадаєва</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Д. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Юрковський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  та інші. Проблематику теорії та практики економічної безпеки опановували вчені: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Горбулін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>О.Власюк</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>А.Качинськии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Г.Ситник</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>А.Семенченко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Я.Жаліло</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>А.Сухоруков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>О.Шнипко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Мунтіян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Шлемко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Кириленко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>З.Варналіи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Г.Пастернак-Таранушенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Сенчагов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>М.Коваленко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>О.Користін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Нижник</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Н.Абелгузин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Богомолов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Я.Чернятевич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Опрацювання питань державного управління економічною безпекою присвячені праці </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Л.Акімова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>З.Гбур</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>С.Завгородньої</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Т.Івановоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Н.Ткачовоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>П.Дмитрука</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Котковського</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>А.Плакіди</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Напрям науки про державне управління бюджетною безпекою був представлений поодинокими працями: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>А.Кулінської</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Т.Луцик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-Дубової, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Н.Залізко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Т.Яковенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A5FEA3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="57A5FEA3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Попри значні здобутки у сфері державного управління економічною безпекою та певні здобутки в сфері державного управління фінансовою безпекою, питання державного управління бюджетною безпекою залишилась вкрай не розвинутими. Зазначене потребує проведення системного наукового дослідження в сфері державного управління бюджетною безпекою, яке пропонується розпочати з його концептуалізації.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1626A509" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1626A509" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Відомий філософ та соціолог сучасності </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Абушенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.Л. в своїх працях зазначав, що “концептуалізація - це поняття наукового дискурсу, що являє собою методологічну процедуру введення певних онтологічних уявлень в деякий масив емпіричних даних, що забезпечує теоретичну організацію знання і схематизація зв'язку понять, що відображають можливі тенденції зміни референтного поля об'єктів, що дозволяє продукувати гіпотези про їхню природу і характер взаємозв'язків. Концептуалізація також розуміється як особливий спосіб організації розумової діяльності, який дозволяє рухатися від первинних теоретичних концептів до все більш абстрактним конструктам, розгортаючи всю структуру наукової теорії, з одного боку, і вписувати наукову теорію в більш широкі дисциплінарні контексти, - з іншого.” [110].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6395FA5F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6395FA5F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отже, концептуалізація фактично виступає первинним базовим підґрунтям методології в цілому та методології державного управління бюджетною безпекою зокрема. Визначаючи сукупність положень, що пропонується до введення у методологічний базис через концептуалізацію державного управління, відмітимо, що до останніх доречно віднести власне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>сукупність положень, що пропонується до введення у методологічний базис через концептуалізацію державного управління, відмітимо, що до останніх доречно віднести власне понятійний апарат, об’єкт, предмет, суб’єкти, функції та завдання державного управління бюджетною безпекою.</w:t>
+        <w:t>понятійний апарат, об’єкт, предмет, суб’єкти, функції та завдання державного управління бюджетною безпекою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB2FFE2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0BB2FFE2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Понятійний апарату будь-якої науки є основою його надбудови теоретично-прикладного характеру; саме науково-обґрунтований тезаурус дозволяє сформувати чітке бачення предмету, об’єктів, суб’єктів, місця, ролі, чинників, сфер спливу та орієнтирів подальшого розвитку в межах будь-якого спрямування дослідження.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0F2DC2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6D0F2DC2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Фрагментарні дослідження в сфері державного управління бюджетною безпекою не надали результатів у вигляді такого тезауруса, а тому пропонується розпочати його формування з поняття “державне управління бюджетною безпекою”, яке на сьогодні загалом відсутнє. Розпочнемо його з визначення власне поняття “державне управління”, яке на сьогодні вчені трактують  досить різнобічно:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5B4F34" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7A5B4F34" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-розпорядча діяльність органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади, котра виявляється у безпосередньому повсякденному і оперативному впливові на різноманітні суспільні відносини у </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>країні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» [111, с.213]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFA751B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1BFA751B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практичнии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>організуючии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ вплив держави на суспільну життєдіяльність </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>людеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ з метою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ впорядкування, збереження або перетворення, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>якии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ спирається на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>̈ владну силу» [112, с.38];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726B3FFB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="726B3FFB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>особливии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>самостійнии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ різновид діяльності держави, що </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здійснює</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> окрема система спеціальних державних органів – органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади» [113, с.6]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178282B6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="178282B6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«специфічна діяльність держави, що дістає вияв у функціонуванні </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ органів, які безперервно, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>планомірно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, владно і в рамках правових установлень впливають на суспільну систему з метою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ вдосконалення відповідно до державних інтересів» [114, с.16]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DD43C8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="04DD43C8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«діяльність всіх державних органів з врегулювання суспільних відносин, організацію всіх сторін життя суспільства» [115, с.483]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377E03F5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="377E03F5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>самостійного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> виду </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ діяльності, що має </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підзаконнии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчо-розпорядчии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ характер органів (посадових осіб) щодо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практичноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ та завдань держави у процесі регулювання економічною, соціально-культурною та адміністративно-політичною сферами» [116, С.162-163]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786A9F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="786A9F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>внутрішньоорганізаційну</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> діяльність державних органів, спрямовану на регулювання суспільних відносин у різних сферах </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>̈ політики з метою задоволення соціально-економічних, політичних та інших інтересів» [117, С.12];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D79A95E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2D79A95E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«виконавча діяльність держави, що </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здійснюється</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> органами державного управління чи виконавчим апаратом. ….основною ціллю державного управління є забезпечення і реалізація норм законів» [118, с.8]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F634D7F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2F634D7F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«виконавча і розпорядча діяльність органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади [119, с.5]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA0CC85" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0FA0CC85" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">владна організуюча діяльність </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-розпорядчих органів державного управління» [120, с.19]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D2B374" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="26D2B374" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«способом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ державною владою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>розпорядчо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-дозвільних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, спрямованих на виконання законів, інших нормативно-правових актів та політичних рішень»  [121, с.19]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B3843" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7C3B3843" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>самостійнии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ вид </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ діяльності, що має </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>організуючии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчо-розпорядчии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підзаконнии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ характер, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>особливоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ групи державних органів (посадових осіб) щодо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практичноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ та завдань держави в процесі повсякденного і безпосереднього керівництва економічним, соціально-культурним та адміністративно-політичним будівництвом» [122, с.261]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA5B5A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="06EA5B5A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«видом діяльності держави, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здійснення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> управлінського організуючого впливу шляхом використання повноважень </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виконавчоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади через організацію виконання законів, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здійснення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> управлінських </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ з метою комплексного соціально-економічного та культурного розвитку держави, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ окремих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>територіи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆, а також забезпечення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ політики у відповідних сферах суспільного життя, створення умов для </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ громадянами </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> прав і свобод» [123]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF4CA8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="67BF4CA8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">культурній та адміністративно-політичних сферах»  [2, С.203]; </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ключовий вид соціального управління, який полягає у здійсненні державою, її органами владно-організаційного впливу на суспільні відносини і процеси в економічній, соціально-культурній та адміністративно-політичних сферах»  [2, С.203]; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ECB561" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="30ECB561" w14:textId="7CC29C5C" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>способ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> функціонування і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...19 lines deleted...]
-        <w:t>[124, С.23];</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>̈ влади з метою становлення й розвитку держави»[124, С.23];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F716BE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="03F716BE" w14:textId="39729B75" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«вид соціального управління, а саме – організуючого впливу з боку </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>носіїв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> державно-владних повноважень (тобто </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>певноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ групи органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади) на суспільні відносини і процеси з метою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> упорядкування, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>координаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ та спрямування шляхом різного роду виконавчих і розпорядчих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>діи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ на виконання законів та інших правових актів держави та щодо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практичноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...19 lines deleted...]
-        <w:t>[125, С.30-31];</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>̆ та завдань держави у цілому»[125, С.30-31];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39303BF5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="39303BF5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00474990">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опрацювання представлених підходів до визначення поняття «державне управління» дало можливість  здійснити таке їх узагальнення (рис.1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A79040B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0A79040B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00474990">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Слід зазначити, що попри різноманіття визначень, більшість авторів підтримує позицію щодо найхарактерніших ознак державного управління, до яких відносять [123]: його </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>виконавчо-розпорядчии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ характер, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>підзаконність</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, масштабність та універсальність, ієрархічність, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>організуючии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ характер. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9CCBE6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5F9CCBE6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">В контексті мети даної публікації наведено також надане вченими </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ситніком</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Г.П. та Завгородньою С.П. визначення “державного управління економічною безпекою” під яким автори розуміють “цілеспрямовану діяльність суб’єктів забезпечення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>економічноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ безпеки, які </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>здійснюють</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробку й реалізацію владних, регулюючих, координуючих, контролюючих та нормативних державно-управлінських впливів на об’єкти </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>економічноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ безпеки з метою прогнозування, своєчасного виявлення, запобігання та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>нейтралізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ загроз в економічній̆ сфері життєдіяльності суспільства та держави» [126, С.89]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D470F59" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1D470F59" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0520E821" wp14:editId="5A75DF4D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0520E821" wp14:editId="1988E5F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1829435</wp:posOffset>
+                  <wp:posOffset>1830070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>36830</wp:posOffset>
+                  <wp:posOffset>35560</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2286000" cy="927100"/>
-                <wp:effectExtent l="0" t="0" r="25400" b="63500"/>
+                <wp:extent cx="2286000" cy="659130"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="26670"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="18345"/>
-[...4 lines deleted...]
-                    <wp:lineTo x="21600" y="18345"/>
+                    <wp:lineTo x="0" y="11237"/>
+                    <wp:lineTo x="6240" y="13318"/>
+                    <wp:lineTo x="6240" y="17896"/>
+                    <wp:lineTo x="7440" y="19977"/>
+                    <wp:lineTo x="9960" y="19977"/>
+                    <wp:lineTo x="10440" y="22058"/>
+                    <wp:lineTo x="11160" y="22058"/>
+                    <wp:lineTo x="11640" y="19977"/>
+                    <wp:lineTo x="14160" y="19977"/>
+                    <wp:lineTo x="15480" y="17480"/>
+                    <wp:lineTo x="15360" y="13318"/>
+                    <wp:lineTo x="21600" y="11237"/>
                     <wp:lineTo x="21600" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="4" name="Группа 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2286000" cy="927100"/>
+                          <a:ext cx="2286000" cy="659130"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2286000" cy="927100"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1" name="Прямоугольник 1"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="459740"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
@@ -2893,2272 +3129,2462 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="0520E821" id="Группа 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:144.05pt;margin-top:2.9pt;width:180pt;height:73pt;z-index:251659264" coordsize="22860,9271" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBE9rokOQMAAOUJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt1u0zAUvkfiHSzfs7Rd17XR0qnq2IQ0&#13;&#10;sYkN7dp1nDYisY3tNi1XAy5BQuIFeAUEQsAGfYb0jTh2mmxsY4ghuNqN45/z+/l8J97YnKYJmjCl&#13;&#10;Y8EDXF+pYcQ4FWHMhwF+fLh9r42RNoSHJBGcBXjGNN7s3r2zkUmfNcRIJCFTCIxw7WcywCNjpO95&#13;&#10;mo5YSvSKkIzDYSRUSgws1dALFcnAepp4jVqt5WVChVIJyrSG3a3iEHed/Shi1OxFkWYGJQGG2Iwb&#13;&#10;lRsHdvS6G8QfKiJHMV2GQW4QRUpiDk4rU1vEEDRW8SVTaUyV0CIyK1SknoiimDKXA2RTr13IZkeJ&#13;&#10;sXS5DP1sKCuYANoLON3YLH042VHyQO4rQCKTQ8DCrWwu00il9gtRoqmDbFZBxqYGUdhsNNqtWg2Q&#13;&#10;pXDWaazXYe4wpSMA/pIaHd2/XtEr3Xo/BZNJKA99hoD+OwQORkQyB6z2AYF9heIQqhcjTlIo0vzd&#13;&#10;4njxJv+Wzxcv84/5PD9dvM6/51/yE1S32dloQK1CTfsaALwRZM21znrTQVZlTnyptNlhIkV2EmAF&#13;&#10;VeyKi0x2tQH/IFqKwMJGU/h3MzNLmA0l4Y9YBHnZS3LajlOsnyg0IcCG8InLBWw5SasSxUlSKdWv&#13;&#10;UkpMqbSUtWrM8axSrF2leOatknYeBTeVYhpzoa5Xjgr5MusiV5u2mQ6my5sZiHAGN6pEQXYt6XYM&#13;&#10;OO4SbfaJAnZDtULHMnswRInIAiyWM4xGQj27at/KQ8nBKUYZdIsA66djohhGyQMOxdipN+EWkXGL&#13;&#10;5tp6Axbq/Mng/Akfp30BVwAFB9G5qZU3STmNlEiPoLH1rFc4IpyC7wBTo8pF3xRdDFojZb2eE4OW&#13;&#10;IonZ5QeSWuMWYFsnh9MjouSymAww96EoCUD8CzVVyFpNLnpjI6LYFZyFuMB1CT2QseDBP2flasXK&#13;&#10;t4tXwML54nl+kr9H8JnDsHixOM4/5aewN8+/ovyDI+pntPpHRG2119q2i0ETa7Y6nbKJlV3OXS8c&#13;&#10;2ybnbvc3jA1FxntKiaxPkkSMb9lbNK1fsveWsv+Lsu63Cm8J9xNZvnvsY+X82lH87HXW/QEAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAD+foLDhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tqwzAQvBf6&#13;&#10;D2ILvTWy0zoYx3II6eMUCk0KpTfF2tgm1spYiu38fTen5rIwzGNn8tVkWzFg7xtHCuJZBAKpdKah&#13;&#10;SsH3/v0pBeGDJqNbR6jggh5Wxf1drjPjRvrCYRcqwSHkM62gDqHLpPRljVb7meuQmDu63urAsK+k&#13;&#10;6fXI4baV8yhaSKsb4g+17nBTY3nana2Cj1GP6+f4bdiejpvL7z75/NnGqNTjw/S65LNeggg4hX8H&#13;&#10;XDdwfyi42MGdyXjRKpinacxSBQnPYH7xcsUHFiZxCrLI5e2M4g8AAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQBE9rokOQMAAOUJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA/n6Cw4QAAAA4BAAAPAAAAAAAAAAAAAAAAAJMFAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAoQYAAAAA&#13;&#10;">
+              <v:group w14:anchorId="0520E821" id="Группа 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:144.1pt;margin-top:2.8pt;width:180pt;height:51.9pt;z-index:251659264;mso-height-relative:margin" coordsize="22860,9271" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDPdpZhQQMAAOUJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt1u0zAUvkfiHSzfs7Rd17XR0qnq2IQ0&#13;&#10;sYkN7dp1nDYisY3tNh1XAy5BQuIFeAUEQsAGfYb0jTh20uyvgBiCq904ts+Pz/l8vhNvbE7TBE2Y&#13;&#10;0rHgAa6v1DBinIow5sMAPz7cvtfGSBvCQ5IIzgJ8zDTe7N69s5FJnzXESCQhUwiccO1nMsAjY6Tv&#13;&#10;eZqOWEr0ipCMgzASKiUGlmrohYpk4D1NvEat1vIyoUKpBGVaw+5WIcRd5z+KGDV7UaSZQUmAITbj&#13;&#10;RuXGgR297gbxh4rIUUzLMMgNokhJzOHQytUWMQSNVXzNVRpTJbSIzAoVqSeiKKbM5QDZ1GtXstlR&#13;&#10;YixdLkM/G8oKJoD2Ck43dksfTnaUPJD7CpDI5BCwcCubyzRSqf1ClGjqIDuuIGNTgyhsNhrtVq0G&#13;&#10;yFKQtdY69dUSUzoC4K+Z0dH9ZYadxnodnEAI3uJY71IwmYTy0OcI6L9D4GBEJHPAah8Q2FcoDqF6&#13;&#10;MeIkhSLN381P5m/yb/ls/jL/mM/ys/nr/Hv+JT9FdRukjQbMKtS0rwHAG0HWXOusNy9nTnyptNlh&#13;&#10;IkV2EmAFVeyKi0x2tSlAWqgAYjaa4nw3M8cJs6Ek/BGLIC97Sc7acYr1E4UmBNgQPnG5AOBO05pE&#13;&#10;cZJURvVlRolZGJW61ow5nlWGtWWG56dV2u5EwU1lmMZcqF8bR4X+IusiV5u2mQ6m5c0MRHgMN6pE&#13;&#10;QXYt6XYMOO4SbfaJAnZDtULHMnswRInIAizKGUYjoZ4t27f6UHIgxSiDbhFg/XRMFMMoecChGDv1&#13;&#10;JtwiMm7RXFtvwEJdlAwuSvg47Qu4Aig4iM5Nrb5JFtNIifQIGlvPngoiwimcHWBq1GLRN0UXg9ZI&#13;&#10;Wa/n1KClSGJ2+YGk1rkF2NbJ4fSIKFkWkwHmPhQLAhD/Sk0VutaSi97YiCh2BWchLnAtoQcyFjz4&#13;&#10;56xcrVj5dv4KWDibP89P8/cIPjMY5i/mJ/mn/Az2ZvlXlH9wRP2MVv+IqK32Wtt2MWhizVanU/Qi&#13;&#10;qOyyWbnrBbFtcu52f8PYUGS8p5TI+iRJxPiWvUXT+il7byn7vyjrfqvwlnB/2vLdYx8rF9eO4uev&#13;&#10;s+4PAAAA//8DAFBLAwQUAAYACAAAACEA8EJTVOIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;TWuDQBC9F/oflin01qzaRKxxDSH9OIVAk0LpbaMTlbiz4m7U/PtOTu1l4PE+5r1sNZlWDNi7xpKC&#13;&#10;cBaAQCps2VCl4Ovw/pSAcF5TqVtLqOCKDlb5/V2m09KO9InD3leCQ8ilWkHtfZdK6YoajXYz2yEx&#13;&#10;d7K90Z5hX8my1yOHm1ZGQRBLoxviD7XucFNjcd5fjIKPUY/r5/Bt2J5Pm+vPYbH73oao1OPD9Lrk&#13;&#10;s16C8Dj5PwfcNnB/yLnY0V6odKJVECVJxFIFixgE8/H8ho8sDF7mIPNM/p+R/wIAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQDPdpZhQQMAAOUJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDwQlNU4gAAAA4BAAAPAAAAAAAAAAAAAAAAAJsFAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqgYAAAAA&#13;&#10;">
                 <v:rect id="Прямоугольник 1" o:spid="_x0000_s1027" style="position:absolute;width:22860;height:4597;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1WnjnxQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wjNCbbuxBa3QVsS0ISqXqweOQHZNgdjbsbpP49q4g9DLD8PN/w7dYdaYSDTlfWlYwHiUg&#13;&#10;iDOrS84VnE/fww8QPiBrrCyTgjt5WC37vQWm2rb8S80x5CJC2KeooAihTqX0WUEG/cjWxDG7Wmcw&#13;&#10;xNPlUjtsI9xU8j1JJtJgyfFDgTVtCspuxz+jwB7Ke7V2s59mT9PL7hCStpt8KfU26D7ncaznIAJ1&#13;&#10;4b/xQmx1dICnz3PL5QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1WnjnxQAAAN8AAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="7BB45123" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00597ED8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00597ED8">
                           <w:t>ДЕРЖАВНЕ УПРАВЛІННЯ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shapetype id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="val #2"/>
                     <v:f eqn="val #3"/>
                     <v:f eqn="sum 21600 0 #1"/>
                     <v:f eqn="sum 21600 0 #3"/>
                     <v:f eqn="prod #0 1 2"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
                   <v:handles>
                     <v:h position="topLeft,#0" yrange="0,@2"/>
                     <v:h position="#1,bottomRight" xrange="0,@3"/>
                     <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Выноска со стрелкой вниз 3" o:spid="_x0000_s1028" type="#_x0000_t80" style="position:absolute;left:6858;top:4699;width:9144;height:4572;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlXjmrwgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#13;&#10;EITvgb6D2EJviZwfSnGihNISyLV2yHmxtpaJtXIk1VbevioEehkYhvmG2R2S7cVIPnSOFSwXBQji&#13;&#10;xumOWwXn+jh/AxEissbeMSm4U4DD/mm2w1K7ib9orGIrMoRDiQpMjEMpZWgMWQwLNxDn7Nt5izFb&#13;&#10;30rtccpw28tVUbxKix3nBYMDfRhqrtWPVTBSui2n5E6X2tTU4gZ9dUalXp7T5zbL+xZEpBT/Gw/E&#13;&#10;SStYw9+f/AXk/hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#13;&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlXjmrwgAAAN8AAAAPAAAA&#13;&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#13;&#10;" adj="14035,8100,16200,9450" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A24862C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4A24862C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763C32B4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7E7212BB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E7212BB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...6 lines deleted...]
-    <w:p w14:paraId="79458D23" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="79458D23" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="2530"/>
         <w:gridCol w:w="2102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="7D99BA81" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="7D99BA81" w14:textId="77777777" w:rsidTr="00D12377">
+        <w:trPr>
+          <w:trHeight w:val="748"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4465A2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="66FBE3AC" w14:textId="6031CF3E" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00D12377">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>виконавчо-розпо-рядча</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> діяльність органів </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>державноі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̈ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>виконавчоі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̈ влади</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685A2602" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="65710379" w14:textId="3CE8B19E" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>самостійнии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̆ вид дер-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>жавноі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">̈ діяльності, що </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">має </w:t>
+              <w:t xml:space="preserve">̈ діяльності, що має </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>організуючии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̆, ви-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>конавчо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>розпорядчии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>підзаконнии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆ характер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9F369D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3B9F369D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>самостійний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> вид дер-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>жавноі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̈ діяльності, що має </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>підзаконнии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̆, ви-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>конавчо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>розпорядчии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆ характер органів </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65FEEFF6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="65FEEFF6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>виконавча і роз-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>порядча</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> дія-    </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>льність</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> органів </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>державноі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̈ влади </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0048A2C9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="0048A2C9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="5BDB4137" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="5BDB4137" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D94DDA1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="0D94DDA1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>особливии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆ та </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>са-мостійнии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>різно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-вид діяльності держави </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2307279B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2307279B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">виконавча діяльність держави, що </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>здійсню-ється</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> органами </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>держа-вного</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> управління чи виконавчим апаратом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64872F09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="64872F09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">владна організуюча діяльність </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>виконавчо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-розпорядчих органів державного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>упра-вління</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31246248" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="31246248" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">діяльність всіх державних </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>орга-нів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> з </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>врегулюван</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-ня суспільних від-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>носин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="5C928CCA" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="5C928CCA" w14:textId="77777777" w:rsidTr="00D12377">
         <w:trPr>
-          <w:trHeight w:val="1469"/>
+          <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0561CBC0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="0561CBC0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">специфічна </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>діяль-ність</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> держави, що дістає вияв у </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>фун-кціонуванні</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>їі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̈ органів </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D24664" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="13D24664" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>практичнии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>організу-ючии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̆ вплив держави на суспільну </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>життєдія-льність</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>людеи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E3224E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="18A7B1C0" w14:textId="0328456D" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">вид діяльності </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>держа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-ви, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>здійснення</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>управ-лінського</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> організую-чого впливу</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A7B1C0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745ADB0E" w14:textId="71E86FA3" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>способ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>реалізаціі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>̈ держав</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12377" w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>вла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-дою </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>розпорядчо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-дозвільних </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>функціи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>̆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="02F702A2" w14:textId="77777777" w:rsidTr="00D12377">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D300004" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...107 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ключовий вид </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>соцільного</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> управління</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357D831A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="357D831A" w14:textId="7C66E9D7" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>внутрішньоорганіза-ційна</w:t>
+              <w:t>внутрішньоорганізаційна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> діяльність державних органів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1B5AC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2B1B5AC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>способ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>функціонуван</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-ня і </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>реалізаціі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">̈ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>державноі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>̈</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5376786E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="5376786E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>вид соціального управління</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="592CBF31" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="24AF9971" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Рис. 1. Багатовекторні трактування поняття “державне управління”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9E37F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7F9E37F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">На підставі опрацювання наведених підходів, з урахуванням місця і ролі бюджетної безпеки, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">пропонується поняття “державне управління бюджетною безпекою” розуміти як окремий напрям державного управління державною безпекою, в межах якого через сукупність органів державної влади та інших суб’єктів, діяльність яких повністю або частково спрямована </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        <w:t xml:space="preserve">пропонується поняття “державне управління бюджетною безпекою” розуміти як окремий напрям державного управління державною безпекою, в межах якого через сукупність органів державної влади та інших суб’єктів, діяльність яких повністю або частково спрямована на  досягнення, підтримку, розвиток та захист бюджетної безпеки країни, здійснюється цілеспрямований керуючий вплив держави за для забезпечення функціонування та розвитку всіх її функціональних сфер. Такий підхід забезпечує коректне трактування поняття “державного управління бюджетною безпекою” як в межах науки про державне управління, так і державну безпеку в цілому та економічну, фінансову, бюджетну безпеки  зокрема, а також  акцентування на виключній </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        <w:t>ланцюгово</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ланцюгово</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">-забезпечувальній ролі бюджетної безпека серед інших видів державної безпеки. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D646F0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="73D646F0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Варто зазначити, що сучасний невтішний стан державного управління бюджетною безпекою пояснюється перед усім не вірною його ідентифікацією та ігноруванням принципових аксіоматичних позицій. </w:t>
+        <w:t xml:space="preserve">Варто зазначити, що сучасний невтішний стан державного управління бюджетною безпекою пояснюється перед усім не вірною його ідентифікацією та ігноруванням </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">принципових аксіоматичних позицій. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6C4C36" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7E6C4C36" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">По-перше, задля набуття державним управлінням бюджетною безпекою реальної дієвості останнє має набути якостей системи, під якою, як відомо </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">розуміють [54, С.694]: «значна кількість закономірно пов'язаних один з одним елементів (предметів, явищ, поглядів, принципів тощо), що є певним цілісним утворенням, єдністю..»; «сукупність – нерозривне сполучення чогось чого-небудь; загальна сума, загальна кількість…». Нагадаймо, що теорія систем вперше була презентована Людвігом фон </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Берталанфі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> майже 100 років тому і на сьогодні набула значного поширення. Сьогодні  вчені, що переймаються цією проблематикою, трактують поняття системи дещо розширено, додаючи до визначення умови [168, С.16]: 1. множинності елементів; 2. взаємодії із середовищем; 3. взаємодії між собою;  4. наявність спільної мети. Не удаючись до зайвої аргументації, відмітимо, що провідне енциклопедичне видання з питань державного управління трактує власне останнє як складну різноаспектну систему, призвану вирішувати багатоцільові завдання, яка в своїй цілісності поєднує [190, С.515]: “суб’єкт управління (керуючу систему); об’єкт управління (керовану систему); всю сукупність різноманітних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>зв’язків</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, які при цьому здійснюються (систему управлінських відносин щодо їх взаємодії)”. Отже, державне управління бюджетною безпекою за своєї первісною природою теоретично вже є системою, яка потребує фактичної реалізації. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB4AA88" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="590D5C2F" w14:textId="50F572DA" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00474990">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">За для досягнення останньої при опрацюванні положень державного управління бюджетної безпеки має бути застосовано системний підхід, що полягає у розгляді об’єкту як цілісної системи із сукупністю забезпечувальних механізмів, що має відповідні внутрішні та зовнішні зв’язки [191];  останній включає такі аспекти [192, С.122-123] (рис. ....). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFEE112" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...26 lines deleted...]
-    <w:p w14:paraId="70965F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="70965F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2334"/>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="2335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="59E08FB4" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="59E08FB4" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53DE5955" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="53DE5955" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>елементний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1415E953" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1415E953" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>структурний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A4C7A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="27A4C7A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>функціональний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778C3BD7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="778C3BD7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>цільовий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="3E15697C" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="3E15697C" w14:textId="77777777" w:rsidTr="00474990">
         <w:trPr>
-          <w:trHeight w:val="953"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F5DC1D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="16F5DC1D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">виявлення </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>елемен-тів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7109F157" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7109F157" w14:textId="61BE5119" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">вивчення </w:t>
+              <w:t xml:space="preserve">вивчення внутрішніх </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>зв'язків</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> між </w:t>
-[...17 lines deleted...]
-              <w:t>-ментами системи</w:t>
+              <w:t xml:space="preserve"> між елементами системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257C8846" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="257C8846" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>виявлення функцій системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3584AE09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3584AE09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">виявлення цілей і </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>підцілей</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="07663977" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="07663977" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="567C8832" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="567C8832" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>комунікаційний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0281D151" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="0281D151" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ресурсний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4947BA29" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4947BA29" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>інтеграційний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBD9767" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="5FBD9767" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>історичний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="2973F4A1" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="2973F4A1" w14:textId="77777777" w:rsidTr="00474990">
         <w:trPr>
-          <w:trHeight w:val="1078"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B7450C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="77B7450C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">аналіз зовнішніх </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>зв'язків</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> системи із зовнішнім середовищем та іншими системами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE0CDC0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4CE0CDC0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>аналіз ресурсів, необхідних для функціонування системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67422A45" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="67422A45" w14:textId="4B00C81A" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
-              <w:t xml:space="preserve">визначення </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> її елементів</w:t>
+              <w:t>визначення сукупності якісних властивостей системи, що забезпечують її цілісність і відмінних від властивостей її елементів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="705C8C01" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="705C8C01" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>вивчення виникнення системи, етапів її розвитку і перспектив</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="607C9E7A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="607C9E7A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77047858" wp14:editId="0189ACFA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77047858" wp14:editId="0231B023">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>571500</wp:posOffset>
+                  <wp:posOffset>572770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>122555</wp:posOffset>
+                  <wp:posOffset>118110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5029200" cy="2880360"/>
-                <wp:effectExtent l="0" t="50800" r="25400" b="15240"/>
+                <wp:extent cx="5029200" cy="2014855"/>
+                <wp:effectExtent l="0" t="25400" r="12700" b="4445"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
-                    <wp:start x="2291" y="-381"/>
-[...27 lines deleted...]
-                    <wp:lineTo x="2291" y="-381"/>
+                    <wp:start x="2345" y="-272"/>
+                    <wp:lineTo x="2182" y="0"/>
+                    <wp:lineTo x="2182" y="2178"/>
+                    <wp:lineTo x="0" y="2178"/>
+                    <wp:lineTo x="0" y="4357"/>
+                    <wp:lineTo x="10145" y="6535"/>
+                    <wp:lineTo x="4364" y="6671"/>
+                    <wp:lineTo x="4364" y="8714"/>
+                    <wp:lineTo x="3327" y="8714"/>
+                    <wp:lineTo x="2836" y="9394"/>
+                    <wp:lineTo x="2836" y="10892"/>
+                    <wp:lineTo x="4800" y="13070"/>
+                    <wp:lineTo x="4855" y="13070"/>
+                    <wp:lineTo x="10145" y="15249"/>
+                    <wp:lineTo x="0" y="15657"/>
+                    <wp:lineTo x="0" y="18380"/>
+                    <wp:lineTo x="1745" y="19605"/>
+                    <wp:lineTo x="1855" y="21512"/>
+                    <wp:lineTo x="19255" y="21512"/>
+                    <wp:lineTo x="19364" y="19605"/>
+                    <wp:lineTo x="21600" y="18380"/>
+                    <wp:lineTo x="21600" y="15657"/>
+                    <wp:lineTo x="10473" y="15249"/>
+                    <wp:lineTo x="16691" y="13070"/>
+                    <wp:lineTo x="16745" y="13070"/>
+                    <wp:lineTo x="18764" y="10892"/>
+                    <wp:lineTo x="18818" y="9530"/>
+                    <wp:lineTo x="18273" y="8714"/>
+                    <wp:lineTo x="17345" y="8714"/>
+                    <wp:lineTo x="17345" y="6671"/>
+                    <wp:lineTo x="10473" y="6535"/>
+                    <wp:lineTo x="21600" y="4357"/>
+                    <wp:lineTo x="21600" y="2178"/>
+                    <wp:lineTo x="19527" y="2178"/>
+                    <wp:lineTo x="19527" y="0"/>
+                    <wp:lineTo x="19255" y="-272"/>
+                    <wp:lineTo x="2345" y="-272"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="103" name="Группа 103"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5029200" cy="2880360"/>
+                          <a:ext cx="5029200" cy="2014855"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5029200" cy="2984500"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Прямоугольник 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="342900"/>
                             <a:ext cx="5029200" cy="345440"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="4F99AE50" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00D646FD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="4F99AE50" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00D646FD">
+                              <w:r w:rsidRPr="00474990">
                                 <w:rPr>
                                   <w:b/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>напрями</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="13" name="Овал 13"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="685800" y="1028700"/>
                             <a:ext cx="3657600" cy="914400"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
@@ -5207,62 +5633,66 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="2286000"/>
                             <a:ext cx="5029200" cy="345440"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="6D8E23C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00D646FD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="6D8E23C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00D646FD">
+                              <w:r w:rsidRPr="00474990">
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>принципи</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="80" name="Прямая со стрелкой 80"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipV="1">
                             <a:off x="1943100" y="0"/>
                             <a:ext cx="0" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
@@ -5522,848 +5952,911 @@
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="77047858" id="Группа 103" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:45pt;margin-top:9.65pt;width:396pt;height:226.8pt;z-index:251661312;mso-height-relative:margin" coordsize="50292,29845" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCBQUB+6gQAABgkAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1u2zYUvh+wdyB0v1iSZUcx4hSB2wYD&#13;&#10;gjZouvWakSlbmERyJBM7veq22wF9g+4Vig0DtmbLM8hvtHOoH7u2m8QuFmytbmTJPPz7+J1zPlLa&#13;&#10;fzDNUnLBlE4E7zvejusQxiMxTPio73zz/PFXoUO0oXxIU8FZ37lk2nlw8OUX+xPZY74Yi3TIFIFG&#13;&#10;uO5NZN8ZGyN7rZaOxiyjekdIxqEwFiqjBh7VqDVUdAKtZ2nLd91uayLUUCoRMa3h34dFoXNg249j&#13;&#10;FpmncayZIWnfgbEZe1X2eobX1sE+7Y0UleMkKodBtxhFRhMOndZNPaSGknOVrDSVJZESWsRmJxJZ&#13;&#10;S8RxEjE7B5iN5y7N5kiJc2nnMupNRrKGCaBdwmnrZqMnF0dKnsoTBUhM5AiwsE84l2msMvyFUZKp&#13;&#10;heyyhoxNDYngz47r78E6OCSCMj8M3Xa3BDUaA/Ir9aLxo7U198KgA83AIFpVx633hjORQBA9x0B/&#13;&#10;HAanYyqZhVb3AIMTRZIh8Nd3CKcZ8DT/ZfZq9jr/K7+e/ZT/ll/nV7Of87/zP/J3BIwsVrZijZzu&#13;&#10;aQDxg7C1A3+vmB/trcWuHXSC4H0AaE8qbY6YyAje9B0FdLYsoxfH2hRYVSYAHEJUDMLemcuU4XhS&#13;&#10;/ozFMD1YLd/Wts7FBqkiFxTcYvidV+JuLbFKnKRpXclbVyk1VaXSFqsx63B1RXddxXlvtbXtUXBT&#13;&#10;V8wSLtTNlePCvpp1MVectpmeTYu1rFbpTAwvYX2VKJxfy+hxAnAeU21OqAJvB/ZCBDNP4RKnYtJ3&#13;&#10;RHnnkLFQL9f9j/ZAQCh1yASiR9/R359TxRySfs2BmnseLiYx9iHo7PrwoBZLzhZL+Hk2ELASHsRK&#13;&#10;GdlbtDdpdRsrkb2AQHeIvUIR5RH03Xcio6qHgSmiGoTKiB0eWjMIMZKaY34qI2wccUa6PJ++oEqW&#13;&#10;nDLAxieicgfaW6JWYYs1uTg8NyJOLO8Q6QLXcgXANTF+3IePtmsffZP/mr/Nr4jXrtYaXPl2j+yG&#13;&#10;nRBDFkQsz/XD3WW/bHc7u100wJhmV/IWv2RpmkiN4WQFP/TeiqQ2PjSuiWGoDKCNa35arhnUrnlD&#13;&#10;+gyq1b+TsxZ+6vsheGSpLJr8CRFlIdv+O/mzjqmNk35SThqCRy1p3Lez12T2Q34Nl9mPs1f57/lV&#13;&#10;/g40758EjOdad8DLXUIlMwulTmLIft9WAqPcLHh7Qdsrk+yS25aJda6Ia8W/Ini1UTQZjc1AcA7a&#13;&#10;V6hCxCxplCLHotBFTzA0SR/xITGXEnS8UQnlo5ThNKAfNLmDTl4reefKdb1OvkXu3qdONtNanX9I&#13;&#10;JxdejaiUqu2e5FsIIvfu9LPTwAFCrtiEfp1dD7eTKPEa9iHxG/bZTWG4usG/IfjVOnVD9rXdsNsE&#13;&#10;v8WThYZ+Bf3me9dKIN9Av1qBbUi/AA4ccFPbRL86CxbnWSgP6lOn4kTslqRdW99dY/+Xc+/q/uwG&#13;&#10;+i3u0zbJvX7guu2SfuVRC8iM+bFno/9qVn2OHOxsov86W24/FkOg3w08PM5rSNjIwPI9T9jdhITd&#13;&#10;bUmI5/5FGva7frjy/qcJhJ9zIPTcTXbCaA0BbIut8GI6bmg4P8RptiR2SwJvwDaIhWj98TSsDgeb&#13;&#10;jPx/yMj2Owz4/MQeoJafyuD3LYvP9hhx/kHPwT8AAAD//wMAUEsDBBQABgAIAAAAIQD6Ai6G5QAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/Na4NAEMXvhf4PyxR6a1ZNP9S4hpB+nEKhSSHkttGJ&#13;&#10;StxZcTdq/vtOT+1lYN5j3rxftpxMKwbsXWNJQTgLQCAVtmyoUvC9e3+IQTivqdStJVRwRQfL/PYm&#13;&#10;02lpR/rCYesrwSHkUq2g9r5LpXRFjUa7me2Q2DvZ3mjPa1/Jstcjh5tWRkHwLI1uiD/UusN1jcV5&#13;&#10;ezEKPkY9rubh27A5n9bXw+7pc78JUan7u+l1wWO1AOFx8n8X8MvA/SHnYkd7odKJVkESMI9nPZmD&#13;&#10;YD+OIxaOCh5fogRknsn/GPkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIFBQH7qBAAA&#13;&#10;GCQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPoCLobl&#13;&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAARAcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABW&#13;&#10;CAAAAAA=&#13;&#10;">
+              <v:group w14:anchorId="77047858" id="Группа 103" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:45.1pt;margin-top:9.3pt;width:396pt;height:158.65pt;z-index:251661312;mso-height-relative:margin" coordsize="50292,29845" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCnUWkf7AQAABgkAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1u2zYUvh+wdyB0v1iSZUc24hSB2wYD&#13;&#10;gjZouvWakSlbmERyJB3bveq22wF9g+4Vig0DtmbLM8hvtENSkl3bdWIXC7ZWN7JkHv59/M45Hykd&#13;&#10;PZhmKboiQiaM9hzvwHUQoREbJHTYc755/vir0EFSYTrAKaOk58yIdB4cf/nF0YR3ic9GLB0QgaAR&#13;&#10;KrsT3nNGSvFuoyGjEcmwPGCcUCiMmciwgkcxbAwEnkDrWdrwXbfdmDAx4IJFREr496EtdI5N+3FM&#13;&#10;IvU0jiVRKO05MDZlrsJcL/W1cXyEu0OB+SiJimHgPUaR4YRCp1VTD7HCaCyStaayJBJMslgdRCxr&#13;&#10;sDhOImLmALPx3JXZnAo25mYuw+5kyCuYANoVnPZuNnpydSr4BT8XgMSEDwEL86TnMo1Fpn9hlGhq&#13;&#10;IJtVkJGpQhH82XL9DqyDgyIogykEYatlQY1GgPxavWj0aGPNThi0oBkYRKPsuPHecCYcCCIXGMiP&#13;&#10;w+BihDkx0MouYHAuUDIA/voOojgDnua/zF/NX+d/5Tfzn/Lf8pv8ev5z/nf+R/4OgZHBylSskJNd&#13;&#10;CSB+ELZm4Hfs/HB3I3bNoBUE7wOAu1xIdUpYhvRNzxFAZ8MyfHUmlcWqNAHgNER2EOZOzVKix5PS&#13;&#10;ZySG6cFq+aa2cS7STwW6wuAWg++8AndjqavESZpWlbxNlVJVVipsdTViHK6q6G6quOitsjY9Mqqq&#13;&#10;illCmdheObb25aztXPW01fRyateyXKVLNpjB+gpmnV/y6HECcJ5hqc6xAG8H9kIEU0/hEqds0nNY&#13;&#10;ceegERMvN/2v7YGAUOqgCUSPniO/H2NBHJR+TYGaHU8vJlLmIWgd+vAglksul0voOOszWAkPYiWP&#13;&#10;zK22V2l5GwuWvYBAd6J7hSJMI+i750RKlA99ZaMahMqInJwYMwgxHKszesEj3bjGWdPl+fQFFrzg&#13;&#10;lAI2PmGlO+DuCrWsra5J2clYsTgxvNNIW1yLFQDX1PHjPny0Wfnom/zX/G1+jbxmudbgyrd7ZDts&#13;&#10;hTpkQcTyXD88XPXLZrt12NYGOqaZlbzFL0maJlzqcLKGn/bekqQmPtSuqcNQEUBr1/y0XDOoXHNL&#13;&#10;+gzK1b+Ts1o/9f0QPLKQa3X+hIiylG3/nfxZxdTaST8pJw3Bo1Y07tv5azT/Ib+By/zH+av89/w6&#13;&#10;fwea908Exgut26fFLqGUmVapoxiy37elwCg2C14naHpFkl1x2yKxLhRxpfjXBK9UAifDkeozSkH7&#13;&#10;MmFFzIpGsTlWC13tCQon6SM6QGrGQccrkWA6TImeBvSjTe6gkzdK3oVy3ayTb5G796mT1bRS5x/S&#13;&#10;ydarNSqFarsn+RaCyL07/cw09AAhV+xCv9ahp7eTWuLV7NPEr9lnNoXh+gZ/S/CrdOqO7Gu6YbsO&#13;&#10;fssnCzX9LP0We9dSIG+hX6XAdqRfAAcOelNbR78qC9rzLC0PqlMneyJ2S9KurO+usf/LuXd9f7aF&#13;&#10;fsv7tF1yrx+4brOgX3HUAjJjcexZ67+KVZ8jB1u76D/zLmEP/bccAv124OnjvJqEtQws3vOE7V1I&#13;&#10;2N5zD2zO/W0a9tt+uPb+pw6En3Mg9NxddsLaGgLYHqFwOR3XNFwc4tRbErMlgTdgO8RCbf3xNCwP&#13;&#10;B+uM/H/IyOY7DPj8xBygFp/K6O9blp/NMeLig57jfwAAAP//AwBQSwMEFAAGAAgAAAAhADOOV+zi&#13;&#10;AAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0trwkAQvhf6H5YRequbB0qM2YjYx0kK1ULxtiZj&#13;&#10;EszOhuyaxH/f6am9DMz3zXyPbDOZVgzYu8aSgnAegEAqbNlQpeDr+PacgHBeU6lbS6jgjg42+eND&#13;&#10;ptPSjvSJw8FXgkXIpVpB7X2XSumKGo12c9shMXexvdGe176SZa9HFjetjIJgKY1uiB1q3eGuxuJ6&#13;&#10;uBkF76Met3H4Ouyvl939dFx8fO9DVOppNr2seWzXIDxO/u8Dfjtwfsg52NneqHSiVbAKIr5kPFmC&#13;&#10;YD5JIgbOCuJ4sQKZZ/J/jfwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp1FpH+wEAAAY&#13;&#10;JAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM45X7OIA&#13;&#10;AAAOAQAADwAAAAAAAAAAAAAAAABGBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUI&#13;&#10;AAAAAA==&#13;&#10;">
                 <v:rect id="Прямоугольник 12" o:spid="_x0000_s1030" style="position:absolute;top:3429;width:50292;height:3454;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF+4hOxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmYI33dSD2ugqUhUERantocchOybB7GzYXZP49q4g9DLM8PN/wzdfdqYSDTlfWlbwMUxA&#13;&#10;EGdWl5wr+P3ZDqYgfEDWWFkmBXfysFy89eaYatvyNzXnkIsIYZ+igiKEOpXSZwUZ9ENbE8fsYp3B&#13;&#10;EE+XS+2wjXBTyVGSjKXBkuOHAmv6Kii7nm9GgT2V92rlPo/NgSZ/+1NI2m68Uar/3q1ncaxmIAJ1&#13;&#10;4b/xQux0dBjBUyguIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMX7iE7HAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="4F99AE50" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00D646FD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="4F99AE50" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="00D646FD">
+                        <w:r w:rsidRPr="00474990">
                           <w:rPr>
                             <w:b/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>напрями</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:oval id="Овал 13" o:spid="_x0000_s1031" style="position:absolute;left:6858;top:10287;width:36576;height:9144;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk1qIVxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvQv/DMgUvortakBJdRfoBXhsF6W3MjtmQ7GzIrjH213cLBS/DDC/vMzzr7eAa0VMXKs8a5jMF&#13;&#10;grjwpuJSw/HwOX0FESKywcYzabhTgO3mabTGzPgbf1Gfx1IkCIcMNdgY20zKUFhyGGa+JU7ZxXcO&#13;&#10;Yzq7UpoObwnuGrlQaikdVpw+WGzpzVJR51enIVd1TnKCP989KXs4tx98krXW4+fhfZXGbgUi0hAf&#13;&#10;jX/E3iSHF/gTSgvIzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApNaiFcYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="55C123FA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00D646FD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00D646FD">
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                           <w:t>СИСТЕМНИЙ ПІДХІД</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:oval>
                 <v:rect id="Прямоугольник 14" o:spid="_x0000_s1032" style="position:absolute;top:22860;width:50292;height:3454;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlXrWhyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMoXedGMpto3ZiFSFgqVS9eBxyI5JMDsbdtckvn1XEHoZZvj5v+HL5oNpREfO15YVTMYJ&#13;&#10;COLC6ppLBYf9evQOwgdkjY1lUnAlD/P88SHDVNuef6nbhVJECPsUFVQhtKmUvqjIoB/bljhmJ+sM&#13;&#10;hni6UmqHfYSbRr4kyVQarDl+qLClz4qK8+5iFNhtfW0W7uOn+6a342Ybkn6YrpR6fhqWszgWMxCB&#13;&#10;hvDfuCO+dHR4hZtQXEDmfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlXrWhyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="6D8E23C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00D646FD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="6D8E23C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:i/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="00D646FD">
+                        <w:r w:rsidRPr="00474990">
                           <w:rPr>
                             <w:b/>
                             <w:i/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>принципи</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="Прямая со стрелкой 80" o:spid="_x0000_s1033" type="#_x0000_t32" style="position:absolute;left:19431;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJa/kcxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvgv9hmYIXsRuboiXttohF7LVRRG9jdkxCs7Mhs7bx3zuHQi8Dj+F9j2+1GUNnjjRIG9nB/TQD&#13;&#10;Q1xF33Lt4P3t5W4BRhKyxy4yOfgjgc36+mqFhY8n3tOxTLVRCEuBDpqU+sJaqRoKKNPYE+vvJw4B&#13;&#10;k8ahtn7Ak8JDZ2dZ9mADtqwLDfb03FB1KH+DgzzNZbaffz5K+VV/3/ptnsvHq3M3k3G71PO0BJNo&#13;&#10;TJfGGbHzDhaqoEIqA3b9DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAlr+RzHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 81" o:spid="_x0000_s1034" type="#_x0000_t32" style="position:absolute;left:5715;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmJ1yHxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gq9FN1oRCW6ilRKezWW0t6e2WcSmn0b8raa/vuuIHgZGIb5hllteteoM3VSezYwHiWg&#13;&#10;iAtvay4NfBxehwtQEpAtNp7JwB8JbNaDhxVm1l94T+c8lCpCWDI0UIXQZlpLUZFDGfmWOGYn3zkM&#13;&#10;0Xalth1eItw1epIkM+2w5rhQYUsvFRU/+a8zkIapTPbTr7nk3+Xx2e7SVD7fjHl67HfLKNslqEB9&#13;&#10;uDduiHdrYDGG66F4BvT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYnXIfHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 82" o:spid="_x0000_s1035" type="#_x0000_t32" style="position:absolute;left:30861;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCW9cLwyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RW8FN00kSrRVYoi7dW0iN6e2dckNPs25K2a/vtuodDLwDDMN8xyPbhWXamXxrOBp0kC&#13;&#10;irj0tuHKwMf7bjwHJQHZYuuZDHyTwHp1f7fE3Pob7+lahEpFCEuOBuoQulxrKWtyKBPfEcfs0/cO&#13;&#10;Q7R9pW2Ptwh3rU6T5Fk7bDgu1NjRpqbyq7g4A1mYSrqfHmdSnKrzo91mmRxejRk9DNtFlJcFqEBD&#13;&#10;+G/8Id6sgXkKv4fiGdCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW9cLwyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 83" o:spid="_x0000_s1036" type="#_x0000_t32" style="position:absolute;left:44577;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uWdrxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvgv9heUIvUjc1YiW6SqmIXk2ltLfX7GsSmn0b8laN/94tFHoZGIb5hllteteoC3VSezbwNElA&#13;&#10;ERfe1lwaOL3tHhegJCBbbDyTgRsJbNbDwQoz6698pEseShUhLBkaqEJoM62lqMihTHxLHLNv3zkM&#13;&#10;0Xalth1eI9w1epokc+2w5rhQYUuvFRU/+dkZSMNMpsfZx7Pkn+XX2G7TVN73xjyM+u0yyssSVKA+&#13;&#10;/Df+EAdrYJHC76F4BvT6DgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPm5Z2vHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 84" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:24003;top:6858;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2UP8fyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;FITvgv9heYIXaTc2QUPabRGLtNemIvX2zD6TYPZtyFvb9N93BaGXgWGYb5jFanSdOtIgrWcDj9ME&#13;&#10;FHHlbcu1gff92yQHJQHZYueZDJxJYLW8vVlgYf2Jd3QsQ60ihKVAA00IfaG1VA05lKnviWP27QeH&#13;&#10;Idqh1nbAU4S7Ts+S5Ek7bDkuNNjTa0PVT/nrDKQhk9kuOzxL+Vl/Pdh1msrHxpj7u3E9j/IyBxVo&#13;&#10;DNfGP2JrDeQZ/B2KZ0AvLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2UP8fyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 85" o:spid="_x0000_s1038" type="#_x0000_t32" style="position:absolute;left:44577;top:26416;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZHFqEyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gQvRTc1ViW6SqmU9mpaRG+v2dckNPs25K2a/vtuQehlYBjmG2a97V2jLtRJ7dnAwyQB&#13;&#10;RVx4W3Np4OP9ZbwEJQHZYuOZDPyQwHYzuFtjZv2V93TJQ6kihCVDA1UIbaa1FBU5lIlviWP25TuH&#13;&#10;Idqu1LbDa4S7Rk+TZK4d1hwXKmzpuaLiOz87A2mYyXQ/Oy4kP5Wf93aXpnJ4NWY07HerKE8rUIH6&#13;&#10;8N+4Id6sgeUj/B2KZ0BvfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZHFqEyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 86" o:spid="_x0000_s1039" type="#_x0000_t32" style="position:absolute;left:4572;top:26289;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpzsTzxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RW8FN3UiEp0laJIezUtordn9jUJzb4Neaum/75bKHgZGIb5hlmue9eoK3VSezbwMkpA&#13;&#10;ERfe1lwa+PzYDeegJCBbbDyTgR8SWK8eH5aYWX/jPV3zUKoIYcnQQBVCm2ktRUUOZeRb4ph9+c5h&#13;&#10;iLYrte3wFuGu0eMkmWqHNceFClvaVFR85xdnIA0TGe8nx5nkp/L8bLdpKoc3YwZP/XYR5XUBKlAf&#13;&#10;7o1/xLs1MJ/C36F4BvTqFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOnOxPPHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 101" o:spid="_x0000_s1040" type="#_x0000_t32" style="position:absolute;left:24003;top:26289;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTagjOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMkIvRTcaqRJdpVRKvZoW0ds0O02C2dmQ2Wr69q4g9DLM8PN/w7dc965RZ+qk9mxgPEpA&#13;&#10;ERfe1lwa+Pp8H85BSUC22HgmA38ksF49Piwxs/7COzrnoVQRwpKhgSqENtNaioocysi3xDH78Z3D&#13;&#10;EM+u1LbDS4S7Rk+S5EU7rDl+qLClt4qKU/7rDKRhKpPd9DCT/Fh+P9tNmsr+w5inQb9ZxPG6ABWo&#13;&#10;D/+NO2Jro0MyhptR3ECvrgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTagjOyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 102" o:spid="_x0000_s1041" type="#_x0000_t32" style="position:absolute;left:24003;top:19431;width:0;height:3429;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjuJa5yAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGaGXopsmUiW6SqlIezUtRW9jdpqEZmdDZtX07buFgpdhhp//G77VZnCtulAvjWcDj9ME&#13;&#10;FHHpbcOVgY/33WQBSgKyxdYzGfghgc16dLfC3Por7+lShEpFCEuOBuoQulxrKWtyKFPfEcfsy/cO&#13;&#10;Qzz7StserxHuWp0myZN22HD8UGNHLzWV38XZGcjCTNL97DCX4lidHuw2y+Tz1Zj78bBdxvG8BBVo&#13;&#10;CLfGP+LNRockhT+juIFe/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjuJa5yAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D88DEE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="27D88DEE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C9B49C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="39C9B49C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A2293A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0A2293A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B870C03" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6B870C03" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36E4BE96" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="36E4BE96" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00703EC3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="00703EC3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D247024" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6D247024" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EF02DA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="29EF02DA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514D2841" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="514D2841" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="7361A3DE" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="7361A3DE" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="180E3542" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="180E3542" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>взаємозв</w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>язку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741DF12D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="741DF12D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>багатоплановості</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBA4123" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3BBA4123" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>багатомірності</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="2C2BF254" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="2C2BF254" w14:textId="77777777" w:rsidTr="00474990">
         <w:trPr>
-          <w:trHeight w:val="1427"/>
+          <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D878C8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="03D878C8" w14:textId="473EF226" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>об’єкт розглядається як час-</w:t>
+              <w:t>об’єкт розглядається як частина макросистеми</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, в межах якої </w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>він зв</w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>язаний з іншими системами</w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>взаємодіє та існує в єдності з ними</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229E5152" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="229E5152" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">об’єкт вивчається </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>багатовекторно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> за для виявлення  його особливостей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA28743" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2EA28743" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>об’єкт опрацьовується в контексті різних характеристик та взаємозв’язків між ними</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="40916AC0" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="40916AC0" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFC43F4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2CFC43F4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ієрархічності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C7AD66" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="64C7AD66" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>різнопорядковості</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B540003" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="5B540003" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>динамічності</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="7FB6B3DC" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="7FB6B3DC" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B924AA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="25B924AA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="TimesNewRoman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>об’єкт досліджується в розрізі складної структури з різними рівнями, що мають певні зв’язки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC04A3A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4AC04A3A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>об’єкт розглядається з позиції відмінності закономірностей різного порядку, що є наслідком  різних ієрархічних рівнів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEC5CF3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4DEC5CF3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00474990" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00474990">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>об’єкт розглядається в рухові та розвитку</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F1EFA1B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1F1EFA1B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026DA8F7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="026DA8F7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Рис. .....Елементи системного підходу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F7C653" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="43F7C653" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">[побудовано на підставі </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>[99; 191; 192, С.122-123]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138039A5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="138039A5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3930311B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3930311B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D89B33" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="08D89B33" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BDA09B" wp14:editId="1AC70D1D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>651510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5829300" cy="5031740"/>
                 <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="1636"/>
                     <wp:lineTo x="659" y="1745"/>
                     <wp:lineTo x="659" y="19190"/>
                     <wp:lineTo x="0" y="19845"/>
                     <wp:lineTo x="0" y="21589"/>
                     <wp:lineTo x="21647" y="21589"/>
                     <wp:lineTo x="21647" y="19845"/>
                     <wp:lineTo x="20988" y="19190"/>
                     <wp:lineTo x="21082" y="12648"/>
@@ -7628,51 +8121,51 @@
                 </v:shape>
                 <v:shapetype id="_x0000_t38" coordsize="21600,21600" o:spt="38" o:oned="t" path="m,c@0,0@1,5400@1,10800@1,16200@2,21600,21600,21600e" filled="f">
                   <v:formulas>
                     <v:f eqn="mid #0 0"/>
                     <v:f eqn="val #0"/>
                     <v:f eqn="mid #0 21600"/>
                   </v:formulas>
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <v:handles>
                     <v:h position="#0,center"/>
                   </v:handles>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="Скругленная соединительная линия 136" o:spid="_x0000_s1064" type="#_x0000_t38" style="position:absolute;left:19431;top:27432;width:4565;height:13741;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="curved" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5mU5vxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#13;&#10;EIbvBd9hGcFbuzFCKWk2RSpCETzYSvE4ZMfsanY2Zsc2fXtXELwMM/z83/DVmyn06kRj8pEN3C4K&#13;&#10;UMRttJ47A6+Hx/kKVBJki31kMnChBJvmalZjZeOZX+i0l05lCKcKDTiRodI6tY4CpkUciHP2HseA&#13;&#10;ks+x03bEc4aHXpdFsdQBPecPDgfaOmo/99/BQPjale5NLoJb//Hk6blMx/5ozM319LDO434NSmiS&#13;&#10;/8YfYmezw90Sfo3yBrr5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPmZTm/HAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" adj="10800" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDashDotDot" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Скругленная соединительная линия 137" o:spid="_x0000_s1065" type="#_x0000_t38" style="position:absolute;left:34290;top:27432;width:4578;height:13741;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="curved" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1F/bfyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#13;&#10;EIbvQt9hmYI3u2lFI2m3pUREvWlbweO4O01Cs7MhO6bRp3cFwcsww8//Dd9qM/pWDdTHJrCB+SwD&#13;&#10;RWyDa7gycNg/XN2BioLssA1MBr4owmY9uVhh4cKZX2nYSaUShGOBBmqRrtA62po8xlnoiFN2DL1H&#13;&#10;SWdfadfjOcF9qxdZdqs9Npw+1NhRWZM97T69AbmRl49TWeXlOHzn729im+dHa8zldLxfprFdghIa&#13;&#10;5b/xh3hyyeE6h1+jtIFe/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1F/bfyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" adj="10800" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDashDotDot" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="614ED65B" wp14:editId="288247D3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5600065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3051810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="2171700"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-1" y="253"/>
                     <wp:lineTo x="-1" y="21474"/>
                     <wp:lineTo x="-1" y="21474"/>
                     <wp:lineTo x="-1" y="253"/>
@@ -7708,1608 +8201,971 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="6215EA99" id="Прямая со стрелкой 130" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:440.95pt;margin-top:240.3pt;width:0;height:171pt;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDYwDYFzAEAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIeWBQ13UMLXBCs&#13;&#10;+Lp7/dFY+Ev20CT/nrHdZhELElrtxbLHfm/mvRnvbmdryFnGpL0baLdpKZGOe6HdaaDfvr579YaS&#13;&#10;BMwJZryTA11korf7ly92U+jl1o/eCBkJkrjUT2GgI0DomybxUVqWNj5Ih5fKR8sAj/HUiMgmZLem&#13;&#10;2bbt62byUYTouUwJo8d6SfeFXynJ4ZNSSQIxA8XaoKyxrPd5bfY71p8iC6PmlzLYE6qwTDtMulId&#13;&#10;GTDyM+pHVFbz6JNXsOHeNl4pzWXRgGq69g81X0YWZNGC5qSw2pSej5Z/PB/cXUQbppD6FO5iVjGr&#13;&#10;aIkyOnzHnhZdWCmZi23LapucgfAa5BjddjfdTVssbSpFpgoxwXvpLcmbgSaITJ9GOHjnsDk+Vnp2&#13;&#10;/pAAi0DgFZDBxl0pjiyN5Mywi2lJRw+1caNk4q0TBJaAs+VwwmocmDaP40ieCZsHpWUHi5E12Wep&#13;&#10;iBaoqBZVhlAeTKyJxY8usxcWfJkhShuzgtpi1D9Bl7cZJstg/i9wfV0yegcr0Grn49+ywnwtVdX3&#13;&#10;V9VVa5Z978VS+l7swOkqyi4/IY/v7+cCf/iv+18AAAD//wMAUEsDBBQABgAIAAAAIQBnQTB04QAA&#13;&#10;ABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/JTsMwEL0j8Q/WIHGjTqMSpWmcCrFI3BAtEhzdeOIE&#13;&#10;4nGInTb8PYM4wGU0y5u3lNvZ9eKIY+g8KVguEhBItTcdWQUv+4erHESImozuPaGCLwywrc7PSl0Y&#13;&#10;f6JnPO6iFUxCodAK2hiHQspQt+h0WPgBiW+NH52OPI5WmlGfmNz1Mk2STDrdESu0esDbFuuP3eQU&#13;&#10;NPY6e23i55NdddO6vsf39O1xr9TlxXy34XKzARFxjn8f8JOB/UPFxg5+IhNEryDPl2uGKljlSQaC&#13;&#10;Eb+bAzdpmoGsSvk/SPUNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2MA2BcwBAAD3AwAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ0EwdOEAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">На думку автора, система державного управління бюджетною безпекою має такі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>різноплощинні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>елемети</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (рис.1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C6A474" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="78C6A474" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Рис. ....Система державного управління бюджетною безпекою*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779FE76E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="779FE76E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...7 lines deleted...]
-        <w:t>(авторська розробка)</w:t>
+        <w:t>*(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7E5960" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4C7E5960" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В представленій формалізації системи державного управління бюджетною безпекою теорія державного управління бюджетної безпеки у вигляді понятійного апарату, мети, функцій та завдань формує базис та певний функціональний запит щодо методології державного управління бюджетною безпекою, а також, через ідентифікацію вищевказаних позицій, у тому числі суб’єктно-об’єктного поля, утворює чіткій внутрішній системний каркас. Методологія державного управління бюджетною безпекою загалом та механізми державного управління бюджетною безпекою зокрема здійснюють як пізнавальний, так і дієвий вплив на сформований внутрішній каркас в триєдиній сукупності підсистем: суб’єктів, об’єкту, управлінських відносин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26379FCD" w14:textId="16468CEA" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="30553247" w14:textId="7C6CD6E9" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4.2.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        <w:t xml:space="preserve">Отже, система державного управління бюджетною безпекою являє собою складну підсистему державного управління державною безпекою,  в межах якої теоретична та методологічна її частини (у тому числі механізми) впливають своїм інструментарієм на її ядро (представлене відповідним суб’єктно-об’єктним полем та сукупністю його управлінських </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Деталізуємо всі заявлені позиції та елементи системи. З огляду на вищевказані позиції та вже розглянуті раніше загальні положення щодо національної, державної та інших видів безпеки пропонується визначати наступним чином: </w:t>
+        <w:t>зв’язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>), що функціонує в умовах діє внутрішніх та зовнішніх факторів підсистеми, з метою досягнення необхідного та достатнього рівня бюджетної безпеки задля ефективного та продуктивного функціонування інституту держави.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFA52D7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...104 lines deleted...]
-    <w:p w14:paraId="3A4B61D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4F7689F6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Щодо суб’єктів державного управління бюджетною безпекою, звернення до Конституції України, Закону України “Про національну безпеку України”, Бюджетного кодексу України, Закону України “Про Державну службу”, </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        <w:t xml:space="preserve">  Процесний підхід, що також активно застосовується вже не одне десятиріччя в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>29.10.2013 № 1277 “Про затвердження Методичних рекомендацій щодо розрахунку рівня економічної безпеки України”, а також інших нормативно-правових актів, дозволило сформувати суб’єктне коло державного управління бюджетною безпекою. В межах останнього виокремлено дві групи, зокрема:</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>управлінні загалом, передбачає розгляд об’єкту останнього як сукупності численних взаємозв’язків та взаємопов’язаних процесів [199 - 206]. Спираючись на процесний підхід, державне управління є процесом, що розглядається як “свідома і цілеспрямована послідовна діяльність, пов’язана з реалізацією державно-владних повноважень суб’єктами державного управління щ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одо розроблення, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>прийняття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і впровадження державно-управлінських рішень чи послідовному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>здійсненню</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управлінського циклу (планування, організація, мотивація, контроль), яка впливає на зміну суспільних процесів та явищ, наближаючи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до бажаного стану згідно з визначеними цілями», що являє собою сукупність стадій </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[190, С.482; 194, С.482-483; 198, С.160]. За думкою вітчизняних вчених, як процес державне управління включає такі етапи або стадії:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F51027" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...638 lines deleted...]
-    <w:p w14:paraId="61120AAF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="119776BD" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«1) збирання, обробка та передача </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>інформаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈; 2) вироблення (обґрунтування) і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прийняття</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рішення; 3) перетворення рішення на різні форми команд (усна, письмова, наказ тощо); 4) аналіз ефективності </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прийнятого</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рішення та наступне </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>його</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> коригування.» [190, С.482];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C30C4E4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7AB2F85D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">«визначення форми державного правління; визначення державного режиму; визначення державного устрою; визначення основних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цілеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ держави, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пріоритетності; розподіл повноважень між вищими органами </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади (між гілками влади); визначення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>стратегіі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ розвитку держави; визначення структури органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади (відповідно до стратегічних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цілеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ держави); визначення або коригування завдань і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади; розроблення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ політики за основними напрямами діяльності держави; програмування (формування </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>планудіи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆), розроблення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сценаріїв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> і графіків </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реалізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ органів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ влади (складу і послідовності завдань, програм, проектів, інших заходів); складання бюджету (розрахунок обсягу витрат і розподіл ресурсів за роботами, запланованими для досягнення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цілеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆); реалізація </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>державноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>̈ політики (оперативне та тактичне управління).» [194, С.483];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FE0A70" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3EEF0178" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«аналіз та оцінка управлінської ситуації; прогнозування та моделювання необхідних (і можливих) дій щодо збереження та зміни стану управлінської ситуації; розробка необхідних правових актів або організаційних заходів; обговорення та прийняття правових актів, здійснення організаційних заходів; організація процесу виконання прийнятих рішень; контроль за виконанням та оперативне інформування; узагальнення підсумків виконання та оцінка нової управлінської ситуації.» [195, С.147];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE33996" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="721831D5" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Вочевидь, друга з представлених позицій, презентує стадійність найвищого рівня процесу державного управління.  Перша і третя позиції вбачаються універсальними щодо процесу пооб’єктного державного управління; втім, кожна з них містить свої критичні позиці: виділення інформаційної стадії в першому варіанті та стадій розробки, обговорення та прийняття правових актів та здійснення організаційних заходів – в другому. Вважаємо, що стадіями процесу державного управління загалом та державного управління бюджетною безпекою мають бути наступні:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51251398" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="253C9F08" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>збирання та аналіз інформації з метою оцінки управлінської ситуації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166DA1D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="21ADCA0E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>планування/прогнозування управлінських дій та підготовка управлінських рішень щодо управлінської ситуації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E64CA3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="232D2DE4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>реалізація управлінських дій та рішень на досягнення мети щодо управлінської ситуації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C16BE0A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="17463D27" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">контроль за реалізацією управлінських дій та рішень щодо управлінської ситуації для оцінки останніх; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8561A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7CA4B2EB" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">При цьому, важливим є те, що як державне управління є процесом, так і його об’єкт, в контексті своєї зміни в часі та просторі, демонструє характеристики процесу. Так, в межах об’єкту  дослідження – бюджетної безпеки - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>підоб’єктними</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> процесами, згідно Бюджетного законодавства, можуть бути [55]: 1) складання та розгляд Бюджетної декларації (прогнозу місцевого бюджету) і прийняття рішення щодо них; 2) складання проектів бюджетів; 3) розгляд проекту та прийняття закону про Державний бюджет України (рішення про місцевий бюджет); 4) виконання бюджету, включаючи внесення змін до закону про Державний бюджет України (рішення про місцевий бюджет); 5) підготовка та розгляд звіту про виконання бюджету і прийняття рішення щодо нього. </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процесами, згідно Бюджетного законодавства, можуть бути [55]: 1) складання та розгляд Бюджетної декларації (прогнозу місцевого бюджету) і прийняття рішення щодо них; 2) складання проектів бюджетів; 3) розгляд проекту та прийняття закону про Державний бюджет України (рішення про місцевий бюджет); 4) виконання бюджету, включаючи внесення змін до закону про Державний бюджет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">України (рішення про місцевий бюджет); 5) підготовка та розгляд звіту про виконання бюджету і прийняття рішення щодо нього. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFFD2E1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5570D296" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Отже, державне управління бюджетною безпекою як процес схематично пропонується розуміти наступним чином (рис.....). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2349D6B6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="644BB003" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290A34E2" wp14:editId="079B83AB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792B3A41" wp14:editId="0A66CCBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213360</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5944235" cy="5270500"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="38100"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="6454"/>
                     <wp:lineTo x="277" y="6662"/>
                     <wp:lineTo x="0" y="7287"/>
                     <wp:lineTo x="0" y="9889"/>
                     <wp:lineTo x="277" y="9993"/>
                     <wp:lineTo x="0" y="10618"/>
                     <wp:lineTo x="0" y="13324"/>
                     <wp:lineTo x="277" y="13324"/>
                     <wp:lineTo x="0" y="13949"/>
                     <wp:lineTo x="0" y="21652"/>
                     <wp:lineTo x="21598" y="21652"/>
                     <wp:lineTo x="21598" y="13741"/>
                     <wp:lineTo x="21413" y="13324"/>
@@ -9352,343 +9208,343 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="114300" y="0"/>
                               <a:ext cx="2018678" cy="917447"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="6DBBC973" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="002723C7" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="2163A5EF" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="002723C7" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:pStyle w:val="rvps2"/>
                                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                                   <w:jc w:val="both"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="002723C7">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>збирання та аналіз інформації з метою оцінки управлінської ситуації щодо бюджетної безпеки</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="582C4194" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="002723C7" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="06E18317" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="002723C7" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="107" name="Прямоугольник 107"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="3086100" y="0"/>
                               <a:ext cx="2172335" cy="908050"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="11080FF2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="146EC4DA" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:pStyle w:val="rvps2"/>
                                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="000639E5">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">планування/прогнозування управлінських дій та підготовка управлінських рішень </w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>за управлінською ситуацією щодо бюджетної безпеки</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="7D588403" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="78829B36" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="114" name="Прямоугольник 114"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="114300" y="3200400"/>
                               <a:ext cx="2058035" cy="942340"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="2D795FFF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="4589536A" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:pStyle w:val="rvps2"/>
                                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="000639E5">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">контроль за реалізацією управлінських дій та рішень </w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">за управлінською ситуацією щодо бюджетної безпеки </w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="000639E5">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>для оцінки останніх</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="246494E7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="4051D975" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="115" name="Прямоугольник 115"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="3200400" y="3225800"/>
                               <a:ext cx="2166620" cy="916305"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="42ED4596" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="1F103014" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:pStyle w:val="rvps2"/>
                                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="000639E5">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">реалізація управлінських дій та рішень на досягнення мети </w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>за управлінською ситуацією щодо бюджетної безпеки</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="239360D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="4B11292F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="118" name="Скругленный прямоугольник 118"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="800100" y="1143000"/>
                               <a:ext cx="1142365" cy="799465"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="01490C2D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="6C65D992" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>складання та розгляд Бюджетної декларації (прогнозу місцевого бюджету)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
@@ -9697,51 +9553,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1143000" y="2171700"/>
                               <a:ext cx="1372235" cy="799465"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="38DCC1F4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="1A58ACA7" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="003F3437">
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">підготовка та розгляд звіту про виконання бюджетів та прийняття рішень щодо нього </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
@@ -9750,51 +9606,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2743200" y="2184400"/>
                               <a:ext cx="1372235" cy="799465"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="7190C07D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="56E44AD3" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="0020017F">
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t>виконання Державного бюджету (рішення про місцевий бюджет)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
@@ -9803,51 +9659,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2133600" y="1168400"/>
                               <a:ext cx="953135" cy="799465"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="73A04A1B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="0F17576C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>с</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="003F3437">
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>кладання п</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
@@ -9884,51 +9740,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="3314700" y="1143000"/>
                               <a:ext cx="1257935" cy="799465"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4E1B13E8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="0D818AC0" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="003F3437">
                                   <w:rPr>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>розгляд проекту та прийняття закону про Державний бюджет України (рішення про місцевий бюдж</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>ет)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -9944,51 +9800,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2133600" y="228600"/>
                               <a:ext cx="953135" cy="457200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rightArrow">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="0BCCD469" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00EA315A" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="3DB4AA49" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00EA315A" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00EA315A">
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>механізми</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
@@ -9999,51 +9855,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="4800600" y="914400"/>
                               <a:ext cx="572135" cy="2285365"/>
                             </a:xfrm>
                             <a:prstGeom prst="downArrow">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="53F63BB1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F16497" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="56F597BF" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F16497" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00F16497">
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>м</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
@@ -10067,51 +9923,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2171700" y="3429000"/>
                               <a:ext cx="1029335" cy="463550"/>
                             </a:xfrm>
                             <a:prstGeom prst="leftArrow">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="0F54BDC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00EA315A" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="26CB6370" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00EA315A" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:ind w:left="-142" w:right="-11"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>механізми</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
@@ -10123,51 +9979,51 @@
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="914400"/>
                               <a:ext cx="572135" cy="2285365"/>
                             </a:xfrm>
                             <a:prstGeom prst="upArrow">
                               <a:avLst/>
                             </a:prstGeom>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="dk1"/>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="lt1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="dk1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="6DD7EC3E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="0020017F" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                              <w:p w14:paraId="63B28C7D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="0020017F" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:i/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>механізми</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
@@ -10647,51 +10503,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="4927600"/>
                             <a:ext cx="5944235" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="79AF0598" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="009B3564" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="53C47837" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="009B3564" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="009B3564">
                                 <w:t>ТЕО</w:t>
                               </w:r>
                               <w:r>
                                 <w:t>РІЯ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                               </w:r>
                               <w:r w:rsidRPr="009B3564">
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:t>БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
@@ -10701,51 +10557,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="114300" y="4572000"/>
                             <a:ext cx="5715635" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="42915B41" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="009B3564" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="3344C9E5" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="009B3564" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="009B3564">
                                 <w:t>МЕТОДОЛОГІЯ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="18" name="Прямая соединительная линия 18"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="114300" y="114300"/>
@@ -10921,520 +10777,520 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="290A34E2" id="Группа 24" o:spid="_x0000_s1066" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:16.8pt;width:468.05pt;height:415pt;z-index:251665408" coordsize="59442,52705" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCvtK2oewoAAAxxAAAOAAAAZHJzL2Uyb0RvYy54bWzsXduO28YZvi/QdyB0Xy85PEhceB0s1rFb&#13;&#10;wEiMOG2uaYpaCaFIluRau71KU/SqBXzRByjyBkZSo63dOK/AfaN+M5wZHiQtqcPuGvLAwJoSORQ5&#13;&#10;/P7T9///8OFnl/NQexWk2SyOTgbGA32gBZEfj2fR+cng918/+c1ooGW5F429MI6Ck8FVkA0+e/Tr&#13;&#10;Xz1cJMcBiadxOA5SDSeJsuNFcjKY5nlyfHSU+dNg7mUP4iSIsHMSp3Mvx8f0/GicegucfR4eEV13&#13;&#10;jhZxOk7S2A+yDN8+LncOHrHzTyaBn385mWRBroUnA1xbzv6m7O9L+vfo0UPv+Dz1kunM55fhbXEV&#13;&#10;c28W4UflqR57uaddpLOlU81nfhpn8SR/4Mfzo3gymfkBuwfcjaG37uZpGl8k7F7OjxfniZwmTG1r&#13;&#10;nrY+rf/Fq6dp8iJ5nmImFsk55oJ9ovdyOUnn9H9cpXbJpuxKTllwmWs+vrRdyyKmPdB87LPJULd1&#13;&#10;Pqn+FDO/NM6fft4x8kj88FHjcuSH8jJx3c9TbTYG5vDjkTcHtop/XH93/ZfiF/x7o+Frfkcb3KJh&#13;&#10;WCauX8O9GG51K/JmHV0f0v30Zi3DIkOr782aQzIU01QbufZmIQ1Z9cCz3R74i6mXBAxH2XFt4nRH&#13;&#10;ztw/MXOvi/8VHzB/PxUfivfXfy9+Lv5TvNMMHMUmkg2VQMmOM2BmBUpqU8jnRsweAD5yhtAHdPZc&#13;&#10;Y2hZQ3pmOQXecZJm+dMgnmt042SQQnqZUHmvnmV5eag4BOMWibgItpVfhQG9njD6KpgAGQAnYaOZ&#13;&#10;LgnOwlR75UELjL81+M+yI+mQySwM5SBj1aAwF4P4sXRYwPSLHKivGlj9mjya/WIc5XLgfBbF6c2D&#13;&#10;J+Xx4q7Le6W3nV++vCzFQD6ml/H4CrKRxqWyyxL/yQzz+czL8udeCu0GAENj51/izySMFyeDmG8N&#13;&#10;tGmc/mnV9/R4YBB7B9oC2vJkkP3xwkuDgRb+LgI6XcOCKGg5+2DZQ4IPaX3Py/qe6GJ+FuNRGLAN&#13;&#10;ic826fF5KDYnaTz/Bor9lP4qdnmRj98+Gfh5Kj6c5aUWh2nwg9NTdhhUauLlz6IXiU9PTiea4uXr&#13;&#10;y2+8NOGgygHHL2IhEd5xC1vlsXRkFJ9e5PFkxoBHp7qcV/4IIJ1UEd2JmA57iSkTJnpFkPBuMTX1&#13;&#10;kWNwVdeWU2NITKGrXH0EPajklKqT/cipfE5KTg9LTg2rj5ziqC3NqQl/1xLeVWVU7ZEuhRWuWOmR&#13;&#10;KKO6H2EdiYelhPXAhLWKGm7wfUUQ0deocgml8YNJCCRzybQ6jkN9o9IFdkydRSlKWvcjra6S1sN0&#13;&#10;gQ1EjTzG/6F4x6L8n4r3xVvEqD9f/634r1b8sj6AxeBNLC6EVjjGZSzbkmF8SUyHMx5D17WwfXMY&#13;&#10;G19E469ULCsj6M5YFhqSPzFldg/L7BJzB0HG4E0EWUgvtcbEGBqUucN48DacgTRAyknuUkkyeLC9&#13;&#10;s1KECX3FnihW6lBYKbKLScbgTSQZPDsNfhkvT4wRqEYlyUts9i3zy4SIR6Zs8mHZZHMXm4zBG0my&#13;&#10;YZpIopUZNsMZLUmya5uGoLOUSb4VkyyfmBLkAxPkioDePEo2N+OlTdOwWCoczrVwtJvONbGHrpJk&#13;&#10;hP3I895OypfIR6Yk+bAk2arY6R+uv7/+DkzX++IdqlqKHynTVbzB/x80A4dta3wJGVE73BDZuu1l&#13;&#10;OXy2/wZyenY+zU/TNF6woKaVSaeFHKJegZWK0Cgw+8SrNIh8YkpkD0xkq2KqJZGllVT/hrjKEp1e&#13;&#10;JRoWmGjhK7P6mpa4ospGusoQZ5uS0pDn9fI6jheREteqIqu7qIrIJ3Z74kpLq1RRFavmu8OiKtQe&#13;&#10;yoxS28LSxFJpX2WtDhdY6sdlybPY/zbTovhs6kXnwWmWwMmj9WZU+GoFWGV92JoySUFIs1SxRVy9&#13;&#10;bYwNnbiyCstyTLurCisMJsoY16o7e0i3fLy3J92qZJJWCd+5dNfI6bZ0/1i8Ra74rzDHm5HQJWm1&#13;&#10;F0N8kSgzvJEZlk/q9gSVmmG0LyhLfNeyaqMKnNd2iEqsN9evtes/ow3hbfEvuM5wn6+/pyEwa0qg&#13;&#10;OxENl1+/Rp+HTDHCSJ9FvJFFtAaIZhLZxWKZ+CcYaNcyaa1HIwoGBFgvyxAV0h0OdTiLaFvFUhF5&#13;&#10;79B3Za9BJRmrGxQ6+gzuskEhv+ws6iglVrhGd+jh2WRHXMmEVy9cGbqBYI1nNlx7ufZP4gr1Qx3E&#13;&#10;ys24oi0uFHTTwBt/Ho21/CpB81OezuCNhkEJ5tybhdW+CK13PDSkQ5mEl37pOk5GAZO2I95O25Vd&#13;&#10;5dvaCg9ar+aufEBhm4GjITw8rFij3rRJOEt+K1peeLueBVqeFqCy8hcb5ENb0RHDRthRarsOQGZ5&#13;&#10;6lGy7yyOIgQ7cVriYyXjJ+DZhGAdnmAoFAxpsxp9qvenH6tsURuG/eyuzD6s148VMNnWH1oQretM&#13;&#10;sgqiBhki8u0F0Zt1plJ594u1Kp/RxtoqlcfcrprKo9bOv0RbXw/mharIZealAiI9F9eQAnI3aMjS&#13;&#10;pFN/UGlIdMB1uJ5blCB91B5kRen3Qa3kitfrwxr4DB57UPDBUDNT3IhDjKGLbvpeuk+ZZ7gUhwa+&#13;&#10;iqDuAz5JZXLw7a4ya1itNwsblrucOSY89lGKkq888IkpyopubWO1nysp+b1eqtMZseiaaU6djJbq&#13;&#10;+kHvGDIzSv1Hyj5URJBYQoIvCHCz4yiiGTrosZdNyzUksqvscZyrkJr6aLyk4379S3dHrkd2Dm4K&#13;&#10;QKEaG6ZbAfBTcxUd8Ci7kNgY38ny1AxylwbkrA7RbWe4G4mt9J9YN+hjjlScHXMoGL8J/CxnhNb1&#13;&#10;klpEncKyBVb4+7QcQGd9rmUFv4OjO9G2hi8sscYIG6CO9oQ1DC/HnWkR0qX2tomZm05geE4dwvIC&#13;&#10;FNmNDNRHnAx0Nsq54OjtAArcuWLxAApVBdAuylBlq/nqfeuzMas0aI/cS81dhB+IlSpLe72qgEmp&#13;&#10;zdbKkAqVHJUb5W1Kk1vL23AluqYEVqxnRq25QiVdYLDDafz4UYk0K19BuEzBodxHLlp8O8UUyyma&#13;&#10;FUvY1jMz3UtjlnrScpF7bvuXjdWO4WXS+gmAfD25qJawlavt9qjHlizc7ZV5qnrs+6jHXs5lrZDS&#13;&#10;egqrW0rLpmNW3VT2KrZCQXto2LJ2RInqnlebNiVfqUT1sPoYd0zlbZbJqwkx31xF51gQcJ7kW29p&#13;&#10;t0njjTl/g7OqgsR7L0jcMYcnnYdeKbwO5DWsB7G7FlXeBnwVfajg9xHkkAnc/h0yeBi+HWVoj9Dn&#13;&#10;ybmZu9GBWRzOxk/wygvKELVejlFxuI2jmsT3ntSm5/tBJN+rsUGvS3PghlFxc/BhFY1htcWdMNwj&#13;&#10;C7gyL1NGzC0HnJOKFqidzjC5n/5sQHIb4O5N5TZBpKC7yUutxKtXOE/I3+KE5QV3gm6PlGKNEF8J&#13;&#10;WJA75dp0PaoY+wG2qTb3hj7VIPhgo/edrUHc+pRgn6LFxmLEN/VltZteJMxEU0G1IPH+VaZCYOXR&#13;&#10;rCUgV7RgMSIbr9xj3C5/PSB9p1/9M7brLzF89H8AAAD//wMAUEsDBBQABgAIAAAAIQD2Rvd64wAA&#13;&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa8MwDMXvg30Ho8FurZOFhS6NUkr351QGawelNzdW&#13;&#10;k9DYDrGbpN9+2mm7CKQnPb1fvppMKwbqfeMsQjyPQJAtnW5shfC9f58tQPigrFats4RwIw+r4v4u&#13;&#10;V5l2o/2iYRcqwSbWZwqhDqHLpPRlTUb5uevIsnZ2vVGB276Sulcjm5tWPkVRKo1qLH+oVUebmsrL&#13;&#10;7moQPkY1rpP4bdhezpvbcf/8edjGhPj4ML0uuayXIAJN4e8Cfhk4PxQc7OSuVnvRIsxiXkRIkhQE&#13;&#10;yy9JynwnhEXKE1nk8j9F8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvtK2oewoAAAxx&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2Rvd64wAA&#13;&#10;AA0BAAAPAAAAAAAAAAAAAAAAANUMAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5Q0A&#13;&#10;AAAA&#13;&#10;">
+              <v:group w14:anchorId="792B3A41" id="Группа 24" o:spid="_x0000_s1066" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:16.8pt;width:468.05pt;height:415pt;z-index:251667456" coordsize="59442,52705" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCvtK2oewoAAAxxAAAOAAAAZHJzL2Uyb0RvYy54bWzsXduO28YZvi/QdyB0Xy85PEhceB0s1rFb&#13;&#10;wEiMOG2uaYpaCaFIluRau71KU/SqBXzRByjyBkZSo63dOK/AfaN+M5wZHiQtqcPuGvLAwJoSORQ5&#13;&#10;/P7T9///8OFnl/NQexWk2SyOTgbGA32gBZEfj2fR+cng918/+c1ooGW5F429MI6Ck8FVkA0+e/Tr&#13;&#10;Xz1cJMcBiadxOA5SDSeJsuNFcjKY5nlyfHSU+dNg7mUP4iSIsHMSp3Mvx8f0/GicegucfR4eEV13&#13;&#10;jhZxOk7S2A+yDN8+LncOHrHzTyaBn385mWRBroUnA1xbzv6m7O9L+vfo0UPv+Dz1kunM55fhbXEV&#13;&#10;c28W4UflqR57uaddpLOlU81nfhpn8SR/4Mfzo3gymfkBuwfcjaG37uZpGl8k7F7OjxfniZwmTG1r&#13;&#10;nrY+rf/Fq6dp8iJ5nmImFsk55oJ9ovdyOUnn9H9cpXbJpuxKTllwmWs+vrRdyyKmPdB87LPJULd1&#13;&#10;Pqn+FDO/NM6fft4x8kj88FHjcuSH8jJx3c9TbTYG5vDjkTcHtop/XH93/ZfiF/x7o+Frfkcb3KJh&#13;&#10;WCauX8O9GG51K/JmHV0f0v30Zi3DIkOr782aQzIU01QbufZmIQ1Z9cCz3R74i6mXBAxH2XFt4nRH&#13;&#10;ztw/MXOvi/8VHzB/PxUfivfXfy9+Lv5TvNMMHMUmkg2VQMmOM2BmBUpqU8jnRsweAD5yhtAHdPZc&#13;&#10;Y2hZQ3pmOQXecZJm+dMgnmt042SQQnqZUHmvnmV5eag4BOMWibgItpVfhQG9njD6KpgAGQAnYaOZ&#13;&#10;LgnOwlR75UELjL81+M+yI+mQySwM5SBj1aAwF4P4sXRYwPSLHKivGlj9mjya/WIc5XLgfBbF6c2D&#13;&#10;J+Xx4q7Le6W3nV++vCzFQD6ml/H4CrKRxqWyyxL/yQzz+czL8udeCu0GAENj51/izySMFyeDmG8N&#13;&#10;tGmc/mnV9/R4YBB7B9oC2vJkkP3xwkuDgRb+LgI6XcOCKGg5+2DZQ4IPaX3Py/qe6GJ+FuNRGLAN&#13;&#10;ic826fF5KDYnaTz/Bor9lP4qdnmRj98+Gfh5Kj6c5aUWh2nwg9NTdhhUauLlz6IXiU9PTiea4uXr&#13;&#10;y2+8NOGgygHHL2IhEd5xC1vlsXRkFJ9e5PFkxoBHp7qcV/4IIJ1UEd2JmA57iSkTJnpFkPBuMTX1&#13;&#10;kWNwVdeWU2NITKGrXH0EPajklKqT/cipfE5KTg9LTg2rj5ziqC3NqQl/1xLeVWVU7ZEuhRWuWOmR&#13;&#10;KKO6H2EdiYelhPXAhLWKGm7wfUUQ0deocgml8YNJCCRzybQ6jkN9o9IFdkydRSlKWvcjra6S1sN0&#13;&#10;gQ1EjTzG/6F4x6L8n4r3xVvEqD9f/634r1b8sj6AxeBNLC6EVjjGZSzbkmF8SUyHMx5D17WwfXMY&#13;&#10;G19E469ULCsj6M5YFhqSPzFldg/L7BJzB0HG4E0EWUgvtcbEGBqUucN48DacgTRAyknuUkkyeLC9&#13;&#10;s1KECX3FnihW6lBYKbKLScbgTSQZPDsNfhkvT4wRqEYlyUts9i3zy4SIR6Zs8mHZZHMXm4zBG0my&#13;&#10;YZpIopUZNsMZLUmya5uGoLOUSb4VkyyfmBLkAxPkioDePEo2N+OlTdOwWCoczrVwtJvONbGHrpJk&#13;&#10;hP3I895OypfIR6Yk+bAk2arY6R+uv7/+DkzX++IdqlqKHynTVbzB/x80A4dta3wJGVE73BDZuu1l&#13;&#10;OXy2/wZyenY+zU/TNF6woKaVSaeFHKJegZWK0Cgw+8SrNIh8YkpkD0xkq2KqJZGllVT/hrjKEp1e&#13;&#10;JRoWmGjhK7P6mpa4ospGusoQZ5uS0pDn9fI6jheREteqIqu7qIrIJ3Z74kpLq1RRFavmu8OiKtQe&#13;&#10;yoxS28LSxFJpX2WtDhdY6sdlybPY/zbTovhs6kXnwWmWwMmj9WZU+GoFWGV92JoySUFIs1SxRVy9&#13;&#10;bYwNnbiyCstyTLurCisMJsoY16o7e0i3fLy3J92qZJJWCd+5dNfI6bZ0/1i8Ra74rzDHm5HQJWm1&#13;&#10;F0N8kSgzvJEZlk/q9gSVmmG0LyhLfNeyaqMKnNd2iEqsN9evtes/ow3hbfEvuM5wn6+/pyEwa0qg&#13;&#10;OxENl1+/Rp+HTDHCSJ9FvJFFtAaIZhLZxWKZ+CcYaNcyaa1HIwoGBFgvyxAV0h0OdTiLaFvFUhF5&#13;&#10;79B3Za9BJRmrGxQ6+gzuskEhv+ws6iglVrhGd+jh2WRHXMmEVy9cGbqBYI1nNlx7ufZP4gr1Qx3E&#13;&#10;ys24oi0uFHTTwBt/Ho21/CpB81OezuCNhkEJ5tybhdW+CK13PDSkQ5mEl37pOk5GAZO2I95O25Vd&#13;&#10;5dvaCg9ar+aufEBhm4GjITw8rFij3rRJOEt+K1peeLueBVqeFqCy8hcb5ENb0RHDRthRarsOQGZ5&#13;&#10;6lGy7yyOIgQ7cVriYyXjJ+DZhGAdnmAoFAxpsxp9qvenH6tsURuG/eyuzD6s148VMNnWH1oQretM&#13;&#10;sgqiBhki8u0F0Zt1plJ594u1Kp/RxtoqlcfcrprKo9bOv0RbXw/mharIZealAiI9F9eQAnI3aMjS&#13;&#10;pFN/UGlIdMB1uJ5blCB91B5kRen3Qa3kitfrwxr4DB57UPDBUDNT3IhDjKGLbvpeuk+ZZ7gUhwa+&#13;&#10;iqDuAz5JZXLw7a4ya1itNwsblrucOSY89lGKkq888IkpyopubWO1nysp+b1eqtMZseiaaU6djJbq&#13;&#10;+kHvGDIzSv1Hyj5URJBYQoIvCHCz4yiiGTrosZdNyzUksqvscZyrkJr6aLyk4379S3dHrkd2Dm4K&#13;&#10;QKEaG6ZbAfBTcxUd8Ci7kNgY38ny1AxylwbkrA7RbWe4G4mt9J9YN+hjjlScHXMoGL8J/CxnhNb1&#13;&#10;klpEncKyBVb4+7QcQGd9rmUFv4OjO9G2hi8sscYIG6CO9oQ1DC/HnWkR0qX2tomZm05geE4dwvIC&#13;&#10;FNmNDNRHnAx0Nsq54OjtAArcuWLxAApVBdAuylBlq/nqfeuzMas0aI/cS81dhB+IlSpLe72qgEmp&#13;&#10;zdbKkAqVHJUb5W1Kk1vL23AluqYEVqxnRq25QiVdYLDDafz4UYk0K19BuEzBodxHLlp8O8UUyyma&#13;&#10;FUvY1jMz3UtjlnrScpF7bvuXjdWO4WXS+gmAfD25qJawlavt9qjHlizc7ZV5qnrs+6jHXs5lrZDS&#13;&#10;egqrW0rLpmNW3VT2KrZCQXto2LJ2RInqnlebNiVfqUT1sPoYd0zlbZbJqwkx31xF51gQcJ7kW29p&#13;&#10;t0njjTl/g7OqgsR7L0jcMYcnnYdeKbwO5DWsB7G7FlXeBnwVfajg9xHkkAnc/h0yeBi+HWVoj9Dn&#13;&#10;ybmZu9GBWRzOxk/wygvKELVejlFxuI2jmsT3ntSm5/tBJN+rsUGvS3PghlFxc/BhFY1htcWdMNwj&#13;&#10;C7gyL1NGzC0HnJOKFqidzjC5n/5sQHIb4O5N5TZBpKC7yUutxKtXOE/I3+KE5QV3gm6PlGKNEF8J&#13;&#10;WJA75dp0PaoY+wG2qTb3hj7VIPhgo/edrUHc+pRgn6LFxmLEN/VltZteJMxEU0G1IPH+VaZCYOXR&#13;&#10;rCUgV7RgMSIbr9xj3C5/PSB9p1/9M7brLzF89H8AAAD//wMAUEsDBBQABgAIAAAAIQD2Rvd64wAA&#13;&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa8MwDMXvg30Ho8FurZOFhS6NUkr351QGawelNzdW&#13;&#10;k9DYDrGbpN9+2mm7CKQnPb1fvppMKwbqfeMsQjyPQJAtnW5shfC9f58tQPigrFats4RwIw+r4v4u&#13;&#10;V5l2o/2iYRcqwSbWZwqhDqHLpPRlTUb5uevIsnZ2vVGB276Sulcjm5tWPkVRKo1qLH+oVUebmsrL&#13;&#10;7moQPkY1rpP4bdhezpvbcf/8edjGhPj4ML0uuayXIAJN4e8Cfhk4PxQc7OSuVnvRIsxiXkRIkhQE&#13;&#10;yy9JynwnhEXKE1nk8j9F8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvtK2oewoAAAxx&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2Rvd64wAA&#13;&#10;AA0BAAAPAAAAAAAAAAAAAAAAANUMAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5Q0A&#13;&#10;AAAA&#13;&#10;">
                 <v:group id="Группа 15" o:spid="_x0000_s1067" style="position:absolute;left:1143;top:1905;width:56007;height:41427" coordsize="53727,41427" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4qUoNyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvwv6HMII3TbuiSDWKuLviQRb8APE2NGNbbCalybb13xthwcsww8v7DM9i1ZlSNFS7wrKCeBSB&#13;&#10;IE6tLjhTcD79DGcgnEfWWFomBQ9ysFp+9BaYaNvygZqjz0SAsEtQQe59lUjp0pwMupGtiEN2s7VB&#13;&#10;H846k7rGNsBNKT+jaCoNFhw+5FjRJqf0fvwzCrYttutx/N3s77fN43qa/F72MSk16Hdf8zDWcxCe&#13;&#10;Ov9u/CN2OjhM4CUUFpDLJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4qUoNyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
                   <v:rect id="Прямоугольник 106" o:spid="_x0000_s1068" style="position:absolute;left:1143;width:20186;height:9174;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcNhrmyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvhb5DmIK3mtTDWlejiFoQlIq2hx6HzXR36WayJOnu+vamUPAyzPDzf8O3WA22ER35UDvW8DJW&#13;&#10;IIgLZ2ouNXx+vD2/gggR2WDjmDRcKcBq+fiwwNy4ns/UXWIpEoRDjhqqGNtcylBUZDGMXUucsm/n&#13;&#10;LcZ0+lIaj32C20ZOlMqkxZrThwpb2lRU/Fx+rQZ3qq/N2s/euyNNvw6nqPoh22k9ehq28zTWcxCR&#13;&#10;hnhv/CP2JjmoDP6M0gZyeQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcNhrmyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="6DBBC973" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="002723C7" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="2163A5EF" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="002723C7" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:pStyle w:val="rvps2"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="both"/>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002723C7">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>збирання та аналіз інформації з метою оцінки управлінської ситуації щодо бюджетної безпеки</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="582C4194" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="002723C7" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="06E18317" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="002723C7" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:rect id="Прямоугольник 107" o:spid="_x0000_s1069" style="position:absolute;left:30861;width:21723;height:9080;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzer99yAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvgu8QRuhNE3tQuxpFbAuFitJtDz0Om3F3cTNZknR3fXtTKPQyzPDzf8O32Q22ER35UDvWMJ8p&#13;&#10;EMSFMzWXGr4+X6crECEiG2wck4YbBdhtx6MNZsb1/EFdHkuRIBwy1FDF2GZShqIii2HmWuKUXZy3&#13;&#10;GNPpS2k89gluG/mo1EJarDl9qLClQ0XFNf+xGty5vjV7/3TqjrT8fj9H1Q+LF60fJsPzOo39GkSk&#13;&#10;If43/hBvJjmoJfwapQ3k9g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzer99yAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="11080FF2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="146EC4DA" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:pStyle w:val="rvps2"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000639E5">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">планування/прогнозування управлінських дій та підготовка управлінських рішень </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>за управлінською ситуацією щодо бюджетної безпеки</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7D588403" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="78829B36" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:rect id="Прямоугольник 114" o:spid="_x0000_s1070" style="position:absolute;left:1143;top:32004;width:20580;height:9423;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGcbfXyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmYI33VhE25iNSLUgVJTaHnocstMkNDsbdrdJfHu3IHgZZvj5v+HL1oNpREfO15YVzKYJ&#13;&#10;COLC6ppLBV+fb5NnED4ga2wsk4ILeVjnD6MMU217/qDuHEoRIexTVFCF0KZS+qIig35qW+KY/Vhn&#13;&#10;MMTTlVI77CPcNPIpSRbSYM3xQ4UtvVZU/J7/jAJ7qi/Nxr0cuwMtv99PIemHxU6p8eOwXcWxWYEI&#13;&#10;NIR744bY6+gwm8O/UdxA5lcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxnG318kAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D795FFF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="4589536A" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:pStyle w:val="rvps2"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000639E5">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">контроль за реалізацією управлінських дій та рішень </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">за управлінською ситуацією щодо бюджетної безпеки </w:t>
                           </w:r>
                           <w:r w:rsidRPr="000639E5">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>для оцінки останніх</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="246494E7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="4051D975" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:rect id="Прямоугольник 115" o:spid="_x0000_s1071" style="position:absolute;left:32004;top:32258;width:21666;height:9163;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpPRJMyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmYI33VhQ25iNSLUgVJTaHnocstMkNDsbdrdJfHu3IHgZZvj5v+HL1oNpREfO15YVzKYJ&#13;&#10;COLC6ppLBV+fb5NnED4ga2wsk4ILeVjnD6MMU217/qDuHEoRIexTVFCF0KZS+qIig35qW+KY/Vhn&#13;&#10;MMTTlVI77CPcNPIpSRbSYM3xQ4UtvVZU/J7/jAJ7qi/Nxr0cuwMtv99PIemHxU6p8eOwXcWxWYEI&#13;&#10;NIR744bY6+gwm8O/UdxA5lcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqT0STMkAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="42ED4596" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="000639E5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="1F103014" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="000639E5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:pStyle w:val="rvps2"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000639E5">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">реалізація управлінських дій та рішень на досягнення мети </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>за управлінською ситуацією щодо бюджетної безпеки</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="239360D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="4B11292F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:roundrect id="Скругленный прямоугольник 118" o:spid="_x0000_s1072" style="position:absolute;left:8001;top:11430;width:11423;height:7994;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSB4JLyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvgv9hGcGb3aQHkaTbUizSKogYbc9DdppNm50N2W0T/71zELw85vGYb+YtVpPv1JWG2AY2kM8y&#13;&#10;UMR1sC03Br6/Xh6eQMWEbLELTAZ+KMJqeXuzwMKGkT/pWqVGCYRjgQZcSn2hdawdeYyz0BNLdgyD&#13;&#10;xyR2aLQdcBS47/Q8yx61x5blgsOenh3V5+riDRzWYfuhL2/v+7Orkju98rjJt8bc302bUmRdgko0&#13;&#10;pf+NP8TOSodcXpZGMoFe/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSB4JLyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:stroke joinstyle="miter"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="01490C2D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="6C65D992" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>складання та розгляд Бюджетної декларації (прогнозу місцевого бюджету)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Скругленный прямоугольник 123" o:spid="_x0000_s1073" style="position:absolute;left:11430;top:21717;width:13722;height:7994;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSz9qHyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMoJvdaNCkegaQqXYFkoxtj4P2TGbmp0N2dWkf98tCL4MM1zuGc46G2wjrtT52rGC2TQB&#13;&#10;QVw6XXOl4Ovw8rgE4QOyxsYxKfglD9lm9LDGVLue93QtQiUihH2KCkwIbSqlLw1Z9FPXEsfs5DqL&#13;&#10;IZ5dJXWHfYTbRs6T5ElarDl+MNjSs6HyXFysgmPudp/y8v7xfTZFMD9v3G9nO6Um42G7iiNfgQg0&#13;&#10;hHvjhnjV0WG+gH+juIHc/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSz9qHyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:stroke joinstyle="miter"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="38DCC1F4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="1A58ACA7" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="003F3437">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">підготовка та розгляд звіту про виконання бюджетів та прийняття рішень щодо нього </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Скругленный прямоугольник 128" o:spid="_x0000_s1074" style="position:absolute;left:27432;top:21844;width:13722;height:7994;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBca0j2yAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvhf6HZQre6kYPItFVpFKsQpHGtuchO82mZmdDdjXpv3cOQi+PeTzmm3nL9eAbdaUu1oENTMYZ&#13;&#10;KOIy2JorA5+n1+c5qJiQLTaBycAfRVivHh+WmNvQ8wddi1QpgXDM0YBLqc21jqUjj3EcWmLJfkLn&#13;&#10;MYntKm077AXuGz3Nspn2WLNccNjSi6PyXFy8ge9N2B315fD+dXZFcr977reTnTGjp2G7ENksQCUa&#13;&#10;0v/GHfFmpcNUXpZGMoFe3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBca0j2yAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:stroke joinstyle="miter"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="7190C07D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="56E44AD3" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="0020017F">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>виконання Державного бюджету (рішення про місцевий бюджет)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Скругленный прямоугольник 133" o:spid="_x0000_s1075" style="position:absolute;left:21336;top:11684;width:9531;height:7994;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXFkxayAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMoJvdWOFItE1hErRFkoxtj4P2TGbmp0N2dWkf98tCL4MM1zuGc4qG2wjrtT52rGC2TQB&#13;&#10;QVw6XXOl4Ovw+rgA4QOyxsYxKfglD9l69LDCVLue93QtQiUihH2KCkwIbSqlLw1Z9FPXEsfs5DqL&#13;&#10;IZ5dJXWHfYTbRj4lybO0WHP8YLClF0PlubhYBcfcbT/l5f3j+2yKYH7euN/MtkpNxsNmGUe+BBFo&#13;&#10;CPfGDbHT0WE+h3+juIFc/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXFkxayAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:stroke joinstyle="miter"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="73A04A1B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="0F17576C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>с</w:t>
                           </w:r>
                           <w:r w:rsidRPr="003F3437">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>кладання п</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>р</w:t>
                           </w:r>
                           <w:r w:rsidRPr="003F3437">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>оек</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>тів бюджетів</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Скругленный прямоугольник 134" o:spid="_x0000_s1076" style="position:absolute;left:33147;top:11430;width:12579;height:7994;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY/9QuyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;EEbvC77DMoJ3daMtRaKriFK0hSLGn+shO2aj2dmQXU369t1CoTfDDB/fGc5s0dlKPKjxpWMFo2EC&#13;&#10;gjh3uuRCwfHw/jwB4QOyxsoxKfgmD4t572mGqXYt7+mRhUJECPsUFZgQ6lRKnxuy6IeuJo7ZxTUW&#13;&#10;QzybQuoG2wi3lRwnyZu0WHL8YLCmlaH8lt2tgvPSbXby/vl1upksmOsHt+vRRqlBv1tP41hOQQTq&#13;&#10;wn/jD7HV0eHlFX6N4gZy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBY/9QuyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:stroke joinstyle="miter"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E1B13E8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="003F3437" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="0D818AC0" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="003F3437" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="003F3437">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>розгляд проекту та прийняття закону про Державний бюджет України (рішення про місцевий бюдж</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>ет)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="val #0"/>
                       <v:f eqn="val #1"/>
                       <v:f eqn="sum height 0 #1"/>
                       <v:f eqn="sum 10800 0 #1"/>
                       <v:f eqn="sum width 0 #0"/>
                       <v:f eqn="prod @4 @3 10800"/>
                       <v:f eqn="sum width 0 @5"/>
                     </v:formulas>
                     <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
                     <v:handles>
                       <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                     </v:handles>
                   </v:shapetype>
                   <v:shape id="Стрелка вправо 145" o:spid="_x0000_s1077" type="#_x0000_t13" style="position:absolute;left:21336;top:2286;width:9531;height:4572;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCL6TahyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvQv/DMgVvZlNRkcRVRCnaQxE/Dj0O2Wk2NDsbdrcx/ffdQsHLMMPL+wzPajPYVvTkQ+NYwUuW&#13;&#10;gyCunG64VnC7vk6WIEJE1tg6JgU/FGCzfhqtsNDuzmfqL7EWCcKhQAUmxq6QMlSGLIbMdcQp+3Te&#13;&#10;Ykynr6X2eE9w28ppni+kxYbTB4Md7QxVX5dvq6A/fRzfBr8z9rqcHea30/u2Pkelxs/DvkxjW4KI&#13;&#10;NMRH4x9x1MlhNoc/o7SBXP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAi+k2ockAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" adj="16419" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="0BCCD469" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00EA315A" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="3DB4AA49" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00EA315A" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EA315A">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>механізми</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="val #0"/>
                       <v:f eqn="val #1"/>
                       <v:f eqn="sum height 0 #1"/>
                       <v:f eqn="sum 10800 0 #1"/>
                       <v:f eqn="sum width 0 #0"/>
                       <v:f eqn="prod @4 @3 10800"/>
                       <v:f eqn="sum width 0 @5"/>
                     </v:formulas>
                     <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                     <v:handles>
                       <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                     </v:handles>
                   </v:shapetype>
                   <v:shape id="Стрелка вниз 146" o:spid="_x0000_s1078" type="#_x0000_t67" style="position:absolute;left:48006;top:9144;width:5721;height:22853;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqAMODygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#13;&#10;EEbvBd9hGcEbsZuWWiTttvSHQgPSYhSvx+yYDcnOht21jW/vCkJvhhk+vjOcxWqwnTiTD41jBeNR&#13;&#10;BoK4crrhWsH72/7xGUSIyBo7x6TghwKslrc3C8y1u/ArnctYiwThkKMCE2OfSxkqQxbDyPXEKfty&#13;&#10;3mJMp6+l9nhJcNvJSZbNpMWG0weDPW0NVW35bRVsxkXR6qdjm53K4uXBHD7XH6VX6v5u2M3TWM9B&#13;&#10;RBritfGPOOjkMJ3Bn1HaQC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOoAw4PKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" adj="18896" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox style="layout-flow:vertical">
                       <w:txbxContent>
-                        <w:p w14:paraId="53F63BB1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F16497" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="56F597BF" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F16497" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F16497">
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>м</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>еханізми</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shapetype id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="val #0"/>
                       <v:f eqn="val #1"/>
                       <v:f eqn="sum 21600 0 #1"/>
                       <v:f eqn="prod #0 #1 10800"/>
                       <v:f eqn="sum #0 0 @3"/>
                     </v:formulas>
                     <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@4,@1,21600,@2"/>
                     <v:handles>
                       <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                     </v:handles>
                   </v:shapetype>
                   <v:shape id="Стрелка влево 147" o:spid="_x0000_s1079" type="#_x0000_t66" style="position:absolute;left:21717;top:34290;width:10293;height:4635;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEZjqMyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMgVvddNqbJtkFVGE9mjspbdpdswGs7Mxu2p8e7dQ8DLM8PN/w1csBtuKM/W+cazgZZyA&#13;&#10;IK6cbrhW8L3bPL+D8AFZY+uYFFzJw2L++FBgpt2Ft3QuQy0ihH2GCkwIXSalrwxZ9GPXEcds73qL&#13;&#10;IZ59LXWPlwi3rXxNkpm02HD8YLCjlaHqUJ6sgvI3HDapT8uvj720afKzPU7YKDV6GtZ5HMscRKAh&#13;&#10;3Bv/iE8dHaZv8GcUN5DzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEZjqMyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" adj="4864" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:path arrowok="t"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F54BDC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00EA315A" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="26CB6370" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00EA315A" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:ind w:left="-142" w:right="-11"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>механізми</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="val #0"/>
                       <v:f eqn="val #1"/>
                       <v:f eqn="sum 21600 0 #1"/>
                       <v:f eqn="prod #0 #1 10800"/>
                       <v:f eqn="sum #0 0 @3"/>
                     </v:formulas>
                     <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                     <v:handles>
                       <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                     </v:handles>
                   </v:shapetype>
                   <v:shape id="Стрелка вверх 148" o:spid="_x0000_s1080" type="#_x0000_t68" style="position:absolute;top:9144;width:5721;height:22853;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFNpkoxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvQv/DMoXedGMQW6KriMXSIj007Q8YsmM2mJ1Ns6tJ/33nIHh5zOMx38xbb0ffqiv1sQlsYD7L&#13;&#10;QBFXwTZcG/j5PkxfQMWEbLENTAb+KMJ28zBZY2HDwF90LVOtBMKxQAMupa7QOlaOPMZZ6IglO4Xe&#13;&#10;YxLb19r2OAjctzrPsqX22LBccNjR3lF1Li/ewPF5l7t9wvLNfeSLwf1+Unmyxjw9jq8rkd0KVKIx&#13;&#10;3TduiHcrHRbysjSSCfTmHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAU2mSjHAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" adj="2704" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                       <w:txbxContent>
-                        <w:p w14:paraId="6DD7EC3E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="0020017F" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                        <w:p w14:paraId="63B28C7D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="0020017F" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>механізми</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:line id="Прямая соединительная линия 151" o:spid="_x0000_s1081" style="position:absolute;visibility:visible;mso-wrap-style:square" from="43434,19431" to="43434,25139" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDt82iRyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfBf9hGaEvpW5sadHoKqIWhJbaxsXnITsmwexsyK4a/75bKPgyzHC5ZzizRWdrcaHWV44VjIYJ&#13;&#10;COLcmYoLBXr//jQG4QOywdoxKbiRh8W835thatyVf+iShUJECPsUFZQhNKmUPi/Joh+6hjhmR9da&#13;&#10;DPFsC2lavEa4reVzkrxJixXHDyU2tCopP2Vnq+BDTw6PL7ux1naffeG3rja7z5VSD4NuPY1jOQUR&#13;&#10;qAv3xj9ia6LD6wj+jOIGcv4LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7fNokckAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                   <v:line id="Прямая соединительная линия 152" o:spid="_x0000_s1082" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10160,19558" to="10160,25272" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvj3ysyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#13;&#10;EIbvQv9DmEJvmlWoyGoUUUqLHmqtgsdhM24WN5Nlk/3ov28Ewcsww8v7DM9i1dtStFT7wrGC8SgB&#13;&#10;QZw5XXCu4PT7MZyB8AFZY+mYFPyRh9XyZbDAVLuOf6g9hlxECPsUFZgQqlRKnxmy6EeuIo7Z1dUW&#13;&#10;QzzrXOoauwi3pZwkyVRaLDh+MFjRxlB2OzZWwXm2n5rtZv157b7bfbO7HHan5qDU22u/ncexnoMI&#13;&#10;1Idn44H40tHhfQJ3o7iBXP4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr498rMkAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke startarrow="block" joinstyle="miter"/>
@@ -11462,1096 +11318,995 @@
                   <v:line id="Прямая соединительная линия 159" o:spid="_x0000_s1089" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6858,30861" to="46869,30867" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmL+WXygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvQv/DMgVvutG2fkRXKZVCpfTQRBFvQ3ZMQrOzIbtN4r93hUIvwwwv7zM8621vKtFS40rLCibj&#13;&#10;CARxZnXJuYJD+j5agHAeWWNlmRRcycF28zBYY6xtx9/UJj4XAcIuRgWF93UspcsKMujGtiYO2cU2&#13;&#10;Bn04m1zqBrsAN5WcRtFMGiw5fCiwpreCsp/k1yhYuOdun8yn6Wd7rupj+/SVnmZaqeFjv1uF8boC&#13;&#10;4an3/40/xIcODi9LuBuFDeTmBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYv5ZfKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="1 1" joinstyle="miter"/>
                   </v:line>
                   <v:line id="Прямая соединительная линия 160" o:spid="_x0000_s1090" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6858,10287" to="6858,30854" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5eYa3yQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#13;&#10;EIbvgu+wjOCt3VhLLGm3RRShRXpoooi3ITsmwexsyG6T9O07B8HL8A/DfD/fZje5Vg3Uh8azgYd5&#13;&#10;Aoq49LbhysBH8TZbgQoR2WLrmQxcKMBue3uzwcz6kU805LFSAuGQoYE6xi7TOpQ1OQxz3xHL7cf3&#13;&#10;DqOsfaVtj6PAXasXSZJqhw1LQ40dvdRU/uZnZ2AVluMhf1oU78N3230Oj8fiK7XG3N9Nr2sZz2tQ&#13;&#10;kab4//GH2FtxSMVBjCSB3l4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOXmGt8kAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="1 1" joinstyle="miter"/>
                   </v:line>
                   <v:line id="Прямая соединительная линия 161" o:spid="_x0000_s1091" style="position:absolute;visibility:visible;mso-wrap-style:square" from="46863,10287" to="46863,30854" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWNSMsyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGaG3ulFLlOgq0iIopQcTRbwN2TEJZmdDdpukb98tFHoZZvj5v+FbbwdTi45aV1lWMJ1E&#13;&#10;IIhzqysuFJyz/csShPPIGmvLpOCbHGw3o6c1Jtr2fKIu9YUIEHYJKii9bxIpXV6SQTexDXHI7rY1&#13;&#10;6MPZFlK32Ae4qeUsimJpsOLwocSG3krKH+mXUbB0r/0xXcyyj+5WN5du/pldY63U83h4X4WxW4Hw&#13;&#10;NPj/xh/ioINDPIVfo7CB3PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVjUjLMkAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="1 1" joinstyle="miter"/>
                   </v:line>
                   <v:shape id="Прямая со стрелкой 162" o:spid="_x0000_s1092" type="#_x0000_t32" style="position:absolute;left:10287;top:28702;width:0;height:3422;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3ERA+xgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#13;&#10;EEbvBd8hjOCdpv4gUpvKogjunVofYGjGtmwzKU1sq09vFhb2Zpjh4zvDSfaDqUVHrassK1jMIxDE&#13;&#10;udUVFwru2Wm2BeE8ssbaMil4kYN9Oh4lGGvb85W6my9EgLCLUUHpfRNL6fKSDLq5bYhD9rCtQR/O&#13;&#10;tpC6xT7ATS2XUbSRBisOH0ps6FBS/nN7GgXV9+pu3rzerrIs7+vLouuvz4dS08lw3IXxtQPhafD/&#13;&#10;jT/EWQeHzRJ+jcIGMv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtxEQPsYAAADhAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="longDash" endarrow="block" joinstyle="miter"/>
                   </v:shape>
                   <v:shape id="Прямая со стрелкой 163" o:spid="_x0000_s1093" type="#_x0000_t32" style="position:absolute;left:42291;top:28702;width:0;height:3422;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYXbWlxQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#13;&#10;EEXfhf2HMAu+aaoVkWqUZUXQN7V+wNCMbbGZlCa21a83guDLMMPlnuGsNr2pREuNKy0rmIwjEMSZ&#13;&#10;1SXnCi7pbrQA4TyyxsoyKXiQg836Z7DCRNuOT9SefS4ChF2CCgrv60RKlxVk0I1tTRyyq20M+nA2&#13;&#10;udQNdgFuKjmNork0WHL4UGBN/wVlt/PdKCgP8cU8ebaI0zTrquOk7U73q1LD3367DONvCcJT77+N&#13;&#10;D2Kvg8M8hrdR2ECuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYXbWlxQAAAOEAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="longDash" endarrow="block" joinstyle="miter"/>
                   </v:shape>
                   <v:shape id="Прямая со стрелкой 164" o:spid="_x0000_s1094" type="#_x0000_t32" style="position:absolute;left:20574;top:9144;width:0;height:3422;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4vMdkyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wTKE33diWYKOrWEupBy/GIngbsmMSmp0N2U2MPr0rCF6GGX7+b/jmy95UoqPGlZYVTMYR&#13;&#10;COLM6pJzBX/7n9EUhPPIGivLpOBCDpaL4WCOibZn3lGX+lwECLsEFRTe14mULivIoBvbmjhkJ9sY&#13;&#10;9OFscqkbPAe4qeRbFMXSYMnhQ4E1rQvK/tPWKPhtt5N059fd8Z0ObXc5Xj/jr71Sry/99yyM1QyE&#13;&#10;p94/Gw/ERgeH+APuRmEDubgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeLzHZMkAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="longDash" endarrow="block" joinstyle="miter"/>
                   </v:shape>
                   <v:shape id="Прямая со стрелкой 165" o:spid="_x0000_s1095" type="#_x0000_t32" style="position:absolute;left:32004;top:9144;width:0;height:3422;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAX8GL/yQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wTKE33djSYKOrWEupBy/GIngbsmMSmp0N2U2MPr0rCF6GGX7+b/jmy95UoqPGlZYVTMYR&#13;&#10;COLM6pJzBX/7n9EUhPPIGivLpOBCDpaL4WCOibZn3lGX+lwECLsEFRTe14mULivIoBvbmjhkJ9sY&#13;&#10;9OFscqkbPAe4qeRbFMXSYMnhQ4E1rQvK/tPWKPhtt5N059fd8Z0ObXc5Xj/jr71Sry/99yyM1QyE&#13;&#10;p94/Gw/ERgeH+APuRmEDubgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF/Bi/8kAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                     <v:stroke dashstyle="longDash" endarrow="block" joinstyle="miter"/>
                   </v:shape>
                 </v:group>
                 <v:rect id="Прямоугольник 16" o:spid="_x0000_s1096" style="position:absolute;top:49276;width:59442;height:3429;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6wI5NyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMgVvddMeYhvdBGkrCJZK1YPHITsmodnZsLsm8e27guBlmOHn/4ZvUYymFT0531hW8DJN&#13;&#10;QBCXVjdcKTjsV89vIHxA1thaJgUX8lDkjw8LzLQd+Jf6XahEhLDPUEEdQpdJ6cuaDPqp7YhjdrLO&#13;&#10;YIinq6R2OES4aeVrkqTSYMPxQ40dfdRU/u3ORoHdNpd26d5/+m+aHTfbkAxj+qXU5Gn8nMexnIMI&#13;&#10;NIZ744ZY6+iQwlUoLiDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6wI5NyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="79AF0598" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="009B3564" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="53C47837" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="009B3564" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="009B3564">
                           <w:t>ТЕО</w:t>
                         </w:r>
                         <w:r>
                           <w:t>РІЯ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                         </w:r>
                         <w:r w:rsidRPr="009B3564">
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:t>БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 17" o:spid="_x0000_s1097" style="position:absolute;left:1143;top:45720;width:57156;height:3429;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVjCvWxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvgv9hGaE33diDH9FVxLYgWJSqB49DdkyC2dmwu03iv+8KQi/DDC/vMzzLdWcq0ZDzpWUF41EC&#13;&#10;gjizuuRcweX8NZyB8AFZY2WZFDzIw3rV7y0x1bblH2pOIRcRwj5FBUUIdSqlzwoy6Ee2Jo7ZzTqD&#13;&#10;IZ4ul9phG+Gmku9JMpEGS44fCqxpW1B2P/0aBfZYPqqNmx+ab5pe98eQtN3kU6m3QfexiGOzABGo&#13;&#10;C/+NF2Kno8MUnkJxAbn6AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANWMK9bHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="42915B41" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="009B3564" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="3344C9E5" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="009B3564" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="009B3564">
                           <w:t>МЕТОДОЛОГІЯ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:line id="Прямая соединительная линия 18" o:spid="_x0000_s1098" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1143,1143" to="1143,45720" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUfq/LxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8JA&#13;&#10;DIXvC/6HIYK3daqIu1RHEUX0JKwW1mPoxLbYyZTOWOu/N4eFvTzyeORL3nLdu1p11IbKs4HJOAFF&#13;&#10;nHtbcWEgu+w/v0GFiGyx9kwGXhRgvRp8LDG1/sk/1J1joQTCIUUDZYxNqnXIS3IYxr4hluzmW4dR&#13;&#10;bFto2+JT4K7W0ySZa4cVy4USG9qWlN/PD2dgMztdAyaV6w6naXZ7TbLfr0tmzGjY7xYimwWoSH38&#13;&#10;3/hDHK10kI+lkAygV28AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVH6vy8YAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="dash" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 19" o:spid="_x0000_s1099" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1143,1143" to="58299,1168" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAlPUdxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BisIw&#13;&#10;EIbvwr5DmAVvmq4H0WoU2VUQQcG64B6HZmyLzaSbRK1vbwTByzDDz/8N33TemlpcyfnKsoKvfgKC&#13;&#10;OLe64kLB72HVG4HwAVljbZkU3MnDfPbRmWKq7Y33dM1CISKEfYoKyhCaVEqfl2TQ921DHLOTdQZD&#13;&#10;PF0htcNbhJtaDpJkKA1WHD+U2NB3Sfk5uxgF0m03f3lGtFue18dj8a+Xh2FQqvvZ/kziWExABGrD&#13;&#10;u/FCrHV0GMNTKC4gZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgJT1HcYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDash" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 20" o:spid="_x0000_s1100" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="58293,1143" to="58293,45720" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZ5Ie5yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvBf/DMkJvdaOIlegqmrYg4kVtPY/ZaRKanY3ZbUz/fedQ6GXgMbzv8S3XvatVR22oPBsYjxJQ&#13;&#10;xLm3FRcG3s9vT3NQISJbrD2TgR8KsF4NHpaYWn/nI3WnWCiBcEjRQBljk2od8pIchpFviOX36VuH&#13;&#10;UWJbaNviXeCu1pMkmWmHFctCiQ1lJeVfp29nIMueb9Nu//G6c9fDdJ/P+LI9sDGPw/5lIWezABWp&#13;&#10;j/+NP8TOGpiIggiJDOjVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZ5Ie5yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke dashstyle="dash" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 21" o:spid="_x0000_s1101" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,0" to="0,49149" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjKZ7gxQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvC/6H8ARva6rIrlajiCJ6WljtxdujeTbF5qUkUeu/3wjCXgaGYb5hFqvONuJOPtSOFYyGGQji&#13;&#10;0umaKwXFafc5BREissbGMSl4UoDVsvexwFy7B//S/RgrkSAcclRgYmxzKUNpyGIYupY4ZRfnLcZk&#13;&#10;fSW1x0eC20aOs+xLWqw5LRhsaWOovB5vVoEv1t8Ts9/einI6u/4Y2cpDdlZq0O+28yTrOYhIXfxv&#13;&#10;vBEHrWA8gtehdAbk8g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjKZ7gxQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDash" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 22" o:spid="_x0000_s1102" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="59436,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAXK3RxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvwv6H8Ba8aWoPItUooi6IoGAV3OOjedsWm5duErX77zeC4GVgGOYbZrboTCPu5HxtWcFomIAg&#13;&#10;LqyuuVRwPn0NJiB8QNbYWCYFf+RhMf/ozTDT9sFHuuehFBHCPkMFVQhtJqUvKjLoh7YljtmPdQZD&#13;&#10;tK6U2uEjwk0j0yQZS4M1x4UKW1pVVFzzm1Eg3X73XeREh811e7mUv3pzGgel+p/dehplOQURqAvv&#13;&#10;xgux1QrSFJ6H4hmQ838AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQFyt0cYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDash" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 23" o:spid="_x0000_s1103" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="59436,0" to="59436,49149" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHh60qyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;FITvC77DcgRvim5UqBJdJViF3rTgzwMcssdsMHs2Zrcm5um7hUJvBoZhvmHW285W4kGNLx0rmE4S&#13;&#10;EMS50yUXCi7nw3gJwgdkjZVjUvAkD9vN4GWNqXYtH+lxCoWIEPYpKjAh1KmUPjdk0U9cTRyzq2ss&#13;&#10;hmibQuoG2wi3lZwlyZu0WHJcMFjTzlB+O31bBYvMvU7DJ7dXk83vX33bZ/uqV2o07N5XUbIViEBd&#13;&#10;+G/8IT60gtkcfg/FMyA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHh60qyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="longDash" joinstyle="miter"/>
                 </v:line>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BEB6D8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="46AC5608" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Рис. ...Процес державного управління бюджетною безпекою*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4979552F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5C6D3CCF" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...7 lines deleted...]
-        <w:t>(авторська розробка)</w:t>
+        <w:t>*(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC5C84F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="65C2AB1C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="rvps2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Загалом, змістовно процес державного управління бюджетною безпекою являє собою особливим вид управлінського процесу із забезпечення функціонування держави в частині її бюджетної безпеки, що має сферичну структуру подвійного кола, перше з яких представлено сукупністю етапів функціонування об’єкту – бюджетної безпеки (складання та розгляд Бюджетної декларації (прогнозу місцевого бюджету) і прийняття рішення щодо них; складання проектів бюджетів; розгляд проекту та прийняття закону про Державний бюджет України (рішення про місцевий бюджет); виконання бюджету, включаючи внесення змін до закону про Державний бюджет України (рішення про місцевий бюджет); підготовка та розгляд звіту про виконання бюджету і прийняття рішення щодо нього), а друге – сукупністю етапів впливу суб’єктів на об’єкт (збирання та аналіз інформації з метою оцінки управлінської ситуації щодо бюджетної безпеки; планування/прогнозування управлінських дій та підготовка управлінських рішень за управлінською ситуацією щодо бюджетної безпеки; реалізація управлінських дій та рішень на досягнення мети за управлінською ситуацією щодо бюджетної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>управлінських дій та рішень за управлінською ситуацією щодо бюджетної безпеки для оцінки останніх).</w:t>
+        <w:t>безпеки; контроль за реалізацією управлінських дій та рішень за управлінською ситуацією щодо бюджетної безпеки для оцінки останніх).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A26F8B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="782B502C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Діяльнісний підхід, який за основу приймає вивчення цілеспрямованої активності людини, яка і має назву “діяльність”, передбачає виокремлення особливого її виду – управлінського, який, за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>М.Вебером</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, проявляється в окремій професії людей, що пов’язана з контролем та поділом влади [с, С.86; 99, С.449]. Загалом, управлінська діяльність трактується як:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369DF01A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="30AFA39E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“послідовно взаємопов’язані процедури та операції, які виконуються більш-менш однозначно та мають за мету досягнення максимального рівня ефективності” [190, С.685];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6410EFA8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5D24B326" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">сукупність навичок, умінь, способів, засобів доцільних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>діи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ людини у сфері управління, що відпрацьовані історичним досвідом, науковим пізнанням і талантом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>людеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>̆»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [124, С.243];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C6F48B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="63F98EF8" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«сукупність вироблених історичним досвідом, науковим пізнанням і талантом людей навиків, умінь, способів, засобів доцільних вчинків і дій людини у сфері управління» [209, с. 266];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A063A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="77EEBBF2" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Під управлінською діяльністю в межах державотворчого процесу розуміють “діяльність в межах системи державного управління, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">пов’язана із виконанням </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>функціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̆ і робіт (основних, головних та допоміжних) у межах </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>чинноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ структури відповідно до мети, принципів і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>технологіі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ з використанням </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>інформаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>̈, техніки та методів»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> [124, С.244]. Нагадаймо, що власне кожна діяльність має свою структуру, яка включає мотиви, цілі, дії та засоби [210, С.40; 211, С.79]. При цьому, така діяльність має бути певним чином забезпечена, як то: нормативно, інформаційно, технічно, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ергономічно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, соціально тощо. Зауважимо, що управлінська державна діяльність має базуватись на превалюванні суспільних мотивів та цілей суб’єкту діяльності над його особистими метою та стимулами, як обов’язковій умові мінімізації корупції, неправомірних дій, неефективних управлінських рішень. Щодо державного управління бюджетною безпекою, важливим є питання професійних навичок та вмінь, які окреслюють не тільки сферою державного управління в цілому та державного управління державною безпекою зокрема, а й сферою державних фінансів (бюджетних системи, процесу, механізму), економічної (бюджетною) безпеки. На думку автор, діяльність щодо державного управління бюджетною безпекою являє собою цілеспрямовану в своїй єдності сукупність дій, що перед усім підкорена суспільним мотивам та цілям, а також включає багатопрофільні навички та вміння, реалізація яких (у супроводі відповідного забезпечення) в межах функціонування як системи, так і процесу державного управління бюджетною безпекою спрямована на досягнення головної мети – забезпечення відповідного рівня бюджетної безпеки країни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1B8131" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1CAD3CC9" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>З позиції пізнавального підходу, державне управління в цілому є науковим напрямом, в межах якого відбувається розбудова та теоретична систематизація однойменних об’єктивних знань [190, С.379]. Бюрократизація науки про державне управління в Україні відбувалася в 1997 році через виокремлення наукової галузі 25.00.00 “Державне управління”, в межах якої на сьогодні ідентифікують такі наукові спеціальності [99, С.405-406]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2937FCE2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3D01A6E3" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.01</w:t>
-[...15 lines deleted...]
-        <w:t>Теорія та історія державного управління”;</w:t>
+        <w:t>25.00.01 “Теорія та історія державного управління”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ED39E6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="036C3154" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.02</w:t>
-[...15 lines deleted...]
-        <w:t>Механізми державного управління”;</w:t>
+        <w:t>25.00.02 “Механізми державного управління”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED3178E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="68AD1557" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.03</w:t>
-[...15 lines deleted...]
-        <w:t>Державна служба”;</w:t>
+        <w:t>25.00.03 “Державна служба”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233B64C0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5318A2CA" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.04</w:t>
-[...15 lines deleted...]
-        <w:t>Місцеве самоврядування”;</w:t>
+        <w:t>25.00.04 “Місцеве самоврядування”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3894DC23" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="732A06B5" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.05</w:t>
-[...15 lines deleted...]
-        <w:t>Державне управління у сфері державної безпеки та охорони громадського порядку”;</w:t>
+        <w:t>25.00.05 “Державне управління у сфері державної безпеки та охорони громадського порядку”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CE0202" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2E503A1A" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Вивчення змістовних позицій паспортів вказаних наукових спеціальностей свідчать про повне охоплення наукового спрямування “державне управління бюджетною безпекою” такими науковими спеціальностями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172FD1A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="56D1C419" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.02</w:t>
-[...15 lines deleted...]
-        <w:t>Механізми державного управління”;</w:t>
+        <w:t>25.00.02 “Механізми державного управління”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208AE616" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="485CC5F4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.03</w:t>
-[...15 lines deleted...]
-        <w:t>Державна служба”;</w:t>
+        <w:t>25.00.03 “Державна служба”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA99B7C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2A22F76F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.04</w:t>
-[...15 lines deleted...]
-        <w:t>Місцеве самоврядування”;</w:t>
+        <w:t>25.00.04 “Місцеве самоврядування”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BE8E16" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1A7B3657" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>25.00.05</w:t>
-[...15 lines deleted...]
-        <w:t>Державне управління у сфері державної безпеки та охорони громадського порядку”;</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>25.00.05 “Державне управління у сфері державної безпеки та охорони громадського порядку”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5D91A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="03E0795B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Втім, наукове спрямування “державне управління бюджетною безпекою” носить не тільки міжвидовий характер в межах наукової галузі “державне управління”, а й міжгалузевий, оскільки, в своїх аксіологічній та пізнавальній складових базується на таких наукових спеціальностях, як:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A954DD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="559C520D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08.00.08 – “Фінанси, гроші і кредит”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602967AB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6904AD30" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21.04.01 – “Економічна безпека держави”; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7AEC9B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7374FCED" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>На підставі вищевказаного, вважаємо, що державне управління бюджетною безпекою є певним векторним науково-пізнавальним спрямування державного управління в цілому та державного управління державною безпекою зокрема, що носить міжвидовий та певним чином міжгалузевий характер та вивчає і опрацьовує в межах аксіологічної, пізнавальної та технологічної складових як однойменні систему і процес, так і діяльність з метою формування та систематизації знань щодо державного управління бюджетною безпекою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D3B5DA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6A17FEEA" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Таким чином, державне управління бюджетною безпекою має чотиригранний </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>формопрояв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> у вигляді: системи, процесу, діяльності та наукового спрямування (рис.....).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F420DE" w14:textId="0EEA3730" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="359B49B9" w14:textId="5D7213C2" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00701063">
+        <w:t>Продовжуючи розгляд теоретичних засад державного управління бюджетною безпекою, звернімося до його функціонально-реалізаційного апарату. Через відсутність жодних розробок в цьому напряму, питання функцій та завдань державного управління бюджетною безпекою, також пропонується розпочати з розгляду функціонального апарату державного управління загалом. Зауважимо, що під функціями державного управління розуміють “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>специфічнии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ за предметом, змістом і засобом забезпечення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ціліснии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>управлінськии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ вплив держави»  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Продовжуючи розгляд теоретичних засад державного управління бюджетною безпекою, звернімося до його функціонально-реалізаційного апарату. Через відсутність жодних розробок в цьому напряму, питання функцій та завдань державного управління бюджетною безпекою, також пропонується розпочати з розгляду функціонального апарату державного управління загалом. Зауважимо, що під функціями державного управління розуміють “</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>[99, С.662].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559DD916" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="21681B92" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7416E81F" wp14:editId="2DD3E586">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24C97C0D" wp14:editId="60A8CF32">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>227965</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>179705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5584825" cy="2296160"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="15240"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="196" y="0"/>
                     <wp:lineTo x="0" y="4301"/>
                     <wp:lineTo x="0" y="21504"/>
                     <wp:lineTo x="19844" y="21504"/>
                     <wp:lineTo x="20139" y="21504"/>
                     <wp:lineTo x="21416" y="19593"/>
                     <wp:lineTo x="21612" y="17920"/>
                     <wp:lineTo x="21612" y="478"/>
                     <wp:lineTo x="16995" y="0"/>
                     <wp:lineTo x="196" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="180" name="Группа 180"/>
                 <wp:cNvGraphicFramePr/>
@@ -12576,147 +12331,147 @@
                             <a:ext cx="1483995" cy="924560"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:prstDash val="sysDash"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="4712160B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="71022FF4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00F34607">
                                 <w:t>СИСТЕМА</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="143" name="Овал 143"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4104167" y="42530"/>
                             <a:ext cx="1480185" cy="930275"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:prstDash val="sysDash"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="28F59E52" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="7BF694B4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00F34607">
                                 <w:t>ПРОЦЕС</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="144" name="Овал 144"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4104167" y="1190847"/>
                             <a:ext cx="1480820" cy="1097280"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:prstDash val="sysDash"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0AD306E3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="3DB3C157" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00F34607">
                                 <w:t>НАУКОВЕ</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> СПРЯМУ-ВАННЯ</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00F34607">
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="149" name="Овал 149"/>
                         <wps:cNvSpPr/>
@@ -12726,99 +12481,99 @@
                             <a:ext cx="1609090" cy="1014730"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:prstDash val="sysDash"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="2D4EF8CC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="340CFB80" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>ДІЯЛЬНІСТ</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00F34607">
                                 <w:t>Ь</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="150" name="Табличка 150"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1594884" y="659219"/>
                             <a:ext cx="2743835" cy="874395"/>
                           </a:xfrm>
                           <a:prstGeom prst="plaque">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="507C7AC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="71192F9E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>ДЕРЖАВНЕ УПРАВЛІННЯ БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="168" name="Прямая со стрелкой 168"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1828800" y="467833"/>
                             <a:ext cx="2286000" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
@@ -13147,2009 +12902,2096 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7416E81F" id="Группа 180" o:spid="_x0000_s1104" style="position:absolute;left:0;text-align:left;margin-left:17.95pt;margin-top:14.15pt;width:439.75pt;height:180.8pt;z-index:251664384" coordsize="55849,22966" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDuYDGyXgYAAJwxAAAOAAAAZHJzL2Uyb0RvYy54bWzsW91unEYUvq/Ud0DcN8sM/6usI8tJ3EpW&#13;&#10;YjVpcz1mYRcVGDKMvetepbnpTSW/QSv1CdKqldKkzTOwb9Qzw99mDWvsNI7lIksYmBlgDt/5zjnf&#13;&#10;sHfvLeNIOfFZFtJkoqI7mqr4iUenYTKbqN88ffiFoyoZJ8mURDTxJ+qpn6n3dj7/7O4iHfuYzmk0&#13;&#10;9ZkCF0my8SKdqHPO0/FolHlzPybZHZr6CTQGlMWEwyGbjaaMLODqcTTCmmaNFpRNU0Y9P8vg7P2i&#13;&#10;Ud2R1w8C3+OPgyDzuRJNVHg2LrdMbo/EdrRzl4xnjKTz0Csfg1zhKWISJnDT+lL3CSfKMQvPXSoO&#13;&#10;PUYzGvA7Ho1HNAhCz5dzgNkgbWM2+4wep3Ius/FiltZmAtNu2OnKl/Ueneyz9El6yMASi3QGtpBH&#13;&#10;Yi7LgMXiPzylspQmO61N5i+54sFJ03QMB5uq4kEbxq6FrNKo3hwsf26cN3+wNtJ17GakpevidYyq&#13;&#10;G4/ee5xFCgDJGhtkH2aDJ3OS+tK02RhscMiUcAr4NQAjCYkBqPnP+e/5q/ytIs5J28iOtaWycQZG&#13;&#10;azGTbmjYwKoC9jCwqZfWqOyFDEd33dJeLjbMwlz1pMk4ZRnf92msiJ2J6kdRmGbiUcmYnBxkvDBR&#13;&#10;1UucjhKxFWfuk2yunBDAenaaiYPSoKIHmLN6ZrnHTyO/GP21H8Ds4WVieRfpe/5exIorTb9D9VWg&#13;&#10;pxgShFFUD0JtgyJeDSr7imG+9Md6oNY2sLlb3VvekSa8HhiHCWXbBwdF/2rWxVzFtPnyaClftS4f&#13;&#10;UJw6otNTeP+MFuSQpd7DEGx5QDJ+SBiwAWACGI4/hk0Q0cVEpeWeqswp+77tvOgPAIVWVVkAu8AL&#13;&#10;eX5MmK8q0VcJQNdFhoAalweGaWM4YOstR+styXG8R+GlIuDS1JO7oj+Pqt2A0fgZEOGuuCs0kcSD&#13;&#10;e09Uj7PqYI8XrAdU6vm7u7IbUFBK+EHyJPXExYWhBYqeLp8Rlpb444DcR7Ryl3MYLPqKkQndPeY0&#13;&#10;CCVAG7uWrwBcV/DLtfiw3uLDklrE/cHZL/ZhA2kGsoCbOp1YQ07lxLqGbfM95hqcuPL+j+3EuKLm&#13;&#10;wYlvmRMbLU5sVG/70k6MkKs5hi3GQxwqMxCIxZojmFfkLkhzbezIaD0E43Oh/2P7cU3Pgx/fMj92&#13;&#10;W/zYvZQfY113kSVjcbsbW5oLf5UbI8Muku7Bja/djWuCHtz4drmxCe5V1sW/QlX8W/42f736MX+T&#13;&#10;v1IQtF2mPkamazgOhHcIupbpYiTZoInK2DZ0Ry+TawcOoFouat5Kj6hq37JCSSPy/HhLgTwUvqLu&#13;&#10;aQpfac6mQBsK39tS+FqgtZZO+svqxeos/zt/tTpTVj/k72Czerl6kf8Jjvsmf5f/pSDo3bjtXlIK&#13;&#10;gJVEVIlwtfqHHOw4GtCAKIkt2ynEujW3xY6liXaRTF+QRmeckXA253s0SUChpazQHi4pb1EuJkDG&#13;&#10;c59MHyRThZ+moNtxFpJkFvlFGydh1N4G2UFPVaxV4Gp0qihpU8UuELeuUxXjy6oa71TFinAtWLaU&#13;&#10;aK5Lq7Ga9LAPZNcTxw7IKgHopd9WclYpXSMNazYuckgpvW2osiVsscTw9mjz32J3wCd47A3Gp93k&#13;&#10;PZv4BC79I3+d/wOJ0EvBq6ufYF/wrciN5OkzBcH4C0lWIvbLc4i19BKwyMbYsGVq3dAtQobek22j&#13;&#10;MNmSHXUvHxT8OvBk1qwefDKetEH67wjt/XBYr3aAdHY55qxx2M6ZyEaGCUgUwaNJGjZS9AGCZegt&#13;&#10;1tk6F7BuNBXCmuYHQbDW6rshKNK5OmR3Ac+AZWY0cN+4c532CmLtjQZes563GYNbyhq7lpJ7wczQ&#13;&#10;dVgEKNSIdoIbksK6fCiW/eUSysdeyr/RgGzWpvoAshZFuwHZngKuVdyw2gwfO0nlpskBC2R+ipJ7&#13;&#10;KFtueNkCpW5HrG6jTKtnkbJZVpuGZSIh1YLkYzuWo21IuSU0LccUytHWDHEoqwWt/m9COnxa04HP&#13;&#10;fuWMXMkvP+fZVs5sltWASMCq+E6x/NqwYVP4GEADBbOXgDnUM7egnulWy/thsId+3ipGFhhs09BL&#13;&#10;8FVS+1bCHCB4CyB4KfXb7qF+rxXQ3TDTDez2JLohLN+MsCy/hYefAEiRrfy5gviNwfqxXL1pflSx&#13;&#10;8y8AAAD//wMAUEsDBBQABgAIAAAAIQDx6vX25QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#13;&#10;a4NAEMXvhX6HZQq9NauxFjWuIaR/TqHQpFB62+hEJe6suBs1377TU3sZGH5v3ryXr2fTiREH11pS&#13;&#10;EC4CEEilrVqqFXweXh8SEM5rqnRnCRVc0cG6uL3JdVbZiT5w3PtasAm5TCtovO8zKV3ZoNFuYXsk&#13;&#10;Zic7GO15HWpZDXpic9PJZRA8SaNb4g+N7nHbYHneX4yCt0lPmyh8GXfn0/b6fYjfv3YhKnV/Nz+v&#13;&#10;eGxWIDzO/u8Cfjtwfig42NFeqHKiUxDFKSsVLJMIBPM0jB9BHBkkaQqyyOX/GsUPAAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAO5gMbJeBgAAnDEAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPHq9fblAAAADgEAAA8AAAAAAAAAAAAAAAAAuAgAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADKCQAAAAA=&#13;&#10;">
+              <v:group w14:anchorId="24C97C0D" id="Группа 180" o:spid="_x0000_s1104" style="position:absolute;left:0;text-align:left;margin-left:17.95pt;margin-top:14.15pt;width:439.75pt;height:180.8pt;z-index:251666432" coordsize="55849,22966" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDuYDGyXgYAAJwxAAAOAAAAZHJzL2Uyb0RvYy54bWzsW91unEYUvq/Ud0DcN8sM/6usI8tJ3EpW&#13;&#10;YjVpcz1mYRcVGDKMvetepbnpTSW/QSv1CdKqldKkzTOwb9Qzw99mDWvsNI7lIksYmBlgDt/5zjnf&#13;&#10;sHfvLeNIOfFZFtJkoqI7mqr4iUenYTKbqN88ffiFoyoZJ8mURDTxJ+qpn6n3dj7/7O4iHfuYzmk0&#13;&#10;9ZkCF0my8SKdqHPO0/FolHlzPybZHZr6CTQGlMWEwyGbjaaMLODqcTTCmmaNFpRNU0Y9P8vg7P2i&#13;&#10;Ud2R1w8C3+OPgyDzuRJNVHg2LrdMbo/EdrRzl4xnjKTz0Csfg1zhKWISJnDT+lL3CSfKMQvPXSoO&#13;&#10;PUYzGvA7Ho1HNAhCz5dzgNkgbWM2+4wep3Ius/FiltZmAtNu2OnKl/Ueneyz9El6yMASi3QGtpBH&#13;&#10;Yi7LgMXiPzylspQmO61N5i+54sFJ03QMB5uq4kEbxq6FrNKo3hwsf26cN3+wNtJ17GakpevidYyq&#13;&#10;G4/ee5xFCgDJGhtkH2aDJ3OS+tK02RhscMiUcAr4NQAjCYkBqPnP+e/5q/ytIs5J28iOtaWycQZG&#13;&#10;azGTbmjYwKoC9jCwqZfWqOyFDEd33dJeLjbMwlz1pMk4ZRnf92msiJ2J6kdRmGbiUcmYnBxkvDBR&#13;&#10;1UucjhKxFWfuk2yunBDAenaaiYPSoKIHmLN6ZrnHTyO/GP21H8Ds4WVieRfpe/5exIorTb9D9VWg&#13;&#10;pxgShFFUD0JtgyJeDSr7imG+9Md6oNY2sLlb3VvekSa8HhiHCWXbBwdF/2rWxVzFtPnyaClftS4f&#13;&#10;UJw6otNTeP+MFuSQpd7DEGx5QDJ+SBiwAWACGI4/hk0Q0cVEpeWeqswp+77tvOgPAIVWVVkAu8AL&#13;&#10;eX5MmK8q0VcJQNdFhoAalweGaWM4YOstR+styXG8R+GlIuDS1JO7oj+Pqt2A0fgZEOGuuCs0kcSD&#13;&#10;e09Uj7PqYI8XrAdU6vm7u7IbUFBK+EHyJPXExYWhBYqeLp8Rlpb444DcR7Ryl3MYLPqKkQndPeY0&#13;&#10;CCVAG7uWrwBcV/DLtfiw3uLDklrE/cHZL/ZhA2kGsoCbOp1YQ07lxLqGbfM95hqcuPL+j+3EuKLm&#13;&#10;wYlvmRMbLU5sVG/70k6MkKs5hi3GQxwqMxCIxZojmFfkLkhzbezIaD0E43Oh/2P7cU3Pgx/fMj92&#13;&#10;W/zYvZQfY113kSVjcbsbW5oLf5UbI8Muku7Bja/djWuCHtz4drmxCe5V1sW/QlX8W/42f736MX+T&#13;&#10;v1IQtF2mPkamazgOhHcIupbpYiTZoInK2DZ0Ry+TawcOoFouat5Kj6hq37JCSSPy/HhLgTwUvqLu&#13;&#10;aQpfac6mQBsK39tS+FqgtZZO+svqxeos/zt/tTpTVj/k72Czerl6kf8Jjvsmf5f/pSDo3bjtXlIK&#13;&#10;gJVEVIlwtfqHHOw4GtCAKIkt2ynEujW3xY6liXaRTF+QRmeckXA253s0SUChpazQHi4pb1EuJkDG&#13;&#10;c59MHyRThZ+moNtxFpJkFvlFGydh1N4G2UFPVaxV4Gp0qihpU8UuELeuUxXjy6oa71TFinAtWLaU&#13;&#10;aK5Lq7Ga9LAPZNcTxw7IKgHopd9WclYpXSMNazYuckgpvW2osiVsscTw9mjz32J3wCd47A3Gp93k&#13;&#10;PZv4BC79I3+d/wOJ0EvBq6ufYF/wrciN5OkzBcH4C0lWIvbLc4i19BKwyMbYsGVq3dAtQobek22j&#13;&#10;MNmSHXUvHxT8OvBk1qwefDKetEH67wjt/XBYr3aAdHY55qxx2M6ZyEaGCUgUwaNJGjZS9AGCZegt&#13;&#10;1tk6F7BuNBXCmuYHQbDW6rshKNK5OmR3Ac+AZWY0cN+4c532CmLtjQZes563GYNbyhq7lpJ7wczQ&#13;&#10;dVgEKNSIdoIbksK6fCiW/eUSysdeyr/RgGzWpvoAshZFuwHZngKuVdyw2gwfO0nlpskBC2R+ipJ7&#13;&#10;KFtueNkCpW5HrG6jTKtnkbJZVpuGZSIh1YLkYzuWo21IuSU0LccUytHWDHEoqwWt/m9COnxa04HP&#13;&#10;fuWMXMkvP+fZVs5sltWASMCq+E6x/NqwYVP4GEADBbOXgDnUM7egnulWy/thsId+3ipGFhhs09BL&#13;&#10;8FVS+1bCHCB4CyB4KfXb7qF+rxXQ3TDTDez2JLohLN+MsCy/hYefAEiRrfy5gviNwfqxXL1pflSx&#13;&#10;8y8AAAD//wMAUEsDBBQABgAIAAAAIQDx6vX25QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#13;&#10;a4NAEMXvhX6HZQq9NauxFjWuIaR/TqHQpFB62+hEJe6suBs1377TU3sZGH5v3ryXr2fTiREH11pS&#13;&#10;EC4CEEilrVqqFXweXh8SEM5rqnRnCRVc0cG6uL3JdVbZiT5w3PtasAm5TCtovO8zKV3ZoNFuYXsk&#13;&#10;Zic7GO15HWpZDXpic9PJZRA8SaNb4g+N7nHbYHneX4yCt0lPmyh8GXfn0/b6fYjfv3YhKnV/Nz+v&#13;&#10;eGxWIDzO/u8Cfjtwfig42NFeqHKiUxDFKSsVLJMIBPM0jB9BHBkkaQqyyOX/GsUPAAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAO5gMbJeBgAAnDEAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPHq9fblAAAADgEAAA8AAAAAAAAAAAAAAAAAuAgAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADKCQAAAAA=&#13;&#10;">
                 <v:oval id="Овал 140" o:spid="_x0000_s1105" style="position:absolute;left:3402;top:425;width:14840;height:9245;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBM9pHCyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvgv9hGaE33ahFJLqK9ANKKULSgh6H7JiEZGdDdqvx33cOBS/DOwzzvDzb/eBadaU+1J4NzGcJ&#13;&#10;KOLC25pLAz/f79M1qBCRLbaeycCdAux349EWU+tvnNE1j6USCIcUDVQxdqnWoajIYZj5jlhuF987&#13;&#10;jLL2pbY93gTuWr1IkpV2WLM0VNjRS0VFk/86A8vhLU+az2VGx2ZxOp+zr9U9BGOeJsPrRsZhAyrS&#13;&#10;EB8f/4gPKw7P4iBGkkDv/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBM9pHCyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:stroke dashstyle="3 1" joinstyle="miter"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="4712160B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="71022FF4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00F34607">
                           <w:t>СИСТЕМА</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:oval>
                 <v:oval id="Овал 143" o:spid="_x0000_s1106" style="position:absolute;left:41041;top:425;width:14802;height:9303;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8JA+1yAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;EEbvBd9hGcE73dQUKdFVij9QigiJQr0cstMkJDsbsqvGt+8KQm+GGT6+M5zlujeNuFHnKssK3qYR&#13;&#10;COLc6ooLBefTfvIBwnlkjY1lUvAgB+vVcLDERNs7p3TLfCEChF2CCkrv20RKl5dk0E1tSxyyX9sZ&#13;&#10;9OHsCqk7vAe4aeQsiubSYMXhQ4ktbUrK6+xqFMT9Lovq7zilYz37uVzSw/zhnFLjUb9dhPG5AOGp&#13;&#10;9/+NF+JLB4f3GJ5GYQO5+gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8JA+1yAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:stroke dashstyle="3 1" joinstyle="miter"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="28F59E52" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="7BF694B4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00F34607">
                           <w:t>ПРОЦЕС</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:oval>
                 <v:oval id="Овал 144" o:spid="_x0000_s1107" style="position:absolute;left:41041;top:11908;width:14808;height:10973;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzzZfByAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#13;&#10;EEbvF3yHMIJ3a+oPItUooi7IIgutgl4OzdiWNpPSZLW+/UZY8GaY4eM7w1muO1OLO7WutKxgNIxA&#13;&#10;EGdWl5wrOJ++PucgnEfWWFsmBU9ysF71PpYYa/vghO6pz0WAsItRQeF9E0vpsoIMuqFtiEN2s61B&#13;&#10;H842l7rFR4CbWo6jaCYNlhw+FNjQtqCsSn+Ngkm3T6Pqe5LQTzW+XK/JcfZ0TqlBv9stwtgsQHjq&#13;&#10;/Lvxjzjo4DCdwssobCBXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzzZfByAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:stroke dashstyle="3 1" joinstyle="miter"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="0AD306E3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="3DB3C157" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00F34607">
                           <w:t>НАУКОВЕ</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> СПРЯМУ-ВАННЯ</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00F34607">
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:oval>
                 <v:oval id="Овал 149" o:spid="_x0000_s1108" style="position:absolute;left:2339;top:11908;width:16091;height:10147;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdzDhfyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMkLfmo1apI3ZiGiFUkRIWqiPQ3aahGRnQ3bV+PddodCXYYbLPcNJ16PpxIUG11hWMIti&#13;&#10;EMSl1Q1XCr4+908vIJxH1thZJgU3crDOJg8pJtpeOadL4SsRIOwSVFB73ydSurImgy6yPXHIfuxg&#13;&#10;0IdzqKQe8BrgppPzOF5Kgw2HDzX2tK2pbIuzUbAY34q4/VjkdGzn36dTfljenFPqcTruVmFsViA8&#13;&#10;jf6/8Yd418Hh+RXuRmEDmf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3cw4X8kAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:stroke dashstyle="3 1" joinstyle="miter"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="2D4EF8CC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00F34607" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="340CFB80" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00F34607" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>ДІЯЛЬНІСТ</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00F34607">
                           <w:t>Ь</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:oval>
                 <v:shapetype id="_x0000_t21" coordsize="21600,21600" o:spt="21" adj="3600" path="m@0,qy0@0l0@2qx@0,21600l@1,21600qy21600@2l21600@0qx@1,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="sum height 0 #0"/>
                     <v:f eqn="prod @0 7071 10000"/>
                     <v:f eqn="sum width 0 @3"/>
                     <v:f eqn="sum height 0 @3"/>
                     <v:f eqn="val width"/>
                     <v:f eqn="val height"/>
                     <v:f eqn="prod width 1 2"/>
                     <v:f eqn="prod height 1 2"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
                   <v:handles>
                     <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Табличка 150" o:spid="_x0000_s1109" type="#_x0000_t21" style="position:absolute;left:15948;top:6592;width:27439;height:8744;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxITCAxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMoKXohvFFomuUqqC4KVaDx6H7JgEs7Npdo3x7Z2D4GX4h2G+n2++7FylWmpC6dnAaJiA&#13;&#10;Is68LTk3cPzbDKagQkS2WHkmA3cKsFy8v80xtf7Ge2oPMVcC4ZCigSLGOtU6ZAU5DENfE8vt7BuH&#13;&#10;UdYm17bBm8BdpcdJ8qUdliwNBdb0U1B2OVydgZP+re+T1bra/Xe+dXQhZPwwpt/rVjMZ3zNQkbr4&#13;&#10;+ngitlYcPsVBjCSBXjwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsSEwgMYAAADhAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="507C7AC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="71192F9E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>ДЕРЖАВНЕ УПРАВЛІННЯ БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 168" o:spid="_x0000_s1110" type="#_x0000_t32" style="position:absolute;left:18288;top:4678;width:22860;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuY27YxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;EIXvhf6HMIVeimYrdFtXo1hF6FUtxeOwGTeLm8mSRN3+e+dQ6OUxj8d8M2++HHynrhRTG9jA67gA&#13;&#10;RVwH23Jj4PuwHX2AShnZYheYDPxSguXi8WGOlQ033tF1nxslEE4VGnA595XWqXbkMY1DTyzZKUSP&#13;&#10;WWxstI14E7jv9KQoSu2xZbngsKe1o/q8v3gDn6sXF9/ffqZryrtj3x3SpjzVxjw/DZuZyGoGKtOQ&#13;&#10;/zf+EF9WOpTysjSSCfTiDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC5jbtjHAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" startarrow="block" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 169" o:spid="_x0000_s1111" type="#_x0000_t32" style="position:absolute;left:10207;top:9144;width:0;height:2286;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsOOxfygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wjNCL1E09BBtdRWsDYg+lanses2MSzM6m2W2Mb+8WBC/DDD//N3yzRWcq0VLjSssKXkYR&#13;&#10;COLM6pJzBYd9+jwB4TyyxsoyKbiSg8W835thou2Fv6jd+VwECLsEFRTe14mULivIoBvZmjhkJ9sY&#13;&#10;9OFscqkbvAS4qeQ4imJpsOTwocCa3grKzrs/o+AjNe1+NR7Gx/Xv9px+Hz7fhz+tUk+Dbj0NYzkF&#13;&#10;4anzj8YdsdHBIX6Ff6OwgZzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGw47F/KAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:line id="Прямая соединительная линия 170" o:spid="_x0000_s1112" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="1063,17224" to="2206,17224" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWqCScygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#13;&#10;EIbvgu8QRvBms1pQ2TYtpUURBaFdpR5nN9PN4mayJLFdfXrnIHgZ/mGY7+ebL0ffqyPF1AU2cD0p&#13;&#10;QBE3wXbcGnirHq7uQaWMbLEPTAa+KcFycX42x9KGE2/puMutEginEg24nIdS69Q48pgmYSCW2yFE&#13;&#10;j1nW2Gob8SRw3+uborjVHjuWBocDrR01n7svb+B5/TKtu/374/6jnv68VpvabatozOXFuJnJWM1A&#13;&#10;ZRrz/8cf4smKw504iJEk0ItfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJaoJJzKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 171" o:spid="_x0000_s1113" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="1063,0" to="1063,17145" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD55IEHywAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#13;&#10;EEXfC/2HMIW+1awV2rIaRZSWUqGgW9HH2c24WbqZLEmqW7++EQq+DDNc7hnOZNbbVhzJh8axguEg&#13;&#10;A0FcOd1wreCreH14AREissbWMSn4pQCz6e3NBHPtTrym4ybWIkE45KjAxNjlUobKkMUwcB1xyg7O&#13;&#10;W4zp9LXUHk8Jblv5mGVP0mLD6YPBjhaGqu/Nj1XwsViNyma3fdvty9H5s1iWZl14pe7v+uU4jfkY&#13;&#10;RKQ+Xhv/iHedHJ6HcDFKG8jpHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD55IEHywAA&#13;&#10;AOEAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 172" o:spid="_x0000_s1114" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1063,0" to="43354,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjPiuGyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmYI33RiLSnSV0lKwlB5MFPE2ZMckmJ0N2TVJ375bKHgZZvj5v+Hb7AZTi45aV1lWMJtG&#13;&#10;IIhzqysuFByzj8kKhPPIGmvLpOCHHOy2T6MNJtr2fKAu9YUIEHYJKii9bxIpXV6SQTe1DXHIrrY1&#13;&#10;6MPZFlK32Ae4qWUcRQtpsOLwocSG3krKb+ndKFi5l/4zXcbZV3epm1M3/87OC63U+Hl4X4fxugbh&#13;&#10;afCPxj9ir4PDMoY/o7CB3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIz4rhskAAADh&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 </v:line>
                 <v:shape id="Прямая со стрелкой 173" o:spid="_x0000_s1115" type="#_x0000_t32" style="position:absolute;left:43380;width:0;height:2286;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAq+DagyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGaGXohsrVYmuUiwFLx6qHvQ2ZsckmJ0N2amJb+8WCl6GGX7+b/gWq85V6kZNKD0bGA0T&#13;&#10;UMSZtyXnBg7778EMVBBki5VnMnCnAKtl72WBqfUt/9BtJ7mKEA4pGihE6lTrkBXkMAx9TRyzi28c&#13;&#10;SjybXNsG2wh3lX5Pkol2WHL8UGBN64Ky6+7XGaD9eJZJuz4drVz12/QDz9sRGvPa777mcXzOQQl1&#13;&#10;8mz8IzY2OkzH8GcUN9DLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq+DagyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 174" o:spid="_x0000_s1116" type="#_x0000_t32" style="position:absolute;left:18288;top:18500;width:22860;height:0;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAH4NUcygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGcGL6KYitkRXsdWA1ENp1J6n2TEJZmfT7BrTt3cLhV6GGX7+b/gWq85UoqXGlZYVPI4j&#13;&#10;EMSZ1SXnCo6HZPQMwnlkjZVlUvBDDlbL3sMCY21v/EFt6nMRIOxiVFB4X8dSuqwgg25sa+KQnW1j&#13;&#10;0IezyaVu8BbgppKTKJpJgyWHDwXW9FpQdkmvRsE+Me3hZTKcfW2+3y7J6fi+HX62Sg363WYexnoO&#13;&#10;wlPn/xt/iJ0ODk9T+DUKG8jlHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAfg1RzKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 176" o:spid="_x0000_s1117" type="#_x0000_t32" style="position:absolute;left:54651;top:7868;width:0;height:6858;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYfu7wygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wjNCL1E09xBJdRWsDYg+lanses2MSzM6m2W2Mb+8WBC/DDD//N3yzRWcq0VLjSssKXkYR&#13;&#10;COLM6pJzBYd9+vwKwnlkjZVlUnAlB4t5vzfDRNsLf1G787kIEHYJKii8rxMpXVaQQTeyNXHITrYx&#13;&#10;6MPZ5FI3eAlwU8lxFMXSYMnhQ4E1vRWUnXd/RsFHatr9ajyMj+vf7Tn9Pny+D39apZ4G3XoaxnIK&#13;&#10;wlPnH407YqODwySGf6OwgZzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJh+7vDKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:line id="Прямая соединительная линия 177" o:spid="_x0000_s1118" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="0,22966" to="48006,22966" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZQbzoygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9hS8Mw&#13;&#10;EIa/C/6HcILfXOoGm3RLi2xMZIKwVZkfr83ZFJtLSeJW/fVGEPxy3PHyPsezKkfbixP50DlWcDvJ&#13;&#10;QBA3TnfcKniptjd3IEJE1tg7JgVfFKAsLi9WmGt35j2dDrEVCcIhRwUmxiGXMjSGLIaJG4hT9u68&#13;&#10;xZhO30rt8ZzgtpfTLJtLix2nDwYHWhtqPg6fVsFu/TSru+Prw/Gtnn0/V5va7Cuv1PXVuFmmcb8E&#13;&#10;EWmM/40/xKNODosF/BqlDWTxAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABlBvOjKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 178" o:spid="_x0000_s1119" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,4678" to="0,22966" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBo3iiaygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjODNZrWgsm1aSosiCkK7Sj3Obqabxc1kSWK7+uudg+DlMY/HfDNvvhx9r44UUxfYwPWk&#13;&#10;AEXcBNtxa+Cteri6B5UyssU+MBn4pgTLxfnZHEsbTryl4y63SiCcSjTgch5KrVPjyGOahIFYskOI&#13;&#10;HrPY2Gob8SRw3+uborjVHjuWCw4HWjtqPndf3sDz+mVad/v3x/1HPf15rTa121bRmMuLcTMTWc1A&#13;&#10;ZRrz/8Yf4slKhzt5WRrJBHrxCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGjeKJrKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" joinstyle="miter"/>
                 </v:line>
                 <v:shape id="Прямая со стрелкой 179" o:spid="_x0000_s1120" type="#_x0000_t32" style="position:absolute;top:4678;width:3429;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLEAFKyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hmYKXUjdaqja6iiiFXnow9qC3aXaaBLOzITua+PZuodDLMMPP/w3fct27Wl2pDZVnA+NR&#13;&#10;Aoo497biwsDX4f15DioIssXaMxm4UYD1avCwxNT6jvd0zaRQEcIhRQOlSJNqHfKSHIaRb4hj9uNb&#13;&#10;hxLPttC2xS7CXa0nSTLVDiuOH0psaFtSfs4uzgAdXua5dNvT0cpZP81e8ftzjMYMH/vdIo7NApRQ&#13;&#10;L/+NP8SHjQ6zN/g1ihvo1R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLEAFKyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke dashstyle="1 1" endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239E052C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="31F66FF4" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. .... </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Формопрояв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> державного управління бюджетною безпекою*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00393D35" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5631BB28" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEDD406" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4CE5CD5D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Інші точки зору щодо функцій державного управління представлені наступним чином: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EBC5BE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="27044ED7" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “об’єктивно зумовлені види владних, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цілепокладаючих</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, організуючих і регулюючих впливів держави (відповідних державних органів, посадових осіб) на керовані об’єкти” [122, С.129-130];   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140DF0E7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6B5150B7" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“складова змісту управлінської діяльності, що характеризується певною самостійністю, однорідністю, складністю та стабільністю владно-організуючого впливу суб’єкта управління, спрямованого на забезпечення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>життєво</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> значущих потреб об’єкта управління” [132, С.202];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DF9087" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="299268AE" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“самостійні та однорідні складові змісту державно-управлінської діяльності, які відображають окремі напрями цієї діяльності, здійснюються уповноваженими органами (посадовими особами) державного управління і спрямовані на забезпечення виконання цілей і завдань державного управління [134, С.14];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB8773E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="70C699C6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“стійкі, відносно самостійні, найбільш загальні види діяльності  органів державної влади, спрямовані на досягнення цілей державного управління [135, С.81];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC34416" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0E063479" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“головні види державно-управлінської діяльності, що виражають і конкретизують владно-організаційну сутність і призначення державного управління” [136, С.27];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D17F388" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1F17BD08" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Важливим, в контексті </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>випрацювання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> підходів до функцій державного управління, вбачається висловлена точка зору щодо наявності розділів “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">кожної з них “по вертикалі” і “по горизонталі”, тобто функціональної структури державного управління» </w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">[131,C.88]. На думку автора, як щодо державного управління в цілому, так і зокрема щодо бюджетної безпеки, функціональне навантаження процесу управління має диференціюватись за способом дії на об’єкт (в контексті об’єкту дослідження - бюджету безпеку) та  змістом дії на суспільство (зважаючи на суспільне значення державного управління загалом). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE685D7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6CBBA2C9" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Щодо видового визначення функцій державного управління, на розвиток класичних функцій управління Анрі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Файоля</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Лютер </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Гулик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> запропонував таку сукупність останніх [154, С.116]: планування, організація, підбір персоналу, керівництво, координація, звітність, бюджетування.   Інші підходи представлені наступним чином:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A9765A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7560F2C6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>головні (політико-адміністративні, економічні, соціальні, гуманітарні), допоміжні (управління персоналом, організаційне та матеріально-технічне забезпечення, забезпечення функціонування бюджетної системи, юридичне забезпечення, технічне забезпечення), командні (прогнозування, відстеження результативності, зв’язки з громадськістю, розробка концепцій і стратегій, організація служб і процедур, контролю і аудиту)[143, С.19];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782E2E16" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="234E9C94" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>головні (спрямовані на виконання завдань), допоміжні (викликані потребами системи управління), командні (пояснюються необхідністю застосуванням влади)[137];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAB0891" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="19D99CFB" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>стимулювання, пріоритетів, прогнозування, фінансово-кредитних способів, методичної допомоги, інформаційного обслуговування, кадрового забезпечення [138, С.15];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22745ED8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4C67FA09" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прогнозування (планування), організація (формування системи управління та забезпечення її нормальної діяльності), координація (забезпечення узгодження дій різних учасників відносин у керованій сфері), регулювання (встановлення режиму взаємодії суб’єкта та об’єкта управління), розпорядництво (владне рішення конкретних питань, що виникають у керованій сфері), контроль (спостереження за функціонуванням керованої сфери) [140, С.3; 141, С.254];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656758D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4BF01598" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>інформаційне забезпечення діяльності державних органів, прогнозування і моделювання, планування, організація, розпорядництво, керівництво, координація, контроль, регулювання, облік [142, С.41-47];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C7F7D0" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="54793864" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прогнозування, планування, організація, регулювання, координація, облік (статистика), контроль [135, С.80; 143, С.523];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7AB9E2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="49753BCE" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>аналіз, прогнозування, планування, організація, регулювання, контроль [144, С.89];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1139EC58" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="318421C2" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>загальні (аналіз, прогнозування, планування, організація, регулювання, кадрове забезпечення, контроль), спеціальні (економічні, духовні тощо) [146, С.88];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762CAC41" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="350FD3BD" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>загальні (прогнозування, планування, організація, регулювання, координація, облік, контроль), спеціальні, допоміжні (кадрове, матеріально-технічне, фінансове забезпечення, діловодство тощо) [122, С.130-133];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD933F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3B3ABF58" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>основні (адміністративно-політичні, економічні, соціальні, культурно-освітні), загальні (стратегічне планування, прийняття управлінських рішень, організацію діяльності, мотивацію, контроль), допоміжні (управління людськими ресурсами, фінансова діяльність, бюджетний процес, юридично-судові функції, діловодство і документування, зв’язки з громадськістю) [132, С.210];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ABA2C2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="57CB69F6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>внутрішні (характеризують управління всередині державної управлінської системи), зовнішні (характеризують процес впливу органів державної влади на об’єкт управління); контроль, планування, організація, координація, регулювання, прогнозування, правового моніторингу [155, С.88];</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внутрішні (характеризують управління всередині державної управлінської системи), зовнішні (характеризують процес впливу органів державної влади на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>об’єкт управління); контроль, планування, організація, координація, регулювання, прогнозування, правового моніторингу [155, С.88];</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788FDB5E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="31ACD7C9" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Щодо сучасного розуміння функцій державного управління в цілому найбільш повне дослідження цього питання здійснив Білокур Є.І., який узагальнив існуючі підходи до їх визначення і виокремив наступні з функції державного управління: державне планування, державне регулювання, державний контроль, управління [125,C.2]. Автори Енциклопедії </w:t>
-[...7 lines deleted...]
-        <w:t>державного управління в межах функції державного управління виокремлюють: загальні  (планування, прийняття рішень, мотивація, організація, комунікація, контроль) та спеціальні (їх вид і зміст обумовлюється відповідною сферою, на яку справляється державно-управлінський вплив) [99, С.663].</w:t>
+        <w:t>Щодо сучасного розуміння функцій державного управління в цілому найбільш повне дослідження цього питання здійснив Білокур Є.І., який узагальнив існуючі підходи до їх визначення і виокремив наступні з функції державного управління: державне планування, державне регулювання, державний контроль, управління [125,C.2]. Автори Енциклопедії державного управління в межах функції державного управління виокремлюють: загальні  (планування, прийняття рішень, мотивація, організація, комунікація, контроль) та спеціальні (їх вид і зміст обумовлюється відповідною сферою, на яку справляється державно-управлінський вплив) [99, С.663].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DF9EC2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4EDF168E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">В контексті означеної проблеми варто навести точку зору фахівців з державного управління економічною безпекою, які щодо останнього виокремлювали такі функції: інформаційну, попереджувальну, практичну, прогностичну, регулюючу, захисну, контрольну  [128, С.57-59; 129, С.238]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADA4AD3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5F712BF0" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">На думку автора, в контексті об’єкту дослідження, функції державного управління бюджетною безпекою являють собою систему двомірних змістовно-цільових елементів керуючого впливу відповідних суб’єктів державного управління бюджетною безпекою власне на бюджетну безпеку, а також зовнішнього керуючого впливу результату державного управління бюджетною безпекою на суспільство. При цьому функції внутрішнього впливу (загальні) являють собою класичні функції управління загалом, за допомогою яких суб’єкти цілеспрямовано впливають на об’єкт – в даному разі бюджетну безпеку – з метою досягнення відповідного рівня останньої. Саме вони лягли в основу моделі нормативного забезпечення управління бюджетною безпекою (п.1.3), а саме: планування /прогнозування, організація, мотивація, контроль. Функції зовнішнього впливу (специфічні) являють собою векторне дієве спрямування результатів внутрішнього керуючого впливу на зовнішнє середовище в межах суспільства. Зрозуміло, що функції внутрішнього впливу є первісними по відношенню до функцій зовнішнього впливу, оскільки без результату реалізації перших, не можлива дія других. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63754C07" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4D1BC632" w14:textId="5F10C017" w:rsidR="00D12377" w:rsidRPr="00474990" w:rsidRDefault="00D12377" w:rsidP="00474990">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для формування функцій зовнішнього впливу державного управління бюджетною безпекою звернімося власне до функціонального апарату бюджетної безпеки. Як зазначалось раніше у п.1.2, ідентифікація місця бюджетної безпеки в сучасному світі має відбуватись за такими сегментами (рис. ...). </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2334"/>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="2256"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="5CA6207B" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="39A43282" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B3CAE7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3D8F5297" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>елемент забезпечення функціонування та існування інституту суверенної держави</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="777BF8ED" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3E60504F" w14:textId="6E27C106" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">інструмент </w:t>
+              <w:t xml:space="preserve">інструмент управління державними </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>управ-ління</w:t>
+              <w:t>фінанса</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> державними фінансами, у тому числі бюджетною системою та </w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ми, у тому числі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>бюд-жетним</w:t>
+              <w:t>бюд</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жетною</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> процесом</w:t>
+              <w:t xml:space="preserve"> системою та бюджетним процесом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A098359" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="0FF5BE4B" w14:textId="3F1C8EA7" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>засіб контролю за ста-</w:t>
+              <w:t>засіб контролю за станом платоспроможності та фі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ном</w:t>
+              <w:t>нансової</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> та фінансової стійкості держави в частині бюджетних ресурсів і коштів</w:t>
+              <w:t xml:space="preserve"> стійкості держави в частині бюджетних ресурсів і коштів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A00D2DD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="619203AF" w14:textId="725B17DB" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">інформаційне </w:t>
+              <w:t xml:space="preserve">інформаційне джерело суспільства з приводу доречних даних про стан використання </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>кош-тів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> його індивідів </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="0F89AE35" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="44BDDD73" w14:textId="77777777" w:rsidTr="00474990">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C38F15D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="07D4C84C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>освітньо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-наукове спрямування</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="409CDB2F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1DBF090A" w14:textId="63309AEE" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00474990">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Бюджетна безпека</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C964F54" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="29588A49" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вид професійної діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="3BE8F665" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="0F5AE863" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FECE286" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="42E550D4" w14:textId="0C811EB0" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>фактор економічно-го розвитку країни та суб’єктів господарювання</w:t>
+              <w:t>фактор економічного розвитку країни та суб’єктів господарювання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBAFC28" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="725ABCDD" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>детермінанта соціальної захищеності громадян країни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79685D53" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1E0C610D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>об’єкт державного управління</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D12E57" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="5BF3DF73" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEB9CBD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="35D033AB" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">складова багатоелементної системи державної безпеки </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="734164B8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4F503FE2" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00701063">
+        <w:t>Рис....Місце бюджетної безпеки в сучасному суспільстві*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AFADE6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D69B92" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="72AF2080" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t>контроль) та спеціальних (інституційна, управлінська, захисна, фінансова, інформаційна, діяльнісна, науково-пізнавальна) (рис.....).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На підставі його опрацювання, а також в контексті представлених підходів щодо функціонального навантаження державного управління загалом пропонуємо такий склад функцій та завдань державного управління бюджетною безпекою (таблиця....).  На підставі наведених позицій, пропонується в основу функціонального апарату державного управління покласти дві групи функцій, при цьому у складі загальних виокремити базові (планування/прогнозування, організація, мотивація, контроль) та спеціальних (інституційна, управлінська, захисна, фінансова, інформаційна, діяльнісна, науково-пізнавальна) (рис.....).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1B2DB2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="437EC76F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00474990">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Таблиця... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB4D098" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="71B5CDC1" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Функції зовнішнього впливу державного управління бюджетною безпекою*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1638"/>
+        <w:gridCol w:w="1624"/>
         <w:gridCol w:w="7715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="675308C4" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="54324101" w14:textId="77777777" w:rsidTr="00236536">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB32345" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="66A35C8C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00236536">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Функція</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="765CF5EA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="24225561" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00236536">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="1A3FB700" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="459B57AD" w14:textId="77777777" w:rsidTr="00236536">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778443A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="26F4AA3E" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>інституційна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282478EC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1333CF10" w14:textId="7D29550D" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>забезпечення існування інституту держави та функціонування інституцій сектору загального державного управління через досягнення та підтримку необхідного рівня бюджетної безпеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="73F95EF6" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="541D27F1" w14:textId="77777777" w:rsidTr="00D12377">
         <w:trPr>
-          <w:trHeight w:val="1427"/>
+          <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195C367F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="737F70E5" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>управлінська</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A36229" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7B1AF45A" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>формування показників щодо бюджетної безпеки для прийняття рішень в сфері державного управління загалом та в контексті окремих напрямів (системою державних фінансів (у тому числі бюджетною системою і процесом); державною безпекою (у тому числі економічною (фінансовою (бюджетною безпекою))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="5F3C16E4" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="46506D0B" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40BCF9AE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7D921D24" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>захисна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC36666" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="6974F10D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">здійснення захисту бюджетної системи, процесу, механізму країни від загрози, а також прав громадян України, як учасників бюджетного процесу в якості платників податків </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="48DB61B6" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="66E8F021" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F471FBE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1674195D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>фінансова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0699799E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7EFDBA81" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>сприяння виконання планів з фінансового забезпечення найголовніших функцій держави</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="6E466902" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="1B53EF78" w14:textId="77777777" w:rsidTr="00236536">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23406F9E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="11511934" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>інформаційна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A06B478" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="6F4092FD" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>забезпечення суспільства в межах реалізації принципу публічності щодо державного управління відповідною достовірною та вірогідною інформацією щодо стану бюджетної безпеки країни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="6FC2B72D" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="2739A57D" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E377707" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7E16964C" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>діяльнісна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DE006A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4390DB4B" w14:textId="35041B27" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">розвиток професіонального напряму в сфері державного управління бюджетною, а отже фінансовою, економічною та державною безпекою </w:t>
+              <w:t>розвиток професіонального напряму в сфері державного управління бюджетною</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> безпекою</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806661">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а отже фінансовою, економічною та державною безпекою </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00701063" w14:paraId="2DECB338" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="00D12377" w:rsidRPr="00806661" w14:paraId="75CE2868" w14:textId="77777777" w:rsidTr="00236536">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFA1CEE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="698E6CB2" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>науково-пізнавальна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6534995F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="17ECE306" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
             <w:pPr>
               <w:pStyle w:val="a5"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00701063">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">розбудова науки про державне управління бюджетною безпекою </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CA43FC9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="00F105B6" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35190DB0" wp14:editId="1D2EE1C5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47218E26" wp14:editId="6D57319A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5949315" cy="3202940"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="22860"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="10106"/>
                     <wp:lineTo x="646" y="10963"/>
                     <wp:lineTo x="0" y="11134"/>
                     <wp:lineTo x="0" y="21583"/>
                     <wp:lineTo x="21579" y="21583"/>
                     <wp:lineTo x="21579" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="100" name="Группа 100"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -15169,177 +15011,177 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5943600" cy="624840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="731528E4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00CF11C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="6E44C398" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00CF11C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00CF11C8">
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
                                 </w:rPr>
                                 <w:t>ФУНКЦІЇ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0DCEAF70" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="5F10A084" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00CF11C8">
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="5" name="Прямоугольник 5"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="856034"/>
                             <a:ext cx="2283460" cy="510540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="55130B46" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="1BEAE35D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">ЗАГАЛЬНІ </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="56A45AEA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="008A02CD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="1D21207B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="008A02CD" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>(внутрішнього впливу)</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Прямоугольник 6"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2519464" y="856034"/>
                             <a:ext cx="3430270" cy="510540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="1C15DF46" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="1AE7E348" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="008A02CD">
                                 <w:t>СПЕЦІАЛЬНІ</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0E233F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="008A02CD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="4D06F767" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="008A02CD" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>(зовнішнього впливу)</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="9" name="Прямая со стрелкой 9"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1138136" y="632298"/>
                             <a:ext cx="0" cy="228600"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
@@ -15458,241 +15300,241 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="1887166"/>
                             <a:ext cx="571500" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="61CB1CF9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="1F4E17BE" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>планування/</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="48235ED6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00CE4323" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="11F18807" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00CE4323" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>прогнозування</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="70" name="Прямоугольник 70"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="680936" y="1887166"/>
                             <a:ext cx="457200" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0A589216" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="79FC2A43" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>організація</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="71" name="Прямоугольник 71"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1254868" y="1887166"/>
                             <a:ext cx="457200" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="40063ECF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="59EE559B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>мотивація</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="72" name="Прямоугольник 72"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1828800" y="1887166"/>
                             <a:ext cx="457200" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="221DDE48" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="27571285" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>контроль</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="73" name="Прямоугольник 73"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3998068" y="1887166"/>
                             <a:ext cx="343535" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="694F7B9B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="526E51C8" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>фінансова</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15701,51 +15543,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4572000" y="1887166"/>
                             <a:ext cx="343535" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="76EBBCFD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="6D443AD9" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>інформаційна</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15754,51 +15596,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5486400" y="1887166"/>
                             <a:ext cx="457200" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="354929A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="6D9284D3" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>науково-пізнавальна</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15807,51 +15649,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5029200" y="1887166"/>
                             <a:ext cx="342265" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="016F87BF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="28FE855F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>діяльнісна</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15860,51 +15702,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2519464" y="1887166"/>
                             <a:ext cx="343535" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="4D78C35C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="474F4495" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00174AA5">
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>інституційна</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15913,51 +15755,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3093396" y="1887166"/>
                             <a:ext cx="343535" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="62BF46E3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="4706F560" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001712C8">
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>управлінська</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -15966,51 +15808,51 @@
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3550596" y="1887166"/>
                             <a:ext cx="343535" cy="1717040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="6D16AE28" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                            <w:p w14:paraId="71003744" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>захисна</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -16366,343 +16208,343 @@
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="35190DB0" id="Группа 100" o:spid="_x0000_s1121" style="position:absolute;left:0;text-align:left;margin-left:-.75pt;margin-top:17pt;width:468.45pt;height:252.2pt;z-index:251660288;mso-height-relative:margin" coordsize="59497,36042" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDQySTCfwcAAAJeAAAOAAAAZHJzL2Uyb0RvYy54bWzsXN1u2zYUvh+wdxB0v1r/P0adIkh/MKBo&#13;&#10;g7VDrxVZsoXJokYxsbOrrrsd0EfYKwzYBmzt1mew32iHlEQ7llxTSZwGAm+c2CL1Q37fOd85PNTD&#13;&#10;R4tZqlxEuEhQNlL1B5qqRFmIxkk2Ganfv376jacqBQmycZCiLBqpl1GhPjr6+quH83wYGWiK0nGE&#13;&#10;FThJVgzn+UidEpIPB4MinEazoHiA8iiDgzHCs4DAVzwZjHEwh7PP0oGhac5gjvA4xyiMigJ+fVwe&#13;&#10;VI/Y+eM4CsnLOC4ioqQjFe6NsE/MPs/o5+DoYTCc4CCfJmF1G8E17mIWJBlclJ/qcUAC5RwnjVPN&#13;&#10;khCjAsXkQYhmAxTHSRixZ4Cn0bWtp3mG0XnOnmUynE9yPkwwtFvjdO3Thi8unuH8VX6KYSTm+QTG&#13;&#10;gn2jz7KI8Yz+hbtUFmzILvmQRQuihPCj7Vu+qduqEsIx09AM36oGNZzCyDf6hdMnGz1d06p6Oppl&#13;&#10;aA6djkF94cGV25nnAJBiPQbFzcbg1TTIIza0xRDG4BQryXikGqqSBTOA6fK31dvV++W/y0+rX5Z/&#13;&#10;LD8tP65+Xf63/Hv5QTHoTdK7gW583IphAUPYYdBMRwM40kFzDMsrx4w/eTDMcUGeRWim0H9GKgYc&#13;&#10;M3gFF88LUg5S3QRGjN5NeX32H7lMI3orafZdFMNzwTQZrDdjVXSSYuUiAD6Mf9CrAWctaZc4SVPe&#13;&#10;SW/rlJK6U9WWdosY03hHra3j+mq8NbsiygjvOEsyhD/fOS7b109dPit9bLI4W7BJNBmM6E9naHwJ&#13;&#10;M4tRSfsiD58mMJ7Pg4KcBhh4DlMAtou8hI84RfORiqr/VGWK8E9tv9P2AD04qipzsBsjtfjxPMCR&#13;&#10;qqTfZgBKX7dgNhXCvli2a8AXvHnkbPNIdj47QTAVOljJPGT/0vYkrf+NMZq9ARN3TK8Kh4IshGuP&#13;&#10;1JDg+ssJKe0ZGMkwOj5mzcC45AF5nr3KQ3pyOtAUL68XbwKcV6AiwOEXqCZCMNzCVtmW9szQ8TlB&#13;&#10;ccKAtx7XagqAlCUfDs5OsDJ72Wlfg52e7WhgiIBWgOTKOhmGZ1oODDilqK1rtqRoaUluh6JuPU2S&#13;&#10;or2iqCNAUW6ehRyoYeu+5YBMAB62EdW0TM1wJVEP5Es9SdRe+lK/QdTfV++V1c/LT/Cxerd6u/xr&#13;&#10;+XH5AZTvP4pfYwAIe5JVkUKtOGu1zsMEXTc9HTQYJaxjGobPILT2rBVVwcFSCbwp+BuytyA4SCZT&#13;&#10;coKyDBQwwqWS2RIqVCdT9KcZ/SRBkj7Jxgq5zEHHE5wE2SSNquvQJgJquVX4rvVru1reI3rvUi2T&#13;&#10;Bdfou9Ry6Xfp6FNBd3caTofp3xJxu4EHjeEO6Q0KIc8yIBI1IYZjUZVhg1e4oukk8njkVWq5PZDl&#13;&#10;rcV9yz1GnuPuRB7Yuj8htof4fvWO2j0W61NYggksf36vQPcuWASsAQp1xzZdjWUM1gYQTKJmWVXK&#13;&#10;xNgbWKRJRhMVjfisNHvSmq0D0ru3Zg5kN3dYMyFMcXUlZN82pXArskywgIZXIUv3NRYM784qSWTd&#13;&#10;Xz/pNAVaMxUJjdY2STQXqXueqzssCFvbJNvV7Tohqbu6q8l0x22mO/g8HS7dQfOSLA6WSck7FbQ0&#13;&#10;9bDlAppELZVoJWT3E9XxNL+KoFrZytLKlZqVbL3t9YPS9K1lxSHWDyRb2dLMnYefLiy07Gcri56F&#13;&#10;2aqDhveoEqSCv825SrpC8gbW+MTDyHWuZf9yn8VnSzrXvq34uSIL8tCoiwrWPcPzqNaVdJ211QJc&#13;&#10;I+vTia58tiRde0dXU8S7mp3oavq+p33Ou8ICoG3WOQ8Zut5yMY3FZ0vStXd0hVX1/WKYFcYIi+FS&#13;&#10;637Gu0q6HlQM89mSdO0dXUXq39xuBXA0crWkGN5ZGHtoMcxnS9K1d3QVqYVzuxXD2VBfD7sedseu&#13;&#10;sAJoOFIMHyrVxGdL0rV3dG2Wh7Ss42wWgexfx7myYN+WGZZi+KBimM+WpGvv6NqsvGmh62Z9zX66&#13;&#10;mrDqavpl5WrrQo6k60HpymdL0rV3dBUpZ3J5mYzQzhDTtjVb0vWLxa58tiRd+0ZXrymG6yp9kbpW&#13;&#10;6L5ekRXZMWK5kIYqo1pTN43tzZhVqRMEtz4Ev7TMN+Cb0+tt0NWmVlnTen9rWr2mZuuEKq4PhKql&#13;&#10;LV23+Dq/RNXGbv9rJDXv8b4OryktOqGKuzEhVBkmbAuvTFXb5o7KVInsbpOm6v6aKh/mcWtptAuo&#13;&#10;oHsXB+j6rlOXOEhQ9dZS+c3i006g4oWOQpYKvJ9nVrshW3cLSVMlXpB6j/2f36yR7IQqXo8nhCp4&#13;&#10;SROsMEkH2HyHUr9Uld8s5euEKl42JoYqBzAlPWDLm7l6hqpmxVknVPHqJiFUmSZsjpIesP+oahZG&#13;&#10;dUIVL8IRQ5Vju+zlfbv290td1Q9d1azf6YQqXisihKor2SoZA/Y3BrxZZt3vllkHTeW50gP23wPe&#13;&#10;LLNevqKrqvHfv15jGyDXZQzYf1TdLLPud8us257h8G3U0gN+CQ8IL5NiLxpnC6zVS9Hpm8w3v7Mt&#13;&#10;++tXtx/9DwAA//8DAFBLAwQUAAYACAAAACEAYDROo+UAAAAOAQAADwAAAGRycy9kb3ducmV2Lnht&#13;&#10;bEyPT2uDQBDF74V+h2UKvSWrVUtiXENI/5xCoUmh5DbRiUrcXXE3ar59p6f2MjC8N2/eL1tPuhUD&#13;&#10;9a6xRkE4D0CQKWzZmErB1+FttgDhPJoSW2tIwY0crPP7uwzT0o7mk4a9rwSHGJeigtr7LpXSFTVp&#13;&#10;dHPbkWHtbHuNnte+kmWPI4frVj4FwbPU2Bj+UGNH25qKy/6qFbyPOG6i8HXYXc7b2/GQfHzvQlLq&#13;&#10;8WF6WfHYrEB4mvzfBfwycH/IudjJXk3pRKtgFibsVBDFzMX6MkpiECcFSbSIQeaZ/I+R/wAAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQySTCfwcAAAJeAAAOAAAAAAAAAAAAAAAAAC4CAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgNE6j5QAAAA4BAAAPAAAAAAAAAAAAAAAAANkJ&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6woAAAAA&#13;&#10;">
+              <v:group w14:anchorId="47218E26" id="Группа 100" o:spid="_x0000_s1121" style="position:absolute;left:0;text-align:left;margin-left:-.75pt;margin-top:17pt;width:468.45pt;height:252.2pt;z-index:251665408;mso-height-relative:margin" coordsize="59497,36042" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDQySTCfwcAAAJeAAAOAAAAZHJzL2Uyb0RvYy54bWzsXN1u2zYUvh+wdxB0v1r/P0adIkh/MKBo&#13;&#10;g7VDrxVZsoXJokYxsbOrrrsd0EfYKwzYBmzt1mew32iHlEQ7llxTSZwGAm+c2CL1Q37fOd85PNTD&#13;&#10;R4tZqlxEuEhQNlL1B5qqRFmIxkk2Ganfv376jacqBQmycZCiLBqpl1GhPjr6+quH83wYGWiK0nGE&#13;&#10;FThJVgzn+UidEpIPB4MinEazoHiA8iiDgzHCs4DAVzwZjHEwh7PP0oGhac5gjvA4xyiMigJ+fVwe&#13;&#10;VI/Y+eM4CsnLOC4ioqQjFe6NsE/MPs/o5+DoYTCc4CCfJmF1G8E17mIWJBlclJ/qcUAC5RwnjVPN&#13;&#10;khCjAsXkQYhmAxTHSRixZ4Cn0bWtp3mG0XnOnmUynE9yPkwwtFvjdO3Thi8unuH8VX6KYSTm+QTG&#13;&#10;gn2jz7KI8Yz+hbtUFmzILvmQRQuihPCj7Vu+qduqEsIx09AM36oGNZzCyDf6hdMnGz1d06p6Oppl&#13;&#10;aA6djkF94cGV25nnAJBiPQbFzcbg1TTIIza0xRDG4BQryXikGqqSBTOA6fK31dvV++W/y0+rX5Z/&#13;&#10;LD8tP65+Xf63/Hv5QTHoTdK7gW583IphAUPYYdBMRwM40kFzDMsrx4w/eTDMcUGeRWim0H9GKgYc&#13;&#10;M3gFF88LUg5S3QRGjN5NeX32H7lMI3orafZdFMNzwTQZrDdjVXSSYuUiAD6Mf9CrAWctaZc4SVPe&#13;&#10;SW/rlJK6U9WWdosY03hHra3j+mq8NbsiygjvOEsyhD/fOS7b109dPit9bLI4W7BJNBmM6E9naHwJ&#13;&#10;M4tRSfsiD58mMJ7Pg4KcBhh4DlMAtou8hI84RfORiqr/VGWK8E9tv9P2AD04qipzsBsjtfjxPMCR&#13;&#10;qqTfZgBKX7dgNhXCvli2a8AXvHnkbPNIdj47QTAVOljJPGT/0vYkrf+NMZq9ARN3TK8Kh4IshGuP&#13;&#10;1JDg+ssJKe0ZGMkwOj5mzcC45AF5nr3KQ3pyOtAUL68XbwKcV6AiwOEXqCZCMNzCVtmW9szQ8TlB&#13;&#10;ccKAtx7XagqAlCUfDs5OsDJ72Wlfg52e7WhgiIBWgOTKOhmGZ1oODDilqK1rtqRoaUluh6JuPU2S&#13;&#10;or2iqCNAUW6ehRyoYeu+5YBMAB62EdW0TM1wJVEP5Es9SdRe+lK/QdTfV++V1c/LT/Cxerd6u/xr&#13;&#10;+XH5AZTvP4pfYwAIe5JVkUKtOGu1zsMEXTc9HTQYJaxjGobPILT2rBVVwcFSCbwp+BuytyA4SCZT&#13;&#10;coKyDBQwwqWS2RIqVCdT9KcZ/SRBkj7Jxgq5zEHHE5wE2SSNquvQJgJquVX4rvVru1reI3rvUi2T&#13;&#10;Bdfou9Ry6Xfp6FNBd3caTofp3xJxu4EHjeEO6Q0KIc8yIBI1IYZjUZVhg1e4oukk8njkVWq5PZDl&#13;&#10;rcV9yz1GnuPuRB7Yuj8htof4fvWO2j0W61NYggksf36vQPcuWASsAQp1xzZdjWUM1gYQTKJmWVXK&#13;&#10;xNgbWKRJRhMVjfisNHvSmq0D0ru3Zg5kN3dYMyFMcXUlZN82pXArskywgIZXIUv3NRYM784qSWTd&#13;&#10;Xz/pNAVaMxUJjdY2STQXqXueqzssCFvbJNvV7Tohqbu6q8l0x22mO/g8HS7dQfOSLA6WSck7FbQ0&#13;&#10;9bDlAppELZVoJWT3E9XxNL+KoFrZytLKlZqVbL3t9YPS9K1lxSHWDyRb2dLMnYefLiy07Gcri56F&#13;&#10;2aqDhveoEqSCv825SrpC8gbW+MTDyHWuZf9yn8VnSzrXvq34uSIL8tCoiwrWPcPzqNaVdJ211QJc&#13;&#10;I+vTia58tiRde0dXU8S7mp3oavq+p33Ou8ICoG3WOQ8Zut5yMY3FZ0vStXd0hVX1/WKYFcYIi+FS&#13;&#10;637Gu0q6HlQM89mSdO0dXUXq39xuBXA0crWkGN5ZGHtoMcxnS9K1d3QVqYVzuxXD2VBfD7sedseu&#13;&#10;sAJoOFIMHyrVxGdL0rV3dG2Wh7Ss42wWgexfx7myYN+WGZZi+KBimM+WpGvv6NqsvGmh62Z9zX66&#13;&#10;mrDqavpl5WrrQo6k60HpymdL0rV3dBUpZ3J5mYzQzhDTtjVb0vWLxa58tiRd+0ZXrymG6yp9kbpW&#13;&#10;6L5ekRXZMWK5kIYqo1pTN43tzZhVqRMEtz4Ev7TMN+Cb0+tt0NWmVlnTen9rWr2mZuuEKq4PhKql&#13;&#10;LV23+Dq/RNXGbv9rJDXv8b4OryktOqGKuzEhVBkmbAuvTFXb5o7KVInsbpOm6v6aKh/mcWtptAuo&#13;&#10;oHsXB+j6rlOXOEhQ9dZS+c3i006g4oWOQpYKvJ9nVrshW3cLSVMlXpB6j/2f36yR7IQqXo8nhCp4&#13;&#10;SROsMEkH2HyHUr9Uld8s5euEKl42JoYqBzAlPWDLm7l6hqpmxVknVPHqJiFUmSZsjpIesP+oahZG&#13;&#10;dUIVL8IRQ5Vju+zlfbv290td1Q9d1azf6YQqXisihKor2SoZA/Y3BrxZZt3vllkHTeW50gP23wPe&#13;&#10;LLNevqKrqvHfv15jGyDXZQzYf1TdLLPud8us257h8G3U0gN+CQ8IL5NiLxpnC6zVS9Hpm8w3v7Mt&#13;&#10;++tXtx/9DwAA//8DAFBLAwQUAAYACAAAACEAYDROo+UAAAAOAQAADwAAAGRycy9kb3ducmV2Lnht&#13;&#10;bEyPT2uDQBDF74V+h2UKvSWrVUtiXENI/5xCoUmh5DbRiUrcXXE3ar59p6f2MjC8N2/eL1tPuhUD&#13;&#10;9a6xRkE4D0CQKWzZmErB1+FttgDhPJoSW2tIwY0crPP7uwzT0o7mk4a9rwSHGJeigtr7LpXSFTVp&#13;&#10;dHPbkWHtbHuNnte+kmWPI4frVj4FwbPU2Bj+UGNH25qKy/6qFbyPOG6i8HXYXc7b2/GQfHzvQlLq&#13;&#10;8WF6WfHYrEB4mvzfBfwycH/IudjJXk3pRKtgFibsVBDFzMX6MkpiECcFSbSIQeaZ/I+R/wAAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQySTCfwcAAAJeAAAOAAAAAAAAAAAAAAAAAC4CAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgNE6j5QAAAA4BAAAPAAAAAAAAAAAAAAAAANkJ&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6woAAAAA&#13;&#10;">
                 <v:rect id="Прямоугольник 2" o:spid="_x0000_s1122" style="position:absolute;width:59436;height:6248;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFiOaQxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvgv9heUJvutGD1egqohYKFaXqweMj+0yC2bdhd5vEf+8WCr0MDMN8wyzXnalEQ86XlhWMRwkI&#13;&#10;4szqknMF18vHcAbCB2SNlWVS8CQP61W/t8RU25a/qTmHXEQI+xQVFCHUqZQ+K8igH9maOGZ36wyG&#13;&#10;aF0utcM2wk0lJ0kylQZLjgsF1rQtKHucf4wCeyqf1cbNj82B3m9fp5C03XSv1Nug2y2ibBYgAnXh&#13;&#10;v/GH+NQKJvD7J34BuXoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhYjmkMYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="731528E4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00CF11C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="6E44C398" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00CF11C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:i/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00CF11C8">
                           <w:rPr>
                             <w:b/>
                             <w:i/>
                           </w:rPr>
                           <w:t>ФУНКЦІЇ ДЕРЖАВНОГО УПРАВЛІННЯ</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0DCEAF70" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="5F10A084" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00CF11C8">
                           <w:rPr>
                             <w:b/>
                             <w:i/>
                           </w:rPr>
                           <w:t xml:space="preserve"> БЮДЖЕТНОЮ БЕЗПЕКОЮ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 5" o:spid="_x0000_s1123" style="position:absolute;top:8560;width:22834;height:5105;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKYX7kxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#13;&#10;FITfBf/DcgTf6qaCt+gqYlsQKoqXhz4esqdJaPZs2N0m8d+7hYIvA8Mw3zCrTWcq0ZDzpWUFr6ME&#13;&#10;BHFmdcm5gtv142UOwgdkjZVlUnAnD5t1v7fCVNuWz9RcQi4ihH2KCooQ6lRKnxVk0I9sTRyzb+sM&#13;&#10;hmhdLrXDNsJNJcdJMpUGS44LBda0Kyj7ufwaBfZU3qutWxybA82+Pk8habvpu1LDQfe2jLJdggjU&#13;&#10;hWfjH7HXCibw9yd+Abl+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAphfuTHAAAA3wAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="55130B46" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="1BEAE35D" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">ЗАГАЛЬНІ </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="56A45AEA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="008A02CD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="1D21207B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="008A02CD" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>(внутрішнього впливу)</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 6" o:spid="_x0000_s1124" style="position:absolute;left:25194;top:8560;width:34303;height:5105;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6s+CTxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvgv9heUJvutFDqtFVRC0UKoq2hx4f2dckmH0bdrdJ/PduoeBlYBjmG2a16U0tWnK+sqxgOklA&#13;&#10;EOdWV1wo+Pp8G89B+ICssbZMCu7kYbMeDlaYadvxhdprKESEsM9QQRlCk0np85IM+oltiGP2Y53B&#13;&#10;EK0rpHbYRbip5SxJUmmw4rhQYkO7kvLb9dcosOfqXm/d4tQe6fX74xySrk8PSr2M+v0yynYJIlAf&#13;&#10;no1/xLtWkMLfn/gF5PoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+rPgk8YAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="1C15DF46" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="1AE7E348" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="008A02CD">
                           <w:t>СПЕЦІАЛЬНІ</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0E233F99" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="008A02CD" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="4D06F767" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="008A02CD" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>(зовнішнього впливу)</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shape id="Прямая со стрелкой 9" o:spid="_x0000_s1125" type="#_x0000_t32" style="position:absolute;left:11381;top:6322;width:0;height:2286;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0xOc6xgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oTe6kahUqOrJEpBe2sUz4/sMwnuvo3Z1aT/3i0UehkYhvmGWW0Ga8SDOt84VjCdJCCI&#13;&#10;S6cbrhScjp9vHyB8QNZoHJOCH/KwWY9eVphq1/M3PYpQiQhhn6KCOoQ2ldKXNVn0E9cSx+ziOosh&#13;&#10;2q6SusM+wq2RsySZS4sNx4UaW9rWVF6Lu1XQYzgv8qy6bfPdYT+8m9v8ePpS6nU87JZRsiWIQEP4&#13;&#10;b/wh9lrBAn7/xC8g108AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANMTnOsYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Прямая со стрелкой 10" o:spid="_x0000_s1126" type="#_x0000_t32" style="position:absolute;left:42315;top:6225;width:0;height:2286;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvWLb5xQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8JA&#13;&#10;DIbvC/6HIYK3daqg7FZH8YMF9bYqew6d2BY7mdqZtfXfm4PgJbwh5Hl55svOVepOTSg9GxgNE1DE&#13;&#10;mbcl5wbOp5/PL1AhIlusPJOBBwVYLnofc0ytb/mX7seYK4FwSNFAEWOdah2yghyGoa+J5XbxjcMo&#13;&#10;a5Nr22ArcFfpcZJMtcOSpaHAmjYFZdfjvzPQYvz7Xq/y22a93e+6SXWbns4HYwb9bjuTsZqBitTF&#13;&#10;98cLsbPiIAoiJAH04gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvWLb5xQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:line id="Прямая соединительная линия 67" o:spid="_x0000_s1127" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,16537" to="22904,16562" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfTzVvyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvgv9heUIvpW5awWp0lWIrCC21jYvnR/aZBLNvQ3bV+O/dQsHLwDDMN8x82dlanKn1lWMFz8ME&#13;&#10;BHHuTMWFAr1bP01A+IBssHZMCq7kYbno9+aYGnfhXzpnoRARwj5FBWUITSqlz0uy6IeuIY7ZwbUW&#13;&#10;Q7RtIU2Llwi3tXxJkrG0WHFcKLGhVUn5MTtZBZ96un8cbSda2132jT+6+th+rZR6GHTvsyhvMxCB&#13;&#10;unBv/CM2RsH4Ff4OxTMgFzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH081b8kAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 68" o:spid="_x0000_s1128" style="position:absolute;visibility:visible;mso-wrap-style:square" from="25194,16537" to="59427,16556" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu0KEdyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMgUvpW7agtjoKsVWECzaxqXnITtNQrOzIbtq+vbOoeBl4Gf4v5lvvhx8q07Uxyawgcdx&#13;&#10;Boq4DK7hyoA9rB+moGJCdtgGJgN/FGG5uL2ZY+7Cmb/oVKRKCYRjjgbqlLpc61jW5DGOQ0csu5/Q&#13;&#10;e0wS+0q7Hs8C961+yrKJ9tiwXKixo1VN5W9x9Aa29uX7/nk/tdYfih1+2uZ9/7EyZnQ3vM1kvM5A&#13;&#10;JRrStfGP2DgDE/lYhEQG9OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbtChHckAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:rect id="Прямоугольник 69" o:spid="_x0000_s1129" style="position:absolute;top:18871;width:5715;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNZah+xwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#13;&#10;FMTvwn6H8ARvmroHV6tRyi6ihx78d/H2aN623TYvpYm1fvuNIHgZGIb5DbPa9KYWHbWutKxgOolA&#13;&#10;EGdWl5wruJy34zkI55E11pZJwYMcbNYfgxXG2t75SN3J5yJA2MWooPC+iaV0WUEG3cQ2xCH7ta1B&#13;&#10;H2ybS93iPcBNLT+jaCYNlhwWCmzou6CsOt2MgsQskmpOl6Tqvg72+Jem1x2lSo2G/c8ySLIE4an3&#13;&#10;78YLsdcKZgt4HgpnQK7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM1lqH7HAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="61CB1CF9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="1F4E17BE" w14:textId="77777777" w:rsidR="00D12377" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>планування/</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="48235ED6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00CE4323" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="11F18807" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00CE4323" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>прогнозування</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 70" o:spid="_x0000_s1130" style="position:absolute;left:6809;top:18871;width:4572;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZhpc+yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI+7asNA&#13;&#10;EEX7QP5hmYC7eGUXfsheG5FgkkJF/GjSDdqJJEs7K7QbWfl7T2FIM3AZ7rmc7X50rRqoD7VnA7Np&#13;&#10;Aoq48Lbm0sDlfHhdgQoR2WLrmQz8UYD97vlpi6n1Nz7ScIqlEgiHFA1UMXap1qGoyGGY+o5Yfj++&#13;&#10;dxgl9qW2Pd4E7lo9T5KFdlizLFTY0VtFRXP6dQYyt86aFV2yZlh++eM1z78/KDdm8jK+b+RkG1CR&#13;&#10;xvjfeCA+rYGlKIiQyIDe3QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZhpc+yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="0A589216" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="79FC2A43" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>організація</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 71" o:spid="_x0000_s1131" style="position:absolute;left:12548;top:18871;width:4572;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2yjKlxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#13;&#10;FMTvwn6H8ARvmuph1WqUsiLroQf/Xbw9mmdb27yUJtbut98IC3sZGIb5DbPe9qYWHbWutKxgOolA&#13;&#10;EGdWl5wruF724wUI55E11pZJwQ852G4+BmuMtX3xibqzz0WAsItRQeF9E0vpsoIMuoltiEN2t61B&#13;&#10;H2ybS93iK8BNLWdR9CkNlhwWCmzoq6CsOj+NgsQsk2pB16Tq5kd7eqTp7ZtSpUbDfrcKkqxAeOr9&#13;&#10;f+MPcdAK5lN4HwpnQG5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALbKMqXHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="40063ECF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="59EE559B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>мотивація</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 72" o:spid="_x0000_s1132" style="position:absolute;left:18288;top:18871;width:4572;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGGKzSyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#13;&#10;FITvhfyH5QV6a9Z6SFLjKpIQ0oOHJs2lt4f7qlb3rbgbY/99t1DoZWAY5hsmzWfTi4lG11pW8LyK&#13;&#10;QBBXVrdcK7i+H5+2IJxH1thbJgXf5CDPFg8pJtre+UzTxdciQNglqKDxfkikdFVDBt3KDsQh+7Sj&#13;&#10;QR/sWEs94j3ATS/jKFpLgy2HhQYH2jdUdZebUVCYl6Lb0rXops2bPX+V5ceJSqUel/NhF6TYgfA0&#13;&#10;+//GH+JVK9jE8HsonAGZ/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGGKzSyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="221DDE48" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="27571285" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>контроль</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 73" o:spid="_x0000_s1133" style="position:absolute;left:39980;top:18871;width:3436;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQApVAlJyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvQr/D8gredFMFTaOrhEqphxz8d+ntkX1N0mTfhuw2pt/eFQQvA8Mwv2HW28E0oqfOVZYVvE0j&#13;&#10;EMS51RUXCi7nz0kMwnlkjY1lUvBPDrabl9EaE22vfKT+5AsRIOwSVFB63yZSurwkg25qW+KQ/djO&#13;&#10;oA+2K6Tu8BrgppGzKFpIgxWHhRJb+igpr09/RkFq3tM6pkta98uDPf5m2fcXZUqNX4fdKki6AuFp&#13;&#10;8M/GA7HXCpZzuB8KZ0BubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApVAlJyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="694F7B9B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="526E51C8" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>фінансова</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 74" o:spid="_x0000_s1134" style="position:absolute;left:45720;top:18871;width:3435;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmvZE9yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvQr/D8gredFMRTaOrhEqphxz8d+ntkX1N0mTfhuw2pt/eFQQvA8Mwv2HW28E0oqfOVZYVvE0j&#13;&#10;EMS51RUXCi7nz0kMwnlkjY1lUvBPDrabl9EaE22vfKT+5AsRIOwSVFB63yZSurwkg25qW+KQ/djO&#13;&#10;oA+2K6Tu8BrgppGzKFpIgxWHhRJb+igpr09/RkFq3tM6pkta98uDPf5m2fcXZUqNX4fdKki6AuFp&#13;&#10;8M/GA7HXCpZzuB8KZ0BubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmvZE9yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="76EBBCFD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="6D443AD9" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>інформаційна</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 75" o:spid="_x0000_s1135" style="position:absolute;left:54864;top:18871;width:4572;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJ8TSmyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvQr/D8gredFNBTaOrhEqphxz8d+ntkX1N0mTfhuw2pt/eFQQvA8Mwv2HW28E0oqfOVZYVvE0j&#13;&#10;EMS51RUXCi7nz0kMwnlkjY1lUvBPDrabl9EaE22vfKT+5AsRIOwSVFB63yZSurwkg25qW+KQ/djO&#13;&#10;oA+2K6Tu8BrgppGzKFpIgxWHhRJb+igpr09/RkFq3tM6pkta98uDPf5m2fcXZUqNX4fdKki6AuFp&#13;&#10;8M/GA7HXCpZzuB8KZ0BubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ8TSmyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="354929A6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="6D9284D3" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>науково-пізнавальна</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 76" o:spid="_x0000_s1136" style="position:absolute;left:50292;top:18871;width:3422;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5I6rRyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#13;&#10;FITvhfyH5QV6q2t7iKlmEyShpAcPTZpLbw/3Va3uW3E3av59tlDoZWAY5htms5tNJ0YaXGNZwXMU&#13;&#10;gyAurW64UnD5fHtag3AeWWNnmRTcyMFuu3jYYKrtxCcaz74SAcIuRQW1930qpStrMugi2xOH7NsO&#13;&#10;Bn2wQyX1gFOAm06+xPFKGmw4LNTY076msj1fjYLcvObtmi55OyYf9vRTFF9HKpR6XM6HLEiegfA0&#13;&#10;+//GH+JdK0hW8HsonAG5vQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5I6rRyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="016F87BF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="28FE855F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>діяльнісна</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 77" o:spid="_x0000_s1137" style="position:absolute;left:25194;top:18871;width:3435;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWbw9KxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvBb/D8oTe6sYejEZXCZZiDzn47+LtkX0mMdm3IbuN8du7QqGXgWGY3zCrzWAa0VPnKssKppMI&#13;&#10;BHFudcWFgvPp+2MOwnlkjY1lUvAgB5v16G2FibZ3PlB/9IUIEHYJKii9bxMpXV6SQTexLXHIrrYz&#13;&#10;6IPtCqk7vAe4aeRnFM2kwYrDQoktbUvK6+OvUZCaRVrP6ZzWfby3h1uWXXaUKfU+Hr6WQdIlCE+D&#13;&#10;/2/8IX60gjiG16FwBuT6CQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZvD0rHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="4D78C35C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00174AA5" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="474F4495" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00174AA5" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00174AA5">
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>інституційна</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 78" o:spid="_x0000_s1138" style="position:absolute;left:30933;top:18871;width:3436;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAn8Js4yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI89a8NA&#13;&#10;DIb3Qv/DoUK25pwM+XByCaYltIOH5mPpJnyq7dinM76r4/77aAh0EbyI95Ge7X50rRqoD7VnA7Np&#13;&#10;Aoq48Lbm0sDlfHhdgQoR2WLrmQz8UYD97vlpi6n1Nz7ScIqlEgiHFA1UMXap1qGoyGGY+o5Ydj++&#13;&#10;dxgl9qW2Pd4E7lo9T5KFdlizXKiwo7eKiub06wxkbp01K7pkzbD88sdrnn9/UG7M5GV838jINqAi&#13;&#10;jfG/8UB8WgNL+ViERAb07g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn8Js4yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="62BF46E3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="4706F560" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001712C8">
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>управлінська</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Прямоугольник 79" o:spid="_x0000_s1139" style="position:absolute;left:35505;top:18871;width:3436;height:17171;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIvD6jxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#13;&#10;FMTvwn6H8ARvmurBP9UoZUX00MPqetnbo3nbdtu8lCbW+u3NguBlYBjmN8xm15tadNS60rKC6SQC&#13;&#10;QZxZXXKu4Pp9GC9BOI+ssbZMCh7kYLf9GGww1vbOZ+ouPhcBwi5GBYX3TSylywoy6Ca2IQ7Zr20N&#13;&#10;+mDbXOoW7wFuajmLork0WHJYKLChz4Ky6nIzChKzSqolXZOqW3zZ81+a/hwpVWo07PfrIMkahKfe&#13;&#10;vxsvxEkrWKzg/1A4A3L7BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEi8PqPHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                     <w:txbxContent>
-                      <w:p w14:paraId="6D16AE28" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="001712C8" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+                      <w:p w14:paraId="71003744" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="001712C8" w:rsidRDefault="00D12377" w:rsidP="00D12377">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>захисна</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:line id="Прямая соединительная линия 87" o:spid="_x0000_s1140" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11478,13132" to="11478,16561" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvQ9OVyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvgv9heUIvpW7aQhujq4htoaDUGhfPj+wzCWbfhuxW03/vFgpeBoZhvmFmi9424kydrx0reBwn&#13;&#10;IIgLZ2ouFej9x0MKwgdkg41jUvBLHhbz4WCGmXEX3tE5D6WIEPYZKqhCaDMpfVGRRT92LXHMjq6z&#13;&#10;GKLtSmk6vES4beRTkrxIizXHhQpbWlVUnPIfq2CtJ4f7522qtd3nX/it6/ftZqXU3ah/m0ZZTkEE&#13;&#10;6sOt8Y/4NArSV/g7FM+AnF8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr0PTlckAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 88" o:spid="_x0000_s1141" style="position:absolute;visibility:visible;mso-wrap-style:square" from="41148,13132" to="41148,16561" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDe3EfnyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#13;&#10;EIbvQt9hGcGLtBsVJKbdFqkKgtLWdOl5yI5JaHY2ZNc2vr1zEHoZ+Bn+b+ZbrEbfqRMNsQ1s4G6W&#13;&#10;gSKugmu5NmD3b9McVEzIDrvAZOCXIqyWk6sFFi6c+YtOZaqVQDgWaKBJqS+0jlVDHuMs9MSy+w6D&#13;&#10;xyRxqLUb8Cxw3+n7LHvUHluWCw32tG6oOpY/3sCHfTrcPmxza/2+3ODOtq/bz7UxN9fjy1zG8xxU&#13;&#10;ojFdGv+Id2cgl49FSGRAL/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3txH58kAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 89" o:spid="_x0000_s1142" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2334,16537" to="2334,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxkOJ8yQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;FITvC32H5RR6U3RTCxKjq4i1UKj4E5deH7KnSTB7NmS3mr59VxC8GRiG+YaZLXrbiDN1vnas4HWY&#13;&#10;gCAunKm5VKCPH4MUhA/IBhvHpOCPPCzmjw8zzIy78IHOeShFhLDPUEEVQptJ6YuKLPqha4lj9uM6&#13;&#10;iyHarpSmw0uE20aOkmQsLdYcFypsaVVRccp/rYIvPfl+edulWttjvsW9rte7zUqp56f+fRplOQUR&#13;&#10;qA/3xg3xaRSkE7geimdAzv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsZDifMkAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
@@ -16722,6936 +16564,9354 @@
                 </v:line>
                 <v:line id="Прямая соединительная линия 94" o:spid="_x0000_s1147" style="position:absolute;visibility:visible;mso-wrap-style:square" from="33171,16537" to="33171,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaSNs/yQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gQvRTe1RTS6ilgLhZaqcfH8yD6TYPZtyK6a/vtuodDLwDDMN8xi1dla3Kj1lWMFT6ME&#13;&#10;BHHuTMWFAn18G05B+IBssHZMCr7Jw2rZe1hgatydD3TLQiEihH2KCsoQmlRKn5dk0Y9cQxyzs2st&#13;&#10;hmjbQpoW7xFuazlOkom0WHFcKLGhTUn5JbtaBR96dnp83k21tsfsC/e62u4+N0oN+t3rPMp6DiJQ&#13;&#10;F/4bf4h3o2D2Ar+H4hmQyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2kjbP8kAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 95" o:spid="_x0000_s1148" style="position:absolute;visibility:visible;mso-wrap-style:square" from="36576,16537" to="36576,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1BH6kyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gQvRTe1VDS6ilgLhZaqcfH8yD6TYPZtyK6a/vtuodDLwDDMN8xi1dla3Kj1lWMFT6ME&#13;&#10;BHHuTMWFAn18G05B+IBssHZMCr7Jw2rZe1hgatydD3TLQiEihH2KCsoQmlRKn5dk0Y9cQxyzs2st&#13;&#10;hmjbQpoW7xFuazlOkom0WHFcKLGhTUn5JbtaBR96dnp83k21tsfsC/e62u4+N0oN+t3rPMp6DiJQ&#13;&#10;F/4bf4h3o2D2Ar+H4hmQyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtQR+pMkAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 96" o:spid="_x0000_s1149" style="position:absolute;visibility:visible;mso-wrap-style:square" from="41148,16537" to="41148,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBF1uDTyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;FITvhb7Dcgq9Ed20BdHoKsUfKFi0jYvXh+xpEpo9G7Krxrd3hYI3A8Mw3zCzRWdrcabWV44VvA4T&#13;&#10;EMS5MxUXCvRhMxiD8AHZYO2YFFzJw2L+1JthatyFf+ichUJECPsUFZQhNKmUPi/Joh+6hjhmv661&#13;&#10;GKJtC2lavES4reVbkoykxYrjQokNLUvK/7KTVbDVk2P/fT/W2h6yHX7rar3/Wir18tytplE+piAC&#13;&#10;deHR+Ed8GgWTEdwPxTMg5zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARdbg08kAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 97" o:spid="_x0000_s1150" style="position:absolute;visibility:visible;mso-wrap-style:square" from="46887,16537" to="46887,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqmkVIyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gQvRTe1UDW6ilgLhZaqcfH8yD6TYPZtyK6a/vtuodDLwDDMN8xi1dla3Kj1lWMFT6ME&#13;&#10;BHHuTMWFAn18G05B+IBssHZMCr7Jw2rZe1hgatydD3TLQiEihH2KCsoQmlRKn5dk0Y9cQxyzs2st&#13;&#10;hmjbQpoW7xFuazlOkhdpseK4UGJDm5LyS3a1Cj707PT4vJtqbY/ZF+51td19bpQa9LvXeZT1HESg&#13;&#10;Lvw3/hDvRsFsAr+H4hmQyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKppFSMkAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 98" o:spid="_x0000_s1151" style="position:absolute;visibility:visible;mso-wrap-style:square" from="52626,16537" to="52626,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbBdE6yQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMoVeSt3YQtHoKmJbKCjaxqXnITtNQrOzIbvV+PbOoeBl4Gf4v5lvvhx8q47UxyawgfEo&#13;&#10;A0VcBtdwZcAe3h8noGJCdtgGJgNnirBc3N7MMXfhxF90LFKlBMIxRwN1Sl2udSxr8hhHoSOW3U/o&#13;&#10;PSaJfaVdjyeB+1Y/ZdmL9tiwXKixo3VN5W/x5w1s7PT74Xk/sdYfih1+2uZtv10bc383vM5krGag&#13;&#10;Eg3p2vhHfDgDU/lYhEQG9OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWwXROskAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <v:line id="Прямая соединительная линия 99" o:spid="_x0000_s1152" style="position:absolute;visibility:visible;mso-wrap-style:square" from="58268,16537" to="58268,18823" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0SXShyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6KXWjgpjoKkUtFCxq49LzI/uahGbfhuxW4793C4KXgWGYb5j5sreNOFHna8cKhoME&#13;&#10;BHHhTM2lAn18f52C8AHZYOOYFFzIw3Lx+DDHzLgzf9EpD6WIEPYZKqhCaDMpfVGRRT9wLXHMflxn&#13;&#10;MUTbldJ0eI5w28hRkkykxZrjQoUtrSoqfvM/q2Cr0++X8X6qtT3mOzzoerP/XCn1/NSvZ1HeZiAC&#13;&#10;9eHeuCE+jII0hf9D8QzIxRUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0SXShyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
                 <w10:wrap type="through"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742FF70E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3974C832" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F25C9CC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5030FF08" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Рис...... Схема групування функцій державного управління </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BB7EBD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="02B4A52F" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">бюджетною безпекою </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2359">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(авторська розробка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF9D43B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6731B64B" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="00D12377">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00701063">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Реалізація на практиці запропонованого функціонального апарату дозволить надати чіткого прикладного векторного спрямування майбутнім механізмам державного управління бюджетною безпекою. Для набуття ним більшого цілепокладання подальших наукових дослідів потребують методологічні позиції державного управління бюджетною безпекою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214F9E6C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-      <w:pPr>
+    <w:p w14:paraId="1378EE88" w14:textId="77777777" w:rsidR="00D12377" w:rsidRPr="00806661" w:rsidRDefault="00D12377" w:rsidP="008F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7004792A" w14:textId="09A7448C" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-      <w:pPr>
+    <w:p w14:paraId="26379FCD" w14:textId="5AFC1330" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...57 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...561 lines deleted...]
-        <w:t xml:space="preserve"> Паскаль стверджував, що: “Минуле і теперішнє – наші засоби, майбутнє – наша мета!” [263, С.]. Отже, проведення дослідження історії розвитку державного управління бюджетною безпекою є вкрай необхідним та актуальним завданням. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.Деталізуємо всі заявлені позиції та елементи системи. З огляду на вищевказані позиції та вже розглянуті раніше загальні положення щодо національної, державної та інших видів безпеки пропонується визначати наступним чином: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A9240F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-      <w:pPr>
+    <w:p w14:paraId="3EFA52D7" w14:textId="74A0CC11" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мету державного управління бюджетною безпекою </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12377" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> досягнення необхідного та достатнього рівня бюджетної безпеки задля ефективного та продуктивного функціонування інституту держави;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2448D401" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Предмет державного управління бюджетною безпекою – бюджетна безпека загалом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F9F24C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об’єкт державного управління бюджетною безпекою – бюджетна безпека на всіх рівнях, в контексті всіх елементів бюджету та функцій держави;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D10F79" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Суб’єкти державного управління бюджетною безпекою – сукупність органів влади, що призвані здійснювати керівний вплив на бюджетну безпеку з метою досягнення мети державного управління бюджетною безпекою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4B61D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Щодо суб’єктів державного управління бюджетною безпекою, звернення до Конституції України, Закону України “Про національну безпеку України”, Бюджетного кодексу України, Закону України “Про Державну службу”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наказу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міністерства економічного розвитку і торгівлі України від </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>29.10.2013 № 1277 “Про затвердження Методичних рекомендацій щодо розрахунку рівня економічної безпеки України”, а також інших нормативно-правових актів, дозволило сформувати суб’єктне коло державного управління бюджетною безпекою. В межах останнього виокремлено дві групи, зокрема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F51027" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>суб’єкти прямої дії:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7997F5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Президент України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC79282" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Рада національної безпеки та оборони України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C4C7B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Верховна Рада України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681F00EB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Кабінет Міністрів України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0873297E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Служба безпеки України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450B6C63" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Міністерство фінансів України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6249F2D8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Міністерство економіки України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F6435A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Бюро економічної безпеки України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0782A958" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Рахункова палата України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA739AF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Національне агентство України  з питань державної служби;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5CC890" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>суб’єкти опосередкованої дії:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E871BEC" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Державна казначейська служба України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3046FDE2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Державна аудиторська служба України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E869614" w14:textId="6F3371E1" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Державна </w:t>
+      </w:r>
+      <w:r w:rsidR="009008C9" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>податкова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> служба України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3841F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Державна митна служба України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1547DCF4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>При цьому, перша група безпосередньо приймає участь у державному управління бюджетною безпекою – виконанні основних його функцій, а друга – опосередковано забезпечує здійснення державного управління бюджетною безпекою, через сукупність своїх функціональних повноважень, реалізуючи, певним чином, додаткові функції державного управління бюджетною безпекою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214F9E6C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7004792A" w14:textId="09A7448C" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Державне управління бюджетною безпекою є досить молодою наукою та практичною діяльністю, якій, як і будь-якій практичній діяльності та науковому спрямуванню, властиві певні історичні передумови та детермінанти виникнення. Слід зауважити, що історичними дослідження в сфері державного управління загалом переймалось чимало вітчизняних вчених, зокрема: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Авер’янов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>А.Антонов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Л.Антонова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г. Атаманчук, В. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Бакуменко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В.Беглиця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О. Борисенко, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Бєла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Н. Виноградова, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Дєгтяр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, С. Домбровська, О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Євсюков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>В.Ємельянов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>М.Івашов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Іляш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ю.Кальниш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В. Князєв, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Г.Коваль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, В. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Коврегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ю.Ковбасюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>І.Лопушинський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В. Луговий, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Майстер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Н. Нижник, О. Оболенський, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Д.Плеханов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, С. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Полторак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Помази</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Пономаренко, І. Приходько, В. Садковий, Г. Ситник, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>В.Сиченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>С.Сорока</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, В. Степанов, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ю. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сурмін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>С.Хаджирадаєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Д. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Юрковський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та інші. Опрацювання питань історії розвитку державного управління економічною безпекою здійснити в своїх працях </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Л.Акімова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>М.Височанський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. На тлі отриманих наукових здобутків, повна відсутність досліджень в сфері історії розвитку державного управління бюджетною безпекою, сприймається як прогалина,  що гальмує формування повноцінних та дієздатних механізмів останнього. Не знаючи поступу історії, її первинні тактів, не можливо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">прогнозувати і майбутнє. Відомий французький філософ, письменник, математик, фізик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Блез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Паскаль стверджував, що: “Минуле і теперішнє – наші засоби, майбутнє – наша мета!” [263, С.]. Отже, проведення дослідження історії розвитку державного управління бюджетною безпекою є вкрай необхідним та актуальним завданням. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A9240F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Опрацювання чисельних історичних джерел в сфері державного управління, економіки, у тому числі фінансів, а також щодо вітчизняного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>квазідержавного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, а потім державного територіального простору  свідчать про повну відсутність будь-яких згадок не тільки про державне управління бюджетною безпекою, а й про бюджетну безпеку [264 - 297].  За такого стану справ наведемо результати поодиноких дослідів вчених з історії економічної безпеки. Так, професор </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Л.Акімова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> виокремлює такі етапи розвитку економічної безпеки в Україні [301, 302]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D9518E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="51D9518E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>І етап (до 1917 року) – формування економічної безпеки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A830A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="191A830A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІ етап  (1917-1930 рр.) – розвиток економічної безпеки за умов одержавлення засобів виробництва;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2921D0EE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2921D0EE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІІ етап (1931 – 1940 рр.) – розвиток методики економічної безпеки підприємств;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1158FA14" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1158FA14" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV етап (1941 – 1991рр.) – розвиток галузевих напрямів економічної безпеки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E8CE9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1D7E8CE9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">V етап (1991 дотепер) – розвиток економічної безпеки через адаптування вже існуючих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>методик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до нових економічних умов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF0909A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1AF0909A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Професор </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Франчук</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> пропонує такі етапи розвитку економічної безпеки держави [302]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E82223" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="19E82223" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">І етап (V ст. до н.е. – ХVІІ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ст.н.е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.)  - теоретико-нормативний характер економічної безпеки держави;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79726969" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="79726969" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІ етап (ХVІІІ ст. – ХІХ ст.) – економічна безпека держави зосереджується на розподілі матеріальних благ, законів виробництва, збагаченні;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3542D309" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3542D309" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІІ етап (ХІХ ст. дотепер) – економічна безпека держави зосереджує увагу на ролі соціальних інститутів в процесі макроекономічних явищ, забезпеченні мінімізації витрат діяльності;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA6DDB4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5FA6DDB4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Науковець </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>М.Височанський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> відстоює точку зору щодо такої періодизації розвитку державного регулювання в сфері економічної безпеки [303, С.69-70]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F942FA3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1F942FA3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">додержавний період – розпочинається управління економічна безпека через сукупність заходів щодо забезпечення економічного добробуту людей; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F4539D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="12F4539D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">києво-руський період – регулювання економічної безпеки здійснюється через закріплення певних норм у письмових документах; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423867E1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="423867E1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>литовсько</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-польський період – проблемність регулювання економічної безпеки в зв'язку з експансією;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F60546" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="08F60546" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">козацько-гетьманський період – накопичення досвіду із регулювання економічної безпеки в межах козацької держави; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6134FC6F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6134FC6F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>російсько-імперський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/австро-угорський період – орієнтація в регулюванні економічної безпеки на інтереси відповідних країн-метрополій; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C51C65" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="48C51C65" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">радянський період – регулювання економічної безпеки </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здіснюється</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на засадах планової централізованої економіки; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDF2203" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4CDF2203" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">новітній період – розбудова системи державного регулювання економічної безпеки на засадах незалежності країни в ринкових умовах; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2728A655" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2728A655" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="TimesNewRoman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Попри вагомі напрацювання всіх вищевказаних вчених, варто зазначити, що “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наука державного управління – продукт сучасного, постіндустріального, насамперед </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>інформаційно-технологічного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> етапу розвитку суспільства. Тому слід розрізняти історичні передумови та сучасні чинники </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>їі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRoman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ виникнення та розвитку.” [266, С.352]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D81CB2A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5D81CB2A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="009C4BF8">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На нашу думку такими історичними передумовами виникнення  державного управління бюджетної безпекою в Україні стали наступні історичні факти та події: формування державних фінансів, перед усім бюджетної системи на території, що тепер входить до складу України, та, безумовно, розвиток державного управління.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575C049D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="575C049D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="009C4BF8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Огляд історії державного управління та економічної історії України свідчить про зародження державного управління та державних фінансів на стародавніх територіях  теперішньої України в грецьких колоніях-факторіях Ольвії, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Тірі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Херсонесі, Теодосії, Пантікапеї, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Фаногорії</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Танаїсі, які були утворені на Кримському півострові  близько VIІ ст. до Різдва Христового;  ці міста-держави вирізнялись досить прогресивним та добре розвинутим  політичним ладом та економічним устроєм [109, С.27]. Структура функціонально-управлінського апарату держави та пріоритети державної казни передбачали спрямування коштів останньої на фінансування релігійних, військових та культурних заходів суспільного характеру; в той же час за рахунок коштів останньої здійснювалась оплата суспільних обов’язків та утримання неімущих громадян [109, С.29]. Найбільш розвинута у недалекому майбутньому антична держава північного Причорномор’я Ольвія </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Понтійська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> мала дві гілки влади, а також власну державну фінансову систему, в межах якої здійснювалось карбування грошей [272, с. 57]. Законодавча влада реалізовувалась через Народні збори та Рада, виконавчу — магістратури-колегії з колегією архонтів на чолі, обрання яких відбувалось на народних зборах [109, с. 29-30]. Керівництво державними фінансами здійснювали [288,  с. 130]: Вища колегія, колегії семи (здійснювали нагляд за надходженням податків, мита, штрафів, добровільних пожертвувань, платежів за орендоване державне майно; управління храмовою казною; розподіл та фінансове забезпечення управлінського апарату держави; організацію державних свят та спортивних змагань; нагородження громадян; будівництво та ремонт споруд; заготівлю продуктів харчування у неврожайні роки), колегія дев’яти (здійснювала управління державними цінностями та священною казною, карбування монет, надходженням доходів від жертвоприношень), Верховний розпорядник фінансів. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0029ECA1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="63679E0C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закінчуючи екскурс в стародавню історію, зазначимо, що попри надзвичайно цікаві гіпотези щодо первісності та правонаступності української державності, першим найбільш вагомим та потужним державним утворенням на території сучасної України стала Київська Русь [159, С.23; 304]. Зауважимо, що переважна більшість вчених-фінансистів констатують факт утворення вітчизняної системи державних фінансів саме в цей період  [275, С.49; 279, С.51]. Перші ж згадки про бюджет, як головний фінансово-плановий документ країни, а точні про його прообраз – кошторис,  зустрічаються у письмових історичних свідченнях від 1654 року, при цьому вони були загальної та міської форми і складались у вигляді звіту за минулий рік, що мав довільну форму [109, c. 43]. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63679E0C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="19273018" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Закінчуючи екскурс в стародавню історію, зазначимо, що попри надзвичайно цікаві гіпотези щодо первісності та правонаступності української державності, першим найбільш вагомим та потужним державним утворенням на території сучасної України стала Київська Русь [159, С.23; 304]. Зауважимо, що переважна більшість вчених-фінансистів констатують факт утворення вітчизняної системи державних фінансів саме в цей період  [275, С.49; 279, С.51]. Перші ж згадки про бюджет, як головний фінансово-плановий документ країни, а точні про його прообраз – кошторис,  зустрічаються у письмових історичних свідченнях від 1654 року, при цьому вони були загальної та міської форми і складались у вигляді звіту за минулий рік, що мав довільну форму [109, c. 43]. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Слід зазначити, що не зважаючи на послідовний та поступовий розвиток системи державних фінансів в Україні (як частини території тих чи інших країни), на протязі подальших віків, жодних свічень про діяльність або наукове спрямування з державного управління бюджетною безпекою ми не знаходимо. І навіть переважна більшість десятирічь ХХ ст. не стали відправними етапами  щодо процесу розвитку останніх на вітчизняному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>професійно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-науковому просторі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19273018" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0F6CC2A4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:t>-науковому просторі.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отже, попри, безумовно схвальне бажання щодо піднесення рівня впливу нашої країни в історичній ретроспективі на геополітичному просторі, слід визначати, що всі перераховані історичні передумови набули реальної дієвості за формування головного сучасного чинника виникнення та розвитку державного управління бюджетною безпекою - здобуттям Україною незалежності. За цих умов, до сучасних чинники виникнення державного управління бюджетною безпекою доречно віднести головну детермінанту, а саме - початок нового етапу державотворення в України наприкінці ХХ ст., а також її похідні, зокрема: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6CC2A4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-[...19 lines deleted...]
-    <w:p w14:paraId="5A73D0B6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5A73D0B6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>розбудова вітчизняної системи державних фінансів, у тому числі бюджетної системи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281ACCBB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="281ACCBB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>розвиток державного управління в Україні;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272CEA04" w14:textId="224FC2CD" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="272CEA04" w14:textId="224FC2CD" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">виникнення напряму </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>безп</w:t>
       </w:r>
-      <w:r w:rsidR="00835013">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00835013" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>коведення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в сфері державних відносин України;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011A6B42" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="011A6B42" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Втім, не зважаючи на офіційну точку зору, незалежність України здобула ще у 1990 році, оскільки саме 16 липня 1990 Верховна Рада Української РСР прийняла Декларацію про державний суверенітет України. Слід зауважити, що цей документ закріплював положення, що ознаменували початок розвитку не тільки незалежних державотворчих процесів, а й фінансових та безпекових. Так,  цим документом було проголошено [305]:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Втім, не зважаючи на офіційну точку зору, незалежність України здобула ще у 1990 році, оскільки саме 16 липня 1990 Верховна Рада Української РСР прийняла Декларацію про державний суверенітет України. Слід зауважити, що цей документ закріплював положення, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>що ознаменували початок розвитку не тільки незалежних державотворчих процесів, а й фінансових та безпекових. Так,  цим документом було проголошено [305]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D91613F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6D91613F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“державний суверенітет України </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>як верховенство, самостійність, повноту і неподільність влади Республіки в межах її території та незалежність і рівноправність у зовнішніх зносинах»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4C9669" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7D4C9669" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">економічну самостійність, що проявлялась у «самостійному визначенні свого економічного статусу і закріпленні його в законах»; </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="n41"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«виключному праві народу України на володіння, користування і розпорядження національним багатством України»; “с</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>амостійному створенні банкової (включаючи зовнішньоекономічний банк), цінової, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>фінансової</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, митної, податкової системи, формуванні державного бюджету,… впровадженні своєї грошової одиниці»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E332E81" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7E332E81" w14:textId="25B9A650" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">порядок екологічної, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="009C4BF8" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>зовніщньої</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>зовнішньої</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> та внутрішньої безпеки, за яким, зокрема щодо останніх було </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="009C4BF8" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>закрілено</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>закріплено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> право на власну збройні сили, внутрішні війська та органи державної безпеки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8C0E84" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0C8C0E84" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Значення цього документу важко недооцінити; так, академік </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В.Гончаренко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> зазначав: “норми цього історичного правового акту мали за змістом, безперечно, конституційних характер” [306, С.89].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741596F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="741596F9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Прийняття Декларації спричинило поштовх не тільки до удосконалення основного нормативного акту країни того часу Конституції УРСР, який вже в жовтні було доповнено положенням щодо покладання повноважень щодо безпеки країни на державні органи та визначення цих повноважень законодавством (ст.30) [307], а й до початку розбудови вітчизняної бюджетної системи, а саме: вже наприкінці 1990 року Верховна Рада УРСР приняла Закон УРСР “Про бюджетну систему Української РСР”, який закріплював основи організації бюджетної системи суверенної Республіки і включав розділи [308]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4DB10F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7B4DB10F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>І “Загальну положення” (ним закріплювались основи бюджетного устрою, фінансових взаємовідносин, а також складання, затвердження і виконання республіканського і місцевих бюджетів);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8E8E26" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6E8E8E26" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІ “Республіканський бюджет (в ньому будо прописано характеристику республіканського бюджету, джерела формування його доходів, видатки республіканського бюджету, порядок складання останнього, затвердження та виконання республіканського бюджету, звітування про його виконання);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF031D3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6DF031D3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІІІ “Бюджети місцевих рад (в цьому розділі будо прописано характеристику місцевих бюджетів, джерела формування їх доходів, їх видатки, порядок складання місцевих бюджетів, виконання місцевих бюджетів, звітування про їх виконання);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B46CC1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="32B46CC1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІV “Позабюджетні фонди” (прописано порядок утворення позабюджетних фондів);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBD00C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4EBD00C1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Аналіз представленого документу свідчить про такі принципові позиції в контексті об’єкту дослідження, що полягають у закріпленні: повної суверенності бюджетної системи України; організації виконання бюджетів за Радою Міністрів УРСР через Міністерство фінансів УРСР, міністерства,  державні  комітети,  відомства, місцеві Ради народних депутатів Української РСР та їх виконавчі комітети; повноважень щодо забезпечення надходження всіх доходів бюджетів та ефективності здійснених видатків бюджетів за Міністерством фінансів УРСР, міністерствами,  державними  комітетами,  відомствами, місцевими Радами народних депутатів Української РСР та їх виконавчими комітетами; здійснення видатків на утримання державної та місцевих рад і державного та місцевого управління Української СРС, судів та прокуратури.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D2C162" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="43D2C162" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-        <w:t>]: “до видатків, що здійснюються з Державного бюджету України, належать видатки на: ....правоохоронну діяльність та забезпечення безпеки держави” (в цій же редакції воно зберіглось і у діючого Бюджетному кодексі [55]).</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жодної згадки про бюджетну безпеку в цьому документі немає, втім, первісний статус останньої серед інших складових національної/державної безпеки (через вищевказані положення щодо складу видатків республіканського та місцевих бюджетів), було вперше і на довгі роки закріплено в цьому Законі України [308]. Випереджуючи наступні події, зауважимо, що Бюджетний кодексом України 2001 року було остаточно і однозначно закріплено це </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>положення через ст.87, в якій зазначено [315]: “до видатків, що здійснюються з Державного бюджету України, належать видатки на: ....правоохоронну діяльність та забезпечення безпеки держави” (в цій же редакції воно зберіглось і у діючого Бюджетному кодексі [55]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07519B35" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="07519B35" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>В 1992 році розпорядженням Президента України було утворено перший орган виконавчої влади з питань національної безпеки - Раду національної безпеки України;  його основними інституційними характеристиками стали [310]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BBE21F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="60BBE21F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Статус</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – консультативно-дорадчий орган при Президенті України в межах системи органів виконавчої влади;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DE9D00" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="22DE9D00" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Головне завдання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – підготовка пропозицій та проектів рішень щодо реалізації політки у сфері захисту національних інтересів та забезпечення національної безпеки; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5139C564" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5139C564" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нормативно-правове забезпечення діяльності</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Конституція України, закони України, укази та розпорядження Президента України;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3056769B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3056769B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Основні напрями діяльності</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – “підготовка проекту щорічної Доповіді Президента  України про забезпечення національної безпеки України як програмного документа з питань внутрішньої, зовнішньої та воєнної політики для  органів державної виконавчої влади, а також для розробки правових актів у сфері захисту національних інтересів від зовнішніх та внутрішніх загроз;</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="o14"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> організація роботи постійних  та  тимчасових міжвідомчих комісій, що утворюються Радою на функціональній чи регіональній засадах як один із важливих інструментів по  виробленню проектів рішень Президента України з питань національної безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="o15"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробка пропозицій щодо забезпечення захисту конституційного устрою, державного суверенітету та територіальної   цілісності України”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0010D3A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0010D3A8" w14:textId="7E7E1FCB" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561DA6">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Основні функції</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – «визначення  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>життєво</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  важливих  національних  інтересів  і виявлення  джерел  внутрішньої  та  зовнішньої  загрози   об'єктам національної безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="o20"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробка пропозицій  щодо основних напрямів стратегії забезпечення національної безпеки України і організація підготовки програм її забезпечення;</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="o21"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробка пропозицій щодо взаємодії між органами  законодавчої </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>та виконавчої влади у питаннях забезпечення національної  безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="o22"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> підготовка  матеріалів Президенту України    щодо    стану національної безпеки України,  загроз  національним  інтересам  та заходів їх попередження та усунення;</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="o23"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> підготовка  рекомендацій Президенту України для прийняття рішень  з  питань  внутрішньої та зовнішньої політики у сфері забезпечення національної безпеки;</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="o24"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> прогнозування імовірних наслідків рішень Президента  України, що готуються з питань національної безпеки;</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="o25"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> підготовка  проектів  оперативних  рішень,  спрямованих  на </w:t>
-[...19 lines deleted...]
-        <w:t>запобігання надзвичайним ситуаціям, які можуть спричинити  суттєві соціально-політичні,  економічні,  воєнні,  екологічні  та    інші наслідки, та проектів рішень щодо організації їх ліквідації;</w:t>
+        <w:t xml:space="preserve"> підготовка  проектів  оперативних  рішень,  спрямованих  на запобігання надзвичайним ситуаціям, які можуть спричинити  суттєві соціально-політичні,  економічні,  воєнні,  екологічні  та    інші наслідки, та проектів рішень щодо організації їх ліквідації;</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="o26"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> підготовка пропозицій Президенту України з  питань  введення, </w:t>
-[...19 lines deleted...]
-        <w:t>продовження або відміни надзвичайного стану;</w:t>
+        <w:t xml:space="preserve"> підготовка пропозицій Президенту України з  питань  введення, продовження або відміни надзвичайного стану;</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="o27"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> підготовка  висновків щодо законопроектів, які стосуються питань національної безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="o28"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> розробка пропозицій щодо  координації  діяльності  державних органів виконавчої влади  у  процесі  реалізації  рішень  у  сфері забезпечення  національної  безпеки  України  та  оцінка їх </w:t>
-[...10 lines deleted...]
-        <w:t>ефективності;</w:t>
+        <w:t xml:space="preserve"> розробка пропозицій щодо  координації  діяльності  державних органів виконавчої влади  у  процесі  реалізації  рішень  у  сфері забезпечення  національної  безпеки  України  та  оцінка їх ефективності;</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="o29"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> контроль  за  реалізацією  програм  з  питань забезпечення національної безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="o30"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробка пропозицій щодо удосконалення системи  забезпечення національної безпеки України шляхом реформування  існуючих  або створення нових органів цієї системи»; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2094821D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2094821D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561DA6">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Права</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – «одержувати безперешкодно і безкоштовно від державних органів, підприємств, установ, організацій, а  також  недержавних  структур інформаційно-аналітичні та інші матеріали, що  стосуються  питань національної безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="o33"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00561DA6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> залучати на контрактній основі до виконання завдань Ради відповідні  державні  органи,  громадські  об'єднання та  інші організації  і  їх  підрозділи,  експертні   колективи,  окремих провідних вітчизняних і зарубіжних учених, висококваліфікованих спеціалістів практиків»;</w:t>
+        <w:t xml:space="preserve"> залучати на контрактній основі до виконання завдань Ради </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>відповідні  державні  органи,  громадські  об'єднання та  інші організації  і  їх  підрозділи,  експертні   колективи,  окремих провідних вітчизняних і зарубіжних учених, висококваліфікованих спеціалістів практиків»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C506135" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7C506135" w14:textId="2502FBAF" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Даний нормативний документ не тільки визначив та унормував організаційні положення діяльності вказаного органу, а й ст.5 визначив за базову науково-дослідну установу, що адресно займається дослідженнями з питань національної безпеки, національний інститут стратегічних досліджень при Президенті України. Не зважаючи на наявну на перший погляд певну монополізацію наукових досліджень в зазначеній галузі, саме це положення дало визначальний поштовх для останніх, зокрема: активізація наукових публікацій з проблематики національної безпеки розпочинається саме з цього моменту  [298, С.87]. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Даний нормативний документ не тільки визначив та унормував організаційні положення діяльності вказаного органу, а й ст.5 визначив за базову науково-дослідну установу, що адресно займається дослідженнями з питань національної безпеки, </w:t>
+      </w:r>
+      <w:r w:rsidR="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аціональний інститут стратегічних досліджень при Президенті України. Не зважаючи на наявну на перший погляд певну монополізацію наукових досліджень в зазначеній галузі, саме це положення дало визначальний поштовх для останніх, зокрема: активізація наукових публікацій з проблематики національної безпеки розпочинається саме з цього моменту  [298, С.87]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AE3174" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="32AE3174" w14:textId="4796A9EE" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">В цей же період відбувається становлення державного управління бюджетною безпекою як виду діяльності через прийняття Закону України “Про державну службу”, в якому закріплюються положення щодо [332]: загальних положень; державної політики у сфері державної служби;  правового статусу державних службовців органів та їх апарату;  проходження державної служби в державних органах та їх апарату; службової кар’єри; припинення державної служби; матеріального та соціально-побутового забезпечення державних службовців; відповідальності за порушення законодавства про державну службу. Опрацювання вказаного документу свідчить про досить глибинний та усебічний підхід при його формуванні. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В цей же період відбувається становлення державного управління бюджетною безпекою як виду діяльності через прийняття Закону України “Про державну службу”, в якому закріплюються положення щодо [332]: загальних положень; державної політики у сфері державної служби; правового статусу державних службовців органів та їх апарату;  проходження державної служби в державних органах та їх апарату; службової кар’єри; припинення державної служби; матеріального та соціально-побутового забезпечення державних службовців; відповідальності за порушення законодавства про державну службу. Опрацювання вказаного документу свідчить про досить глибинний та усебічний підхід при його формуванні. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAC0B13" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5FAC0B13" w14:textId="342C99FE" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Надалі нормативне забезпечення вищевказаної Ради зазнало змін у 1994 році з введенням в дію “Положення про раду національної безпеки  при Президентові України”, яким було суттєво розвинуто основні завдання вказаного колегіального органу на користь [311]:  “аналізу поточного  стану  і  тенденцій  розвитку зовнішньо- та внутрішньополітичної ситуації, визначення на цій основі пріоритетних напрямів забезпечення національної безпеки;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надалі нормативне забезпечення вищевказаної Ради зазнало змін у 1994 році з введенням в дію “Положення про </w:t>
+      </w:r>
+      <w:r w:rsidR="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>аду національної безпеки  при Президентові України”, яким було суттєво розвинуто основні завдання вказаного колегіального органу на користь [311]:  “аналізу поточного  стану  і  тенденцій  розвитку зовнішньо- та внутрішньополітичної ситуації, визначення на цій основі пріоритетних напрямів забезпечення національної безпеки;</w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="o19"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00561DA6">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">координація зусиль органів державної виконавчої влади в сфері  забезпечення національної безпеки.». На успішну реалізацію вказаних завдань базовою науково-дослідною установою було визначено Центр стратегічних досліджень з проблем національно безпеки. </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комплексної оцінка потенціальних і реальних загроз національним інтересам,   планування   дій   щодо  попередження  і нейтралізації цих  загроз,  розробка  заходів  такої  протидії та формування ефективних механізмів їх реалізації; розгляду актуальних проблем національної безпеки та підготовка рекомендацій для прийняття Президентом України відповідних рішень; організації міжвідомчої взаємодії та координація зусиль органів державної виконавчої влади в сфері  забезпечення національної безпеки.». На успішну реалізацію вказаних завдань базовою науково-дослідною установою було визначено Центр стратегічних досліджень з проблем національно безпеки. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6631D33B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6631D33B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Втім, невдовзі (у 1996 р.) з прийняттям Конституції України вказаний орган змінює свою назву згідно основного закону України на Раду національної безпеки і оборони України,  ст. 107 якого і визначає її основну функцію - координація та контроль діяльності органів виконавчої влади у сфері національної безпеки та оборони, а також її основні організаційні положення функціонування [24]. Окрім того, першою редакцією Конституції закріплено такі положення щодо національної/державної (а отже і бюджетної) безпеки [24] : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20817DE4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="20817DE4" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статус Верховної ради України щодо: затвердження загальної структур, чисельності, визначення функцій Служби безпеки України; затвердження законодавства в галузі національної безпеки; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C7462F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="22C7462F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статус Президента України щодо: забезпечення та національної безпеки; керівництва у сфері національної безпеки, а також Радою безпеки і оборони України; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC2EF2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="51DC2EF2" w14:textId="2E1C80EA" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Статус Кабінету Міністрів України щодо: здійснення заходів одо забезпечення національної безпеки; </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статус Кабінету Міністрів України щодо: здійснення заходів </w:t>
+      </w:r>
+      <w:r w:rsidR="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одо забезпечення національної безпеки; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0701EAC3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0701EAC3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На реалізацію положень ст. 107 Конституції України Указом Президента України у тому ж 1996 році вводиться в дію Тимчасове Положення про Раду національної безпеки і оборони України, яким, зокрема, визначено такий склад головних завдань вказаного координаційного органу з відповідних питань [312]: «забезпечення реалізації єдиної державної політики у сфері національної безпеки і оборони України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="o51"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> аналіз стану і тенденцій розвитку зовнішньо- та внутрішньополітичної ситуації, визначення на цій основі стратегії та пріоритетних напрямів  забезпечення національної безпеки і оборони;</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аналіз стану і тенденцій розвитку зовнішньо- та внутрішньополітичної ситуації, визначення на цій основі стратегії та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пріоритетних напрямів  забезпечення національної безпеки і оборони;</w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="o52"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> комплексна оцінка та прогноз потенційних і реальних загроз державному, економічному, суспільному, оборонному, інформаційному, ядерному, екологічному та іншим видам і об'єктам безпеки України;</w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="o53"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> планування, організація та контроль за здійсненням заходів політичного, економічного, воєнного, соціального, науково-технічного та іншого характеру, адекватних цим загрозам;</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="o54"/>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розгляд питань  фінансування  витрат на національну безпеку і оборону, а також контроль за витрачанням відповідних коштів;</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="o55"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розгляд проектів законів України та указів Президента України, інших нормативних актів,  наказів і  директив  Верховного Головнокомандувача Збройних   Сил   України, концепцій, доктрин, державних програм у сфері національної безпеки і  оборони  України тощо;</w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="o56"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> підготовка пропозицій щодо вдосконалення системи забезпечення національної безпеки та організації оборони України,  у тому числі щодо утворення, реорганізації та  ліквідації  органів  виконавчої влади у даній сфері;</w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="o57"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidRPr="00561DA6">
-[...14 lines deleted...]
-        <w:t>оголошення в  разі  потреби  окремих  місцевостей  України  зонами надзвичайної екологічної ситуації;</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підготовка пропозицій щодо оголошення стану війни,  загальної або часткової  мобілізації,  введення воєнного чи надзвичайного стану в Україні  або  в  окремих  її  місцевостях,  а  також  щодо оголошення в  разі  потреби  окремих  місцевостей  України  зонами надзвичайної екологічної ситуації;</w:t>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="o58"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> координації наукових досліджень у галузі національної безпеки і оборони;</w:t>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="o59"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розгляд і  вирішення  інших  актуальних  проблем національної безпеки і оборони України». Отже, як бачимо, діяльність Ради національної безпеки і оборони України не тільки розширилась формально за рахунок поєднання Ради національної безпеки України та Ради оборони України, а й через деталізацію функцій і повноважень, зокрема шляхом: визначення видів безпеки, а отже і відповідних спрямувань  заходів; розширення умовно-регуляторних прав щодо розгляду широкого кола проектів вітчизняних нормативно-правових актів; розширення адміністративних функцій щодо пропозицій з утворення, реорганізації та ліквідації органів влади у відповідній сфері; закріплення положення з координації наукових досліджень вказаній галузі (базовими державними науково-дослідженими установами визнано Центр стратегічного планування та аналізу та національний інститут стратегічних досліджень).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F97DD14" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6F97DD14" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наступні два роки ознаменувався не тільки деякими змінами вказаного нормативного документу, а й прийняття, згідно ст. 107 Конституції України, цілої низки визначальних нормативно-правових документів, як то: Концепції (основи державної політики) національної безпеки України (1997р.), Закону України “Про Раду національної безпеки та оборони України” (1998р.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300948D8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="300948D8" w14:textId="4C4469D2" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Першим документом нормативним документом було:  охарактеризовано поняття національної безпеки, об’єкти та принципи забезпечення національної безпеки; визначено національні інтереси України; деталізовано загрози у різних сферах життя країни; основні напрями державної політики у різних сферах; описано систему забезпечення національної безпеки. Зауважимо, що попри відсутність ідентифікованих загроз в економічній сфері щодо бюджетного спрямування, в частині напрямів державної економічної політики вказано на необхідність “недопущення незаконного використання бюджетних коштів і державних ресурсів, їх перетікання в тіньову економіку” [313]. Важливим положенням вказаного документу є також закріплений суб’єктний склад системи забезпечення національної безпеки, до якого віднесено: народ України, Верховна Рада України, Президент України, Рада національної безпеки і оборони України, Кабінет Міністрів України, Конституційний Суд України, Прокуратура України, Національний банк України, міністерства та ніші центральні органи виконавчої влади, Збройні Сили України, Служба безпеки України, Національна гвардія України, Прикордонні війська України тощо.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Першим нормативним документом було: охарактеризовано поняття національної безпеки, об’єкти та принципи забезпечення національної безпеки; визначено національні інтереси України; деталізовано загрози у різних сферах життя країни; основні напрями державної політики у різних сферах; описано систему забезпечення національної безпеки. Зауважимо, що попри відсутність ідентифікованих загроз в економічній сфері щодо бюджетного спрямування, в частині напрямів державної економічної політики вказано на необхідність “недопущення незаконного використання бюджетних коштів і державних ресурсів, їх перетікання в тіньову економіку” [313]. Важливим положенням вказаного документу є також закріплений суб’єктний склад системи забезпечення національної безпеки, до якого віднесено: народ України, Верховна Рада України, Президент України, Рада національної безпеки і оборони України, Кабінет Міністрів України, Конституційний Суд України, Прокуратура України, Національний банк України, міністерства та і</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ші центральні органи виконавчої влади, Збройні Сили України, Служба безпеки України, Національна гвардія України, Прикордонні війська України тощо.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3C549E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6F3C549E" w14:textId="2208739A" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Закон України “Про Раду національної безпеки і оборони України”, дублюючи Указ Президента України “Про Раду національної безпеки і оборони України”, але не відміняючи його дію, закріпив уточненні положення щодо [252]: функцій і компетенції,  склад і структуру,  порядок функціонування Ради національної безпеки і оборони України (розгляд його положень в контексті об’єкту дослідження було здійснено в розділі 2). </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Закон України “Про Раду національної безпеки і оборони України”, дублюючи Указ Президента України “Про Раду національної безпеки і оборони України”, але не відміняючи його дію, закріпив уточненні положення щодо [252]: функцій і компетенції,  склад</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і структур</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  поряд</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функціонування Ради національної безпеки і оборони України. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78871C8B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="78871C8B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Удосконалення бюджетної системи, процесу, механізмів, у тому числі запровадження казначейської системи обслуговування Державного бюджету [314], призвело до необхідності перегляду унормованих підходів до її управління. Оновлені положення знайшли відображення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Удосконалення бюджетної системи, процесу, механізмів, у тому числі запровадження казначейської системи обслуговування Державного бюджету [314], призвело до необхідності перегляду унормованих підходів до її управління. Оновлені положення знайшли відображення у Бюджетному кодексу України в розрізі таких структурних елементів - глав останнього [315]: загальні положення; бюджетна система України та її принципи; запозичення; бюджетний процес та його учасники; Державний бюджет України; складання проекту Державного бюджету України; розгляд та прийняття Державного бюджету України; виконання Державного бюджету України; внесення змін до Закону про Державний бюджет України; бухгалтерський облік та звітність про виконання Державного бюджету України; надходження та витрати місцевих бюджетів; складання, розгляд, затвердження, виконання та звітність місцевих бюджетів; міжбюджетні відносини; розмежування видатків між бюджетами; розрахунок видатків, що враховуються при визначенні обсягу міжбюджетних трансфертів; міжбюджетні трансферти; контроль за дотриманням бюджетного законодавства; відповідальність за бюджетні правопорушення; прикінцеві положення. Попри будь-яку відсутність згадок про бюджетну безпеку, слід акцентувати на закріпленні вперше ст.87 цього нормативного документу здійснення видатків на забезпечення державної безпеки за рахунок Державного бюджету України.</w:t>
+        <w:t>у Бюджетному кодексу України в розрізі таких структурних елементів - глав останнього [315]: загальні положення; бюджетна система України та її принципи; запозичення; бюджетний процес та його учасники; Державний бюджет України; складання проекту Державного бюджету України; розгляд та прийняття Державного бюджету України; виконання Державного бюджету України; внесення змін до Закону про Державний бюджет України; бухгалтерський облік та звітність про виконання Державного бюджету України; надходження та витрати місцевих бюджетів; складання, розгляд, затвердження, виконання та звітність місцевих бюджетів; міжбюджетні відносини; розмежування видатків між бюджетами; розрахунок видатків, що враховуються при визначенні обсягу міжбюджетних трансфертів; міжбюджетні трансферти; контроль за дотриманням бюджетного законодавства; відповідальність за бюджетні правопорушення; прикінцеві положення. Попри будь-яку відсутність згадок про бюджетну безпеку, слід акцентувати на закріпленні вперше ст.87 цього нормативного документу здійснення видатків на забезпечення державної безпеки за рахунок Державного бюджету України.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725EF71B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="725EF71B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00B84E19" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Наступним кроком у розбудові державного управління бюджетної безпекою стало прийняття Закону України “Про основи національної безпеки України” (2003р.) та підписання указу Президента України “Про Стратегію національної безпеки України” (2007р.). </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наступним кроком у розбудові державного управління бюджетної безпекою стало прийняття Закону України “Про основи національної безпеки України” (2003р.) та підписання указу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Президента України “Про Стратегію національної безпеки України” (2007р.). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403AB554" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2E7481FF" w14:textId="46ABE229" w:rsidR="00260EEB" w:rsidRDefault="008F2359" w:rsidP="00260EEB">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Перший нормативно-правовий акт визначає однойменні позиції в контексті таких структурних елементів змісту документу [316]: визначення термінів; правова основа національної безпеки; об’єкти національної безпеки; суб’єкти забезпечення національної безпеки; принципи забезпечення національної безпеки; пріоритети національних інтересів; загрози національним інтересам і національній безпеці України; основні напрями державної політики з питань національної безпеки; повноваження суб’єктів забезпечення національної безпеки;  основні функції суб’єктів забезпечення національної безпеки; контроль за здійсненням заходів  щодо забезпечення національної безпеки; прикінцеві положення. Аналіз представленого документу свідчить про відсутність будь-яких згадок щодо бюджетної безпеки крім непрямого натяку в межах визначених напрямів державної політики з питань національної безпеки в сфері економіки в такій редакції “забезпечення збалансовано розвитку бюджетної сфери” [14].</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Перший нормативно-правовий акт визначає однойменні позиції в контексті таких структурних елементів змісту документу [316]: визначення термінів; правова основа національної безпеки; об’єкти національної безпеки; суб’єкти забезпечення національної безпеки; принципи забезпечення національної безпеки; пріоритети національних інтересів; загрози національним інтересам і національній безпеці України; основні напрями державної політики з питань національної безпеки; повноваження суб’єктів забезпечення національної безпеки; основні функції суб’єктів забезпечення національної безпеки; контроль за здійсненням заходів  щодо забезпечення національної безпеки; прикінцеві положення. Аналіз представленого документу свідчить про відсутність будь-яких згадок щодо бюджетної безпеки крім непрямого натяку в межах визначених напрямів державної політики з питань національної безпеки в сфері економіки в такій редакції “забезпечення збалансовано розвитку бюджетної сфери” [14].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274B2E5C" w14:textId="7A9D6980" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
-      <w:pPr>
+    <w:p w14:paraId="274B2E5C" w14:textId="0CA4EF14" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00260EEB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:ind w:firstLine="680"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Другий нормативний акт в розрізі своєї структури (1.Загальні положення; 2. Принципи забезпечення національної єдності та захищеності </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>життєво</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> важливих інтересів особи, суспільства і держави від зовнішніх та внутрішніх загроз; 3. Стратегічні цілі, пріоритети та завдання політики національної безпеки; 4. Механізми реалізації державної політики національної безпеки) являє собою досить цінний документ, що демонструє активацію розбудови більшості функцій державного управління національною/державною/економічною/</w:t>
+      </w:r>
+      <w:r w:rsidR="00034590" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>фінансовою та бюджетною безпекою опосередковано.  Так, в контексті об’єкту дослідження важливими вбачаються такі положення щодо [317]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3E46E8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0A3E46E8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00B84E19" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>визнання складного стану економічної безпеки (остання вперше ідентифікується в вітчизняних нормативних-правових актах саме в даному документі), у тому числі через недосконалість контролю за використанням бюджетних асигнувань;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1232F0B3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1232F0B3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>необхідності реформування інститутів сектору безпеки, у тому числі  шляхом “...забезпечення бюджетного фінансування сектору безпеки як цілісної системи в обсягах, достатніх для його реформування і розвитку”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4748C244" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4748C244" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">удосконалення системи управління національною безпекою через: </w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="n169"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="4D51903B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4D51903B" w14:textId="729E3C94" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вдосконалення однойменного законодавства шляхом:</w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="n170"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “приведення законодавства з питань національної безпеки і оборони у відповідність із Конституцією України</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="n171"/>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; законодавчого уточнення завдань і функцій суб'єктів забезпечення національної безпеки..;</w:t>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="n172"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розвитку правових засад управління національною безпекою через розробку відповідних законів, концепцій, доктрин, стратегій і програм..;</w:t>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="n173"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="00561DA6">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розробка та прийняття нових редакцій Кримінального і Кримінально-процесуального кодексів України, законів України “Про державну службу України”, “Про Службу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>безпеки України”, інші органи сектору безпеки, нових законів "Про профілактику злочинності", "Про перехоплення телекомунікацій" тощо, внесення змін і доповнень</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Кодексі про адміністративні правопорушення; </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Кодекс</w:t>
+      </w:r>
+      <w:r w:rsidR="00260EEB">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про адміністративні правопорушення; </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="n174"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="4D1705FE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4D1705FE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“підвищення ефективності планування, координації і контролю за діяльністю суб'єктів забезпечення національної безпеки та їх відповідальності шляхом:</w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="n179"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> уточнення і чіткого розмежування завдань і сфер відповідальності суб'єктів забезпечення національної безпеки;</w:t>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="n180"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оптимізації системи стратегічного, соціально-економічного .....планування;</w:t>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="n181"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> посилення прогностичної функції системи управління національною безпекою;</w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="n182"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> підвищення ефективності діяльності суб'єктів забезпечення національної безпеки з </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>упереджувального</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отримування інформації для своєчасного виявлення існуючих і нових типів внутрішніх і зовнішніх загроз, розробка дієвих заходів щодо їх запобігання та нейтралізації;</w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="n183"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="00561DA6">
-[...14 lines deleted...]
-        <w:t>числі особливого періоду;</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інформаційно-аналітичної підтримки діяльності органів державної влади, насамперед в умовах кризових і надзвичайних ситуацій, в тому числі особливого періоду;</w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="n184"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробка та впровадження загальнодержавної системи визначення та моніторингу порогових значень показників (індикаторів), що характеризують рівень захищеності національних інтересів у різних сферах життєдіяльності та виникнення реальних загроз національній безпеці;</w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="n186"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведення комплексного огляду сектору безпеки;</w:t>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="n187"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> впровадження системи порівняльного аналізу стану секторів безпеки України, країн-сусідів та розвинутих країн;</w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="n189"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074DC3F5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="074DC3F5" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пріоритетних напрямами фінансування реалізації політики національної безпеки, до яких віднесено:</w:t>
       </w:r>
       <w:bookmarkStart w:id="40" w:name="n195"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> реформування та розвиток органів сектору безпеки</w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="n196"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; “підготовка кадрів для органів державної влади, наукових кадрів вищої кваліфікації відповідно до визначених Стратегією пріоритетних напрямів».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6349F2" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4D6349F2" w14:textId="74BA878B" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">На реалізацію намічених напрямів удосконалення системи управління національною безпекою вже до кінця 2007 року було сформовано та затверджено наказом Міністерства економіки України “Методику розрахунку рівня економічної безпеки України [70]. В зазначеному нормативному документі вперше [70]: наведено чітку структуру економічної безпеки (макроекономічна, фінансова, зовнішньоекономічна, інвестиційна, науково-технологічна, енергетична, виробнича, демографічна, соціальна, продовольча, безпеки), надано визначення всім її видам, визначено супідрядність бюджетної безпеки (складова фінансової безпеки (“стан бюджетної, </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На реалізацію намічених напрямів удосконалення системи управління національною безпекою вже до кінця 2007 року було сформовано та затверджено </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наказом Міністерства економіки України “Методику розрахунку рівня економічної безпеки України [70]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В зазначеному нормативному документі вперше [70]: наведено чітку структуру економічної безпеки (макроекономічна, фінансова, зовнішньоекономічна, інвестиційна, науково-технологічна, енергетична, виробнича, демографічна, соціальна, продовольча безпеки), надано визначення всім її видам, визначено супідрядність бюджетної безпеки (складова фінансової безпеки (“стан бюджетної, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>грошовокредитної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, банківської, валютної системи та фінансових ринків, який характеризується збалансованістю, стійкістю до внутрішніх та зовнішніх загроз, здатністю забезпечити ефективне функціонування національної економічної системи та економічного зростання”), що є, в свою чергу, складовою економічної безпеки), надано визначення власне бюджетної безпеки (“стан забезпечення платоспроможності держави з урахування балансу доходів та видатків державного та місцевих бюджетів та ефективності використання бюджетних коштів”), наведено підходи до визначення інтегрального індексу економічної безпеки, а також індикатори та порогові значення індикаторів стану всіх видів економічної безпеки (у тому числі бюджетною безпеки), а також встановлено порядок регламент розрахунку рівня економічної безпеки, а саме: щоквартально Міністерством економіки України на підставі даних статистичного обліку Державного комітету статистики України, Державної податкової адміністрації,  Державної комісії з регулювання ринків фінансових послуг України, Міністерства палива та енергетики України, Міністерства фінансів України, Національного банку України. Віддаючи належне кропіткій та титанічній праці фахівців, що створювали викладену в цьому нормативному акті методику, уникнемо її критичного аналізу, який пропонується провести в окремому наступному пункті цього розділу.  </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, банківської, валютної системи та фінансових ринків, який характеризується збалансованістю, стійкістю до внутрішніх та зовнішніх загроз, здатністю забезпечити ефективне функціонування національної економічної системи та економічного зростання”), що є, в свою чергу, складовою економічної безпеки), надано визначення власне бюджетної безпеки (“стан забезпечення платоспроможності держави з урахування балансу доходів та видатків державного та місцевих бюджетів та ефективності використання бюджетних коштів”), наведено підходи до визначення інтегрального індексу економічної безпеки, а також індикатори та порогові значення індикаторів стану всіх видів економічної безпеки (у тому числі бюджетною безпеки), а також встановлено порядок регламент розрахунку рівня економічної безпеки, а саме: щоквартально Міністерством економіки України на підставі даних статистичного обліку Державного комітету статистики України, Державної податкової адміністрації,  Державної комісії з регулювання ринків фінансових послуг України, Міністерства палива та енергетики України, Міністерства фінансів України, Національного банку України. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7518AEBD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7518AEBD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Як зазначалось вище, одним із сучасних чинників виникнення державного управління бюджетною безпекою є розбудова вітчизняної системи державних фінансів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кінець 2007 року ознаменувався вагомими кроками в сфері реформування системи управління державними фінансами, яке триває дотепер. Чисельні нормативні акти, що супроводжували весь пакет змін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">реформування системи управління державними фінансами, яке триває дотепер. Чисельні нормативні акти, що супроводжували весь пакет змін за цей період (Про схвалення Стратегії модернізації системи управління державними фінансами: Розпорядження Кабінет Міністрів України від 17.10.2007 № 888-р;  Угода про позику  (Проект модернізації державних фінансів) між Україною та Міжнародним банком реконструкції та розвитку  (25.03.08 р.): Закон України № 591-VI від 24.09.2008; Про схвалення Концепції розвитку системи управління державними фінансами:  Розпорядження Кабінет Міністрів України від 03.08.12 № 633-р; Про Стратегію розвитку системи управління державними фінансами: Розпорядження Кабінету Міністрів України  від 01.08.13 № 774-р; Про </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        <w:t xml:space="preserve">за цей період (Про схвалення Стратегії модернізації системи управління державними фінансами: Розпорядження Кабінет Міністрів України від 17.10.2007 № 888-р;  Угода про позику  (Проект модернізації державних фінансів) між Україною та Міжнародним банком реконструкції та розвитку  (25.03.08 р.): Закон України № 591-VI від 24.09.2008; Про схвалення Концепції розвитку системи управління державними фінансами:  Розпорядження Кабінет Міністрів України від 03.08.12 № 633-р; Про Стратегію розвитку системи управління державними фінансами: Розпорядження Кабінету Міністрів України  від 01.08.13 № 774-р; Про </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84E19">
         <w:rPr>
           <w:rStyle w:val="rvts23"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>схвалення Стратегії реформування системи управління державними фінансами на 2017-2020 роки: Розпорядження Кабінету Міністрів України від 08.02.2017 №142-р</w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="n3"/>
-[...7 lines deleted...]
-        <w:t>) визначали різновекторні напрями та завдання на шляху розбудови ефективної системи управління державними фінансами, а отже потужної вітчизняної системи державних фінансів [318 - 322]. Одним з найважливіших показників дієвості, результативності та стабільності системи державних фінансів виступає бюджетна безпека. За цих умов опрацювання положень модернізації системи управління державними фінансами, в контексті реалізації завдань державного управління бюджетною безпекою вбачається актуальним та своєчасним.</w:t>
+      <w:r w:rsidRPr="00B84E19">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> визначали різновекторні напрями та завдання на шляху розбудови ефективної системи управління державними фінансами, а отже потужної вітчизняної системи державних фінансів [318 - 322]. Одним з найважливіших показників дієвості, результативності та стабільності системи державних фінансів виступає бюджетна безпека. За цих умов опрацювання положень модернізації системи управління державними фінансами, в контексті реалізації завдань державного управління бюджетною безпекою вбачається актуальним та своєчасним.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF48318" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4EF48318" w14:textId="2E90E669" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00B84E19">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Нагадаймо, що в цілому під: державними фінансами розуміють “підсистему фінансових відносин, які базуються на процесі створення, розподілу та перерозподілу вартості валового внутрішнього продукту та частини національного багатства, з метою формування, розподілу та використання централізованих та децентралізовані фонди та гроші держави в рамках різних економічних суб'єктів на різних рівнях її системи з метою виконання її конституційних функцій та завдань» [324]; системою управління державними фінансами розуміють «…сукупність форм і методів цілеспрямованого впливу держави на формування й використання централізованих і децентралізованих фондів фінансових ресурсів, що перебувають у розпорядженні державних органів управління» [274]. В контексті об’єктно-суб’єктного підходу важливим є єдність суб’єкти та об’єктів цих відносин, а також розуміння, що процес управління передбачає як управління об’єктами, так і  власне організацію діяльності суб’єктів управління [325]; втім такий підхід не знайшов повного відображення в блоці документів уряду фінансового характеру, що стали відправними у розбудові вищевказаного етапу розвитку державних фінансів [318 - 322]. Аналіз вказаних нормативних документів свідчить про те, що таке ігнорування не є поодиноким: вивчення останніх свідчить про суцільне забуття згідно тексту документів терміну «бюджетна безпека». Водночас саме ці документи призвані були відбивати основні механізми, напрями і завдання державного управління в сфері бюджетної безпеки, оскільки вони виступають формальним результатом державної політики в зазначені сфері. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Нагадаймо, що в цілому під: державними фінансами розуміють “підсистему фінансових відносин, які базуються на процесі створення, розподілу та перерозподілу вартості валового внутрішнього продукту та частини національного багатства, з метою формування, розподілу та використання централізованих та децентралізован</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84E19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фонд</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84E19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та грош</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84E19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> держави в рамках різних економічних суб'єктів на різних рівнях її системи з метою виконання її конституційних функцій та завдань» [324]; системою управління державними фінансами розуміють «…сукупність форм і методів цілеспрямованого впливу держави на формування й використання централізованих і децентралізованих фондів фінансових ресурсів, що перебувають у розпорядженні державних органів управління» [274]. В контексті об’єктно-суб’єктного підходу важливим є єдність суб’єкти та об’єктів цих відносин, а також розуміння, що процес управління передбачає як управління об’єктами, так і  власне організацію діяльності суб’єктів управління [325]; втім такий підхід не знайшов повного відображення в блоці документів уряду фінансового характеру, що стали відправними у розбудові вищевказаного етапу розвитку державних фінансів [318 - 322]. Аналіз вказаних нормативних документів свідчить про те, що таке ігнорування не є поодиноким: вивчення останніх свідчить про суцільне забуття згідно тексту документів терміну «бюджетна безпека». Водночас саме ці документи призвані були відбивати основні механізми, напрями і завдання державного управління в сфері бюджетної безпеки, оскільки вони виступають формальним результатом державної політики в зазначені</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84E19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сфері. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15560211" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="15560211" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00B84E19">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:t>закріплений статус фінансової безпеки (а отже, і бюджетної безпеки як складової останньої) в якості похідної ефективної системи управління державними фінансами, і заявлені необхідність досягнення такого стану, за мету обрано  “...удосконалення нормативно-правового забезпечення  і  створення  інтегрованої  інформаційно-аналітичної системи  управління  державними  фінансами” [318; 324].</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Звернімося до першого з вказаних документів, а саме Стратегії модернізації системи управління державними фінансами, затвердженою  розпорядження Кабінет Міністрів України від 17.10.2007 № 888-р. Попри закріплений статус фінансової безпеки (а отже, і бюджетної безпеки як складової останньої) в якості похідної ефективної системи управління державними фінансами, і заявлені необхідність досягнення такого стану, за мету обрано  “...удосконалення нормативно-правового забезпечення  і  створення  інтегрованої  інформаційно-аналітичної системи  управління  державними  фінансами” [318; 324].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9A118E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1F9A118E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00B84E19">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наступний нормативний документ, ратифікований Законом України від 24.09.2008 № 591-VI, містив дві змістовні частини, які, фактично являли собою два основі напрями модернізації, а саме: зміцнення інституційної спроможності та функціональної ефективності суб’єктів управління (серед них виокремлено Міністерство фінансів, Контрольно-ревізійне управління України, Державне казначейство України; розробка інтегрованої системи управління державними фінансами [319; 324; 326]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A04415" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="74A04415" w14:textId="6F208D95" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00B84E19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Унаслідок реалізації положень вказаних документів були здійснені кроки з модернізації бюджетних системи, процес та механізмів, що знайшло своє відображення у формалізованих положенням нового Бюджетного кодексу України, прийнятому у 2010 році [55].  Оскільки його аналіз було проведено в п.1.3, зауважимо, що наведені нормативні акти з питань державних фінансів жодним чином не відбивають положення бюджетної безпеки та управління нею.   </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Унаслідок реалізації положень вказаних документів були здійснені кроки з модернізації бюджетних системи, процес та механізмів, що знайшло своє відображення у формалізованих положенням нового Бюджетного кодексу України, прийнятому у 2010 році [55].  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360CF1E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4360CF1E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00507DCF">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">вищевказаних документів з питань управління  державними фінансами було виявлено певну сукупність проблем на подолання яких та розвиток вже закріплених раніше напрямів було сформовано Концепцію розвитку системи управління державними фінансами (2012р.) [320; 327]. Уникаючи розгляду мети Концепції, яка є зрозумілою із назви, зазначимо, що основними напрямами розвитку системи управління державними фінансами за оновленим підходом виступили [320; 324; 327]: “розширення повноважень Рахункової палати як незалежного державного органу фінансового контролю у частині здійснення контролю в межах виконання як Державного, так і місцевих бюджетів; запровадження дієвого механізму управління бюджетним процесом: подальшого розвитку програмно-цільового методу в бюджетному процесі; удосконалення системи стратегічного планування на рівні головних розпорядників бюджетних коштів; проведення моніторингу імплементації нормативно-правових актів у сфері державного внутрішнього фінансового контролю, прийнятих відповідно до Бюджетного кодексу України; створення системи контролю та моніторингу за наданням державної допомоги суб'єктам господарювання; реформування та удосконалення сфери державних </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В процесі реалізації останнього з вищевказаних документів з питань управління  державними фінансами було виявлено певну сукупність проблем на подолання яких та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">розвиток вже закріплених раніше напрямів було сформовано Концепцію розвитку системи управління державними фінансами (2012р.) [320; 327]. Уникаючи розгляду мети Концепції, яка є зрозумілою із назви, зазначимо, що основними напрямами розвитку системи управління державними фінансами за оновленим підходом виступили [320; 324; 327]: “розширення повноважень Рахункової палати як незалежного державного органу фінансового контролю у частині здійснення контролю в межах виконання як Державного, так і місцевих бюджетів; запровадження дієвого механізму управління бюджетним процесом: подальшого розвитку програмно-цільового методу в бюджетному процесі; удосконалення системи стратегічного планування на рівні головних розпорядників бюджетних коштів; проведення моніторингу імплементації нормативно-правових актів у сфері державного внутрішнього фінансового контролю, прийнятих відповідно до Бюджетного кодексу України; створення системи контролю та моніторингу за наданням державної допомоги суб'єктам господарювання; реформування та удосконалення сфери державних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>закупівель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> шляхом: забезпечення належної прозорості та унеможливлення проявів дискримінації під час проведення процедур </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>закупівель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">; сприяння сталості законодавства; забезпечення оптимального та ефективного використання державних коштів;  забезпечення своєчасного відшкодування податку на додану вартість; посилення контролю за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>квазіфіскальними</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">державними фінансами слід відзначити декларативних характер даного документу. Намічені вектори потребували деталізації плану дій на предмет засобів реалізації мети, заходів із виконання перерахованих завдань, очікуваних результатів та ризиків реалізації програми дій, а також, врешті решт, чіткого визначення об’єктно-суб’єктного поля [320; 324].  </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> операціями; спрощення доступу громадськості до інформації з питань бюджету; запобігання проявам корупції у сферах використання державного майна та бюджетних коштів”. Попри розширення складу завдань щодо розвитку системи управління державними фінансами слід відзначити декларативних характер даного документу. Намічені вектори потребували деталізації плану дій на предмет засобів реалізації мети, заходів із виконання перерахованих завдань, очікуваних результатів та ризиків реалізації програми дій, а також, врешті решт, чіткого визначення об’єктно-суб’єктного поля [320; 324].  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F6848B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="73F6848B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00507DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">На тлі повного ігнорування питань бюджетної безпеки вищевказаними документами сфери державних фінансів, дивним і навіть не зовсім послідовним щодо них вбачається прийняття та затвердженням розпорядженням Кабінету Міністрів України Концепції забезпечення національної безпеки у фінансовій сфері з різницею у два тижня поспіль по відношенню до Концепції розвитку системи управління державними фінансами. Такий стан речей свідчить про відсутність координації дій не тільки в межах системи органів виконавчої влади України в цілому, а й в Кабінеті Міністрів України зокрема. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5347AFBF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="5347AFBF" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Концепції забезпечення національної безпеки в контексті об’єкту дослідження визначає [102]: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002E17EB" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="002E17EB" w14:textId="701A9A77" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>проблему, що потребує розв’язання (захист національних інтересів в фінансовій сфері набуває актуальності  через сукупність обставин та значне підвищення вірогідності  зовнішніх та внутрішніх загроз: вплив світових криз на фінансову систему держави; низький рівень бюджетної дисципліни і незбалансованість бюджетної системи; визначення статусу бюджетної безпеки як частини національної безпеки у фінансовій сфері;  ідентифікація власне проблеми – “недостатньо ефективне застосування механізмів, спрямованих на нейтралізацію, мінімізацію впливу та усунення явищ і чинників, що призводить до створення зовнішніх та внутрішніх загроз національній безпеці у фінансовій сфері”);</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проблему, що потребує розв’язання (захист національних інтересів в фінансовій сфері набуває актуальності через сукупність обставин та значне підвищення вірогідності  зовнішніх та внутрішніх загроз: вплив світових криз на фінансову систему держави; низький рівень бюджетної дисципліни і незбалансованість бюджетної системи; визначення статусу бюджетної безпеки як частини національної безпеки у фінансовій сфері;  ідентифікація власне проблеми – “недостатньо ефективне застосування механізмів, спрямованих на нейтралізацію, мінімізацію впливу та усунення явищ і чинників, що призводить до створення зовнішніх та внутрішніх загроз національній безпеці у фінансовій сфері”);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03584A92" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="03584A92" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>шляхи і способи розв’язання проблеми (виконання Програми економічних реформ на 2010-2014 роки (не містить жодних вказівок на бюджетну безпеку); визначення чітких середньострокових макроекономічних цільових показників);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D317F5B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6D317F5B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>безпека у бюджетній сфері (опис проблемних позицій по факту 2012 року; наголошення на необхідності формування “цілісних підходів, визначення заходів та критеріїв проведення бюджетної політики”; визначення власне таких заходи, зокрема: “забезпечити відповідність цілей бюджетної політики фінансовим можливостям держави;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="n48"/>
+      <w:bookmarkStart w:id="42" w:name="n48"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посилити контроль за цільовим і ефективним використанням бюджетних коштів;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="n49"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="00561DA6">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="n49"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> забезпечити дотримання індикативних прогнозних показників державного бюджету на середньострокову перспективу;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="n50"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="00561DA6">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="n50"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> завершити проведення пенсійної реформи з метою збалансування бюджету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Пенсійного фонду України та забезпечення його бездефіцитності;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="n51"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="00561DA6">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">необґрунтованому рівні та надання інших привілеїв»; закріплення орієнтовної мети щодо щорічного скорочення дефіциту державного бюджету з досягненням рівня 0,8% ВВП в 2013 р. та близько 1% в 2014р.); </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> припинити надання державної підтримки державним монополіям як шляхом виділення коштів безпосередньо з бюджету, так і шляхом утримання цін на їх продукцію на економічно необґрунтованому рівні та надання інших привілеїв»; закріплення орієнтовної мети щодо щорічного скорочення дефіциту державного бюджету з досягненням рівня 0,8% ВВП в 2013 р. та близько 1% в 2014р.); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEFB6BD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1EEFB6BD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>очікувані результати (забезпечення захисту національних інтересів в фінансовій, а отже і бюджетній сфері; розроблення механізму управління ризиками в фінансовій, а отже і бюджетній сфері; мінімізація наслідків глобальних загроз);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D423AE9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="6D423AE9" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Аналіз представлених положень свідчить про їх практичне не виконання у часі і просторі; втім, такий стан речей ще раз підкреслює важливість і необхідність даного дослідження. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DAFD13" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="20DAFD13" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2013 рік відзначився прийняттям розпорядженням Кабінету Міністрів України  від 01.08.13 № 774-р Стратегії розвитку системи управління державними фінансами. Вказаним нормативним документом чітко визначено складові системи управління державними фінансами, які в контексті об’єктно-суб’єктного підходу можливо ідентифікувати наступним чином [321; 324]: об’єкти: податкова система; середньострокове бюджетне прогнозування, середньострокове бюджетне планування, програмно-цільовий метод, стратегічне планування на рівні міністерств, інших головних розпорядників бюджетних коштів; управління ліквідністю державних фінансів та державним боргом; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>квазіфіскальні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> операції; система бухгалтерського обліку в державному секторі; система державних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>закупівель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; державні інвестиції; державний внутрішній фінансовий контроль;  незалежний зовнішній фінансовий контроль; протидія корупції; доступ громадськості до інформації з питань бюджету; суб’єкти: держава в особі органів державної влади, зокрема Рахункової палати, Кабінету Міністрів України, Міністерства фінансів України, Міністерство доходів  і зборів України, Міністерство економічного розвитку України, Міністерство юстиції України, суб’єкти господарювання та громадськість. В розрізі кожного з об’єктів визначено: мету розвитку відповідної складової, опис ситуації щодо неї, визначено існуючі проблеми, сформовано завдання і заходи, очікувані результати та ризики, що можуть перешкодити виконанню завдань. Втім, щодо бюджетної безпеки жодних згадок немає, крім дублювання констатації автором її похідної ролі від ефективної системи управління державним фінансами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2B8245" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="0C2B8245" w14:textId="6C13724F" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00507DCF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В цьому ж році, з метою з метою уточнення методики обрахунку економічної безпеки наказом Міністерства економічного розвитку і торгівлі України затверджується </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Методичні рекомендації щодо розрахунку рівня економічної безпеки України, які, у тому числі містять положення і щодо бюджетної безпеки та її обчислення </w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>Методичні рекомендації щодо розрахунку рівня економічної безпеки України, які, у тому числі містять положення і щодо бюджетної безпеки та її обчислення</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (2013)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[26]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3145AA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="7C3145AA" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="00507DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Наступним кроком на розбудову державного управління бюджетною безпекою стало прийняття Стратегії національної безпеки у 2015р., яка жодним чином не торкалась питань економічної безпеки загалом [323]. Втім, прописане завдання з </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">«підготовки Радою національної безпеки і оборони України разом із </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Національним інститутом стратегічних досліджень та поданні в установленому порядку пропозиції щодо системи індикаторів (показників) стану національної безпеки» носило загальний всеохоплюючий характер; втім воно не було реалізовано. </w:t>
+        <w:t xml:space="preserve">«підготовки Радою національної безпеки і оборони України разом із Національним інститутом стратегічних досліджень та поданні в установленому порядку пропозиції щодо системи індикаторів (показників) стану національної безпеки» носило загальний всеохоплюючий характер; втім воно не було реалізовано. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094A783B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="094A783B" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Важливим етапом у розвитку державного управління в цілому стало прийняття  наприкінці 2015р. оновленого Закону України “Про державну службу”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F33173" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="08F33173" w14:textId="13BAA271" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">На виконання попередніх рішень в сфері управління державними фінансами  у 2017 році розпорядженням Кабінету </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00474990" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Міністрів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> України було схвалено </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:rStyle w:val="rvts23"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стратегію реформування системи управління державними фінансами на 2017-2020 роки, що передбача</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rStyle w:val="rvts23"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ла</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:rStyle w:val="rvts23"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">[322; 324; 329]: «повноцінне впровадження стратегічного та середньострокового бюджетного планування, що забезпечить розподіл ресурсів відповідно до визначених пріоритетів держави та посилення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>загальноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>̈ бюджетно-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>податковоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>̈ дисципліни;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DA6">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00507DCF" w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">запровадження </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>дієвоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ системи планування і оцінювання виконання державного бюджету, підвищення ролі й </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>відпо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>відальності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> го </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> головних розпорядників бюджетних коштів що до визначення пріоритетів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>ло</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>своєі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">діяльності та ефективного використання таких коштів для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> досягнення;</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підвищення ефективності державних видатків завдяки проведенню комплексного аналізу доцільності та ефективності видатків і зміни підходів щодо </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>вних</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>їх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> розпорядників </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>бю</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>здійснення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шляхом переходу від утримання установ до надання якісних державних послуг; підвищення якості та ефективності адміністрування податків і зборів та рівня дотримання вимог податкового законодавства; посилення контролю за фіскальними ризиками та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>здійснення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заходів для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>джетних</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>мінімізаціі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ко </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈, зокрема, щодо державних підприємств, державних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>штів</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>гарантіи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> що до визначення пріоритетів </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>̆ та інших умовних боргових зобов’язань;</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">забезпечення стратегічного розподілу та проведення моніторингу державних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>своєі</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>інвестиціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">̈ діяльності та ефективного використання таких коштів для </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>̆;</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підтримка процесу </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>бюджетноі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>децентралізаціі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>̈ шляхом забезпечення чіткого розподілу</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідних повноважень і ресурсів, а також забезпечення підзвітності місцевих бюджетів; підвищення рівня </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>управлінськоі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>̈ підзвітності та ефективності внутрішнього контролю і аудиту в органах влади на центральному та місцевому рівні», реалізація яких у розрізі складових</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та в загальному контексті процесів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>модернізаціі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈ системи управління державними фінансами має сприяти: «скороченню дефіциту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>операціи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ сектору загальнодержавного управління і зниження темпів приросту державного боргу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>середньостроковіи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ перспективі та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>їх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">підвищення ефективності державних видатків завдяки проведенню ком </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утримання на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>плексного</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>прийнятному</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> аналізу доцільності та ефективності видатків і зміни підходів щодо </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рівні; забезпеченню послідовності та передбачуваності </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>їх</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>бюджетноі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈ та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>здійснення</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>податковоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> шляхом переходу від утримання установ до надання якісних державних послуг; підвищення якості та ефективності адміністрування податків і зборів та рівня дотримання вимог податкового законодавства; посилення контролю за фіскальними ризиками та </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̈ політики; підвищенню якості надання державних послуг та ефективності державних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>здійснення</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>інвестиціи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> заходів для </w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̆ під час забезпечення більш раціонального використання ресурсів». Аналіз представлених положень свідчить про закріплені в них непрямі механізми впливу в контексті державного управління бюджетною безпекою. Втім, уникання звернення до категорії власне “бюджетна безпека”, як керованого об’єкту, призводить і до не можливості формування, а отже відсутності вищевказаних засобів організації управлінських процесів та способу впливу на останню. За таких умов власне реалізація процесів державного управління бюджетною безпекою вбачається не можливим. Вірність такої гіпотези підтверджують цифрові данні: проведений вченими Західною О.Р. та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DA6">
-[...5 lines deleted...]
-        <w:t>їх</w:t>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Петик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DA6">
-[...354 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Л.О. глибокий фінансово-економічний аналіз свідчить про вкрай незадовільний рівень бюджетної безпеки в нашій країні [330, С.116].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BCBD39" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="74BCBD39" w14:textId="61D46297" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t>Важливим нормативним документом з регламентації положень національної безпеки виступив прийнятий у 2018 році  Закон України “Про національну безпеку в Україні, розгляд якого було здійснено у п.1.3 [1].</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Важливим нормативним документом з регламентації положень національної безпеки виступив прийнятий у 2018 році  Закон України “Про національну безпеку в Україні</w:t>
+      </w:r>
+      <w:r w:rsidR="00507DCF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[1].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B4399C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="07B4399C" w14:textId="56A65EDD" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Послідовно виконуючи функції з державного управління національною безпекою, Президент України своїм наказом затвердив рішення Ради національної безпеки і оборони України щодо нової Стратегії розвитку національної безпеки, детальний критичний огляд якої пропонується провести розділі 5 з метою формування рекомендацій з її удосконалення в контексті об’єкту дослідження [15]. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Послідовно виконуючи функції з державного управління національною безпекою, Президент України своїм наказом затвердив рішення Ради національної безпеки і оборони України щодо нової Стратегії розвитку національної безпеки</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5B94">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[15]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2812B990" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2812B990" w14:textId="4B0DA9A2" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t>Варто також акцентувати на утворенні у 2021 році Бюро економічної безпеки України, яке, згідно нормативно-закріпленій супідрядності бюджетної безпеки, має стати дієвим суб’єктом управління останньою (розгляд положень щодо нього представлено у п.2.3) і за очікуваннями замінить податкову міліцію, економічні підрозділі національної поліції та департамент контррозвідувального захисту інтересів держави в сфері економічної безпеки СБУ [386]. Безумовно, така централізація контрольних функцій в межах системи державного управління бюджетною безпекою є позитивним кроком, що сприятиме підвищення якості останнього.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Варто також акцентувати на утворенні у 2021 році Бюро економічної безпеки України, яке, згідно нормативно-закріпленій супідрядності бюджетної безпеки, має стати дієвим суб’єктом управління останньою і за очікуваннями замінить податкову міліцію, економічні підрозділі національної поліції та департамент контррозвідувального захисту інтересів держави в сфері економічної безпеки СБУ [386]. Безумовно, така централізація контрольних функцій в межах системи державного управління бюджетною безпекою є позитивним кроком, що сприятиме підвищення якості останнього.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7165A360" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="57F785D1" w14:textId="7168541F" w:rsidR="00474990" w:rsidRPr="00266385" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:ind w:right="448" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Важливим також є прийняття Розпорядження КМУ від 20.12.2021 №1805-р «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Про схвалення Стратегії реформування системи управління державними фінансами на 2022-2025 роки та плану заходів з її реалізації</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Розпорядження КМУ від 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2.202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>217</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Про схвалення Стратегії реформування системи управління державними фінансами на 2026-2030 роки та затвердження операційного плану заходів з її реалізації</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266385">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E894EA" w14:textId="611A015C" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:ind w:right="448" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Першим документом зазначено, що до основних проблем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, які обумовили прийняття цієї Стратегії, належать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA59E23" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="n22"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>відсутність цілісної системи стратегічного планування, слабкий зв’язок між стратегічним плануванням, бюджетним плануванням і плануванням державних інвестицій;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB08957" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="n23"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>відсутність повноцінного впровадження середньострокового бюджетного планування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5591CCA2" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="n24"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>неналежна якість бюджетного планування з боку головних розпорядників бюджетних коштів, що призводить до частих перерозподілів цих коштів та їх неефективного використання;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556450C5" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="n25"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недосконале управління ліквідністю єдиного казначейського рахунка та валютних рахунків державного бюджету в процесі виконання державного бюджету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047B8151" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="n26"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>відсутність чіткого розподілу повноважень між органами виконавчої влади та органами місцевого самоврядування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111CBB8C" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="n27"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатня прозорість та підзвітність щодо використання коштів місцевих бюджетів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1653A967" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="n28"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>формальний підхід розробників нормативно-правових актів до здійснення фінансово-економічних розрахунків впливу виконання актів на надходження та втрати державного та/або місцевих бюджетів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22968918" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="n29"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>обмежена кадрова спроможність щодо реалізації реформи на центральному та місцевому рівні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04162BCC" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="n30"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатня інституційна і управлінська підзвітність у сфері управління державними фінансами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619AEEEC" w14:textId="7527F5E0" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="n31"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стратегія </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 – 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">розроблена з урахуванням оцінки методології </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Expenditure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Accountability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PEFA), а також рекомендацій експертів Програми підтримки вдосконалення врядування та менеджменту (SIGMA), технічної місії Міжнародного валютного фонду та висновків Рахункової палати відповідно до європейських стандартів належного адміністрування з питань трансформації системи органів державного управління.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCCCE52" w14:textId="51A762FE" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="n32"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Мет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стратегії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2022-2025 визначено як</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> побудов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сучасної, стійкої та ефективної системи управління державними фінансами, спрямованої на забезпечення збереження фінансової стабільності держави та створення умов для сталого зростання соціально-інклюзивної економіки через підвищення результативності мобілізації та витрачання державних коштів. Результатом її реалізації повинна стати більш ефективна система управління державними фінансами, яка разом з реформованою системою державного управління сприятиме сталому соціально-економічному розвитку держави, конкурентоспроможності економіки та динамічній інтеграції України в міжнародні ринки, зокрема в спільний ринок держав - членів ЄС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F13D98F" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="n33"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Досягнення цієї мети передбачається за такими стратегічними цілями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778E1E82" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="n34"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>дотримання загальної бюджетно-податкової дисципліни у середньостроковій перспективі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22356015" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="n35"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>підвищення ефективності розподілу ресурсів на рівні формування державної політики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B3CD08" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="n36"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>забезпечення ефективного виконання державного та місцевих бюджетів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CDB015" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="n37"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>підвищення рівня прозорості та підзвітності в управлінні державними фінансами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE8D8FD" w14:textId="77777777" w:rsidR="00474990" w:rsidRPr="00474990" w:rsidRDefault="00474990" w:rsidP="00474990">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="n38"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00474990">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>розвиток управління людськими ресурсами у сфері державних фінансів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4709C6" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="00474990" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Діяча Стратегія </w:t>
+      </w:r>
+      <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реформування системи управління державними фінансами вказує, що    </w:t>
+      </w:r>
+      <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>З метою виконання зобов’язань України, передбачених переговорною рамкою ЄС за кластером 1 “Основи процесу вступу до ЄС”, схваленою рішенням Ради ЄС від 21 червня 2024 р., розпорядженням Кабінету Міністрів України від 14 травня 2025 р.</w:t>
+      </w:r>
+      <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+          <w:rPr>
+            <w:rStyle w:val="af0"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>№ 475</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009142B7" w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(Офіційний вісник України, 2025 р., № 49, ст. 3399) схвалено Дорожню карту з питань реформи державного управління.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134EDB42" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Одним із ключових етапів реалізації Дорожньої карти з питань реформи державного управління є створення комплексної стратегічної рамки для реформи державного управління, включно із системою управління державними фінансами, що передбачає, зокрема, схвалення Кабінетом Міністрів України цієї Стратегії відповідно до європейських стандартів державного управління.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533E1CDC" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Реалізація цієї Стратегії спрямована на забезпечення виконання Україною інституційних зобов’язань щодо членства в ЄС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E6125F" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Завдання цієї Стратегії спрямовані на розв’язання комплексу таких проблем у системі управління державними фінансами, зокрема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655B6FF2" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>у податковій та митній сферах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE281E8" w14:textId="1110968E" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="n697"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">недостатній інституційний та операційний потенціал податкових та митних органів, зокрема щодо кадрового, технічного та IT-забезпечення, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>кібербезпеки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9EB02C" w14:textId="2E483154" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="n698"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>часткова інтеграція інформаційно-комунікаційних систем контролюючих органів із системами ЄС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D94A71" w14:textId="22993604" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="n699"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>низький рівень довіри до контролюючих органів, що викликано, зокрема, недосконалими формами взаємодії бізнесу та контролюючих органів та наявністю проблем із доброчесністю в податкових та митних органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C09D5AD" w14:textId="6AB9EA67" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="n700"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>невідповідність національного податкового законодавства праву ЄС, неефективність інструментів пільгового та преференційного оподаткування та наявність прогалин у податковому законодавстві, що створюють можливості для ухилення або недоброчесного уникнення сплати податків;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105714CF" w14:textId="79625F09" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="n701"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>часткова інтеграція інформаційно-комунікаційних систем контролюючих органів із системами ЄС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5FD32" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="n42"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері стратегічного планування - відсутність на загальнодержавному рівні простої та ефективної системи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>цілевизначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, цілепокладання та забезпечення цілеспрямованого розвитку, яка б реалізовувалася через взаємоузгоджену ієрархічну систему документів державного стратегічного планування, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>фрагментованість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інституційних обов’язків з питань планування та процедури планування на різних рівнях державного управління;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018F699E" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="n43"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері середньострокового бюджетного планування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D38F03" w14:textId="4DE4D282" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="n702"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатня якість бюджетного планування головними розпорядниками коштів державного бюджету, що призводить до прийняття протягом бюджетного періоду значної кількості рішень про перерозподіл видатків бюджету і надання кредитів з бюджету та до зниження ефективності використання бюджетних коштів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50226445" w14:textId="5E6C90FA" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="n703"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатня інституційна спроможність органів місцевого самоврядування щодо впровадження середньострокового бюджетного планування на місцевому рівні, зокрема з питань урахування гендерних та кліматичних аспектів у прогнозах місцевих бюджетів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526D8BF3" w14:textId="0602B92A" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="n704"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>формальний підхід розробників нормативно-правових актів до здійснення фінансово-економічних розрахунків впливу виконання актів на надходження та витрати державного та/або місцевих бюджетів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9EBDCC" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="n47"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері програмно-цільового методу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E410C1" w14:textId="31863AC7" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="n705"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатня адресність надання державних виплат та недостатня ефективність використання бюджетних коштів, зокрема стосовно оплати надання медичних послуг за програмою медичних гарантій;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23638732" w14:textId="0589B8D1" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="n706"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>наявність прогалин у практичному застосуванні програмно-цільового методу в бюджетному процесі, зокрема на місцевому рівні, що проявляється у нечіткому визначенні цілей, відсутності релевантних показників ефективності та недостатньому зв’язку між запланованими результатами і витратами, а також у слабкій інтеграції програмно-цільового методу з іншими елементами стратегічного планування, такими як місцеві стратегії розвитку чи плани соціально-економічного розвитку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C463CCA" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері управління публічними інвестиціями - слабкий взаємозв’язок між публічними інвестиціями, бюджетним та стратегічним плануванням в умовах відновлення та відбудови, недостатня нормативна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>врегульованість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> окремих аспектів нової моделі управління публічними інвестиціями та слабка інституційна спроможність щодо її імплементації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D96F0FD" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері фіскальної децентралізації та міжбюджетних відносин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A8116C" w14:textId="0F83D935" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="n707"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">неефективність існуючої системи горизонтального вирівнювання з питань забезпечення повноцінного обліку фактичних потреб громад, зокрема в частині </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>видатків, пов’язаних із географічними, демографічними та інфраструктурними особливостями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B12B49" w14:textId="50309155" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="n708"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>недостатньо розвинутий територіальний підхід до планування видатків державного бюджету для розвитку територій;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD65B32" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="n54"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері управління фіскальними ризиками - відсутність нормативно-правового врегулювання з питань управління фіскальними ризиками на місцевому рівні та необхідність удосконалення системи управління фіскальними ризиками з урахуванням нових надзвичайних викликів для державного та місцевих бюджетів, які пов’язані із збройним вторгненням Російської Федерації в Україну та невизначеністю щодо подальшого перебігу збройної агресії Російської Федерації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1975788A" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="n55"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері управління боргом - невідповідність окремих аспектів боргового законодавства стандартам ЄС, зокрема в частині обліку, звітності, статистики, а також недостатня інституційна спроможність щодо впровадження ефективної боргової політики на місцевому рівні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9E04D9" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="n56"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері управління ліквідністю - недосконале управління ліквідністю єдиного казначейського рахунка та валютних рахунків державного бюджету в процесі виконання державного бюджету, що призводить до непередбачуваності фінансування бюджетних видатків, накопичення надлишкової ліквідності на рахунках Казначейства та посилення інфляційного тиску наприкінці року;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2CD3F2" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="n57"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері публічних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>закупівель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - часткова відповідність законодавства та практики здійснення публічних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>закупівель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Україні процедурам та практикам ЄС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CBBFF4" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="n58"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері управління державними активами - недостатня прозорість процедур управління об’єктами державної власності, відсутність актуальної поточної інформації про державні активи та обмежена функціональність інформаційно-комунікаційної системи Єдиного реєстру об’єктів державної власності;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308FFA10" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="n59"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері казначейського обслуговування бюджетних коштів - відсутність нормативно-правового врегулювання механізму подання Казначейством та його територіальними органами звітності про виконання державного та місцевих бюджетів в електронній формі законодавчим, виконавчим органам влади, місцевим фінансовим органам та іншим органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E790C8F" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="n60"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері бухгалтерського обліку - у зв’язку із змінами, що вносяться до міжнародних стандартів бухгалтерського обліку, потребують подальшого удосконалення національні положення (стандартів) у сфері бухгалтерського обліку в державному секторі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E38E23" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="n61"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері статистики державних фінансів - неподання до Статистичного бюро ЄС наборів даних із статистики державних фінансів та процедури надмірного дефіциту відповідно до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЄС у сфері статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D0936E" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="n62"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері державного внутрішнього фінансового контролю - наявність відмінностей у рівні розвитку внутрішнього контролю та внутрішнього аудиту серед різних державних органів, а також з питань забезпечення повноти імплементації визначених нормативно-методологічних засад внутрішнього контролю та внутрішнього аудиту в практику їх роботи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B4BE14" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="n63"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері захисту фінансових інтересів ЄС - неврегульованість на законодавчому рівні питання щодо створення механізму міжвідомчої взаємодії Служби координації боротьби із шахрайством з органами державної влади, органами місцевого самоврядування, підприємствами, установами та організаціями з метою боротьби із шахрайством, корупцією та будь-якою іншою незаконною діяльністю, що негативно впливає на фінансові інтереси України та ЄС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ECB3F3" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="n64"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері державного зовнішнього фінансового контролю (аудиту) - частковий стан імплементації положень Системи професійних документів INTOSAI (IFPP), зокрема INTOSAI-P 1 “Лімська декларація” і INTOSAI-P 10 “Мексиканська декларація про </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>незалежність ВОА”, що стосуються забезпечення належної автономії органів зовнішнього аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C02AF9" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="n65"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>у сфері незалежного нагляду в бюджетному процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123D670E" w14:textId="724443DD" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="n66"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>неврегульованість питання незалежного зовнішнього оцінювання макроекономічних та фіскальних прогнозів та планів, що є одним з євроінтеграційних зобов’язань України;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A73A55" w14:textId="3FEC7B42" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="n67"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>обмеженість фіскальних правил виключно державним бюджетом, що не відповідає вимогам ЄС у частині охоплення фіскальними правилами всього сектору загального державного управління;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2275BC34" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="n68"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>цифровізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системи управління державними фінансами - невідповідність стану цифрового розвитку та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>цифровізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> потребам системи управління державними фінансами: низький рівень автоматизації та інтеграції процесів між інформаційними системами суб’єктів системи управління державними фінансами, фрагментація інформаційного ландшафту інформаційних систем, часткове дублювання функціоналу,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C1CAE5" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="n69"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рішень і відповідних інформаційних потоків в інформаційних системах, використання різних форматів обробки інформації, що призводить до неможливості реалізації принципу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>інтероперабельності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інформаційних ресурсів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9168EA" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="n70"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері прозорості в управлінні державними фінансами - зниження рівня прозорості та доступності бюджетних даних, зокрема позицій України у рейтингу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Budget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>компонентою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Бюджетна прозорість”, у зв’язку з введенням законодавчих обмежень щодо оприлюднення наборів бюджетної інформації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772BBE9" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="n71"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у сфері інституційної спроможності органів системи управління державними фінансами - недостатня інституційна спроможність системи управління державними фінансами, яка проявляється, зокрема, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>фрагментованістю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> моделі компетенцій у системі управління людськими ресурсами; непослідовністю взаємодії процесів планування кадрового складу та кар’єрного розвитку, включно з оцінкою та розвитком компетенцій; відсутністю цілісного підходу до формування та оновлення навчальних програм для сфери управління державними фінансами тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079FD0DC" w14:textId="77777777" w:rsidR="009142B7" w:rsidRPr="009142B7" w:rsidRDefault="009142B7" w:rsidP="009142B7">
+      <w:pPr>
+        <w:pStyle w:val="rvps2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="n72"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r w:rsidRPr="009142B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Загальною проблемою для системи управління державними фінансами є частковий та в окремих сферах низький рівень узгодженості національного законодавства із законодавством ЄС, про що свідчать, зокрема, Звіт щодо оцінки стану справ у системі державного управління у 2023 році (Звіт SIGMA), Звіт Європейської Комісії щодо прогресу України в межах Пакета розширення 2025 року, а також звіти за результатами проведення скринінгу національного законодавства на відповідність праву ЄС (2025 рік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7165A360" w14:textId="0009DF98" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Поведене історично-порівняльне та проблемно-хронологічне опрацювання та систематизація інформації щодо розвитку вітчизняного державного управління бюджетною безпекою дозволило запропонувати таку періодизації останнього (таблиця ...).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63398073" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="63398073" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблиця ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3001AF3E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="3001AF3E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Періодизація розвитку державного управління бюджетною  безпекою </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BACB3D7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="4BACB3D7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00561DA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в Україні</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1588"/>
-        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="1025"/>
         <w:gridCol w:w="6726"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="00B4E249" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="00B4E249" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7C2289" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3B7C2289" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Назва етапу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2445BD09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2445BD09" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Роки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2271BEE3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2271BEE3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Основні визначні моменти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="4B5F29A1" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="4B5F29A1" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3659B980" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3659B980" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Початково-попередній </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2E3912" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2B2E3912" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VIІ ст. до н.е. – 1989 р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2750371D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="2750371D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>формування історичних передумов виникнення  державного управління бюджетної безпекою в Україні, зокрема: формування державних фінансів, перед усім бюджетної системи, а також  розвиток державного управління на території, що тепер входить до складу України</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="57F86AD9" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="57F86AD9" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCCD404" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1CCCD404" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Установчо-розбудовчий</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78EE5EB6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="78EE5EB6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1990 р.  дотепер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB47456" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="6BB47456" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>формування чинників виникнення державного управління бюджетною безпекою:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DFE9C7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="04DFE9C7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>початок нового етапу державотворення в України (1990р.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D182560" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1D182560" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>розбудова вітчизняної системи державних фінансів (1990р.);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425EA28D" w14:textId="7D36A6FF" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="425EA28D" w14:textId="7D36A6FF" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">виникнення напряму </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>безп</w:t>
             </w:r>
-            <w:r w:rsidR="00835013">
+            <w:r w:rsidR="00835013" w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>коведення</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> в сфері державних відносин України (1990р.); </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438ECA6C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="438ECA6C" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>розбудова системи державного управління (1993р.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="053B97D9" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="053B97D9" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7027E9F6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7027E9F6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4647681F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4647681F" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C723A83" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="3C723A83" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>опрацювання позицій бюджетної безпеки в вітчизняному науковому полі (кінець ХХ ст. – початок ХХІ ст.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="29EEF7DF" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="29EEF7DF" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A3D14A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="5A3D14A8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="744E4D0A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="744E4D0A" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEE7AEE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7AEE7AEE" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>закріплення у вітчизняному нормативно-правовому полі поняття бюджетної безпеки, методики та регламенту її розрахунку (2007р.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="396F7426" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="396F7426" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FA7DFC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="4FA7DFC8" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7640D737" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="7640D737" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308D57D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="308D57D6" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>закріплення статусу бюджетної безпеки, як елементу національної безпеки в бюджетній сфері; визначення шляхів розвитку бюджетної безпеки (2012р.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2359" w:rsidRPr="00561DA6" w14:paraId="1A182C92" w14:textId="77777777" w:rsidTr="00A821B8">
+      <w:tr w:rsidR="008F2359" w:rsidRPr="00806661" w14:paraId="1A182C92" w14:textId="77777777" w:rsidTr="00A821B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03C7B39E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="03C7B39E" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F4277C3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="1F4277C3" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F932A1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+          <w:p w14:paraId="53F932A1" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00561DA6">
+            <w:r w:rsidRPr="00806661">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>уточнення поняття бюджетна безпека та методики її визначення  (2013р.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C72ADF7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="2C72ADF7" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468896CD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00561DA6" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="468896CD" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806661">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Представлена періодизація не тільки надає уяву про етапи зародження та становлення державного управління бюджетною безпекою в Україні, а й, акцентуючи увагу на безсистемності та переривчатості останнього, ще раз підтверджує необхідність проведення фундаментального дослідження в цій сфері.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0837C2" w14:textId="010E078D" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="1A0837C2" w14:textId="010E078D" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="067D578D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00701063" w:rsidRDefault="008F2359" w:rsidP="008F2359">
+    <w:p w14:paraId="067D578D" w14:textId="77777777" w:rsidR="008F2359" w:rsidRPr="00806661" w:rsidRDefault="008F2359" w:rsidP="008F2359">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A3CAC37" w14:textId="11946630" w:rsidR="00183AB2" w:rsidRPr="00183AB2" w:rsidRDefault="00183AB2" w:rsidP="008F2359">
+    <w:p w14:paraId="5A3CAC37" w14:textId="11946630" w:rsidR="00183AB2" w:rsidRPr="00806661" w:rsidRDefault="00183AB2" w:rsidP="008F2359">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00183AB2" w:rsidRPr="00183AB2" w:rsidSect="002A5C1F">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00183AB2" w:rsidRPr="00806661" w:rsidSect="002A5C1F">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="1417" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10AB1FB6" w14:textId="77777777" w:rsidR="00AF26EA" w:rsidRDefault="00AF26EA" w:rsidP="00763881">
+    <w:p w14:paraId="31A8E689" w14:textId="77777777" w:rsidR="00FD05CE" w:rsidRDefault="00FD05CE" w:rsidP="00763881">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7627F604" w14:textId="77777777" w:rsidR="00AF26EA" w:rsidRDefault="00AF26EA" w:rsidP="00763881">
+    <w:p w14:paraId="338B0B8D" w14:textId="77777777" w:rsidR="00FD05CE" w:rsidRDefault="00FD05CE" w:rsidP="00763881">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Antiqua">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="TimesNewRoman">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Heiti TC Light"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MingLiU">
     <w:altName w:val="細明體"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="145D94F5" w14:textId="77777777" w:rsidR="00AF26EA" w:rsidRDefault="00AF26EA" w:rsidP="00763881">
+    <w:p w14:paraId="5702A787" w14:textId="77777777" w:rsidR="00FD05CE" w:rsidRDefault="00FD05CE" w:rsidP="00763881">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5468F560" w14:textId="77777777" w:rsidR="00AF26EA" w:rsidRDefault="00AF26EA" w:rsidP="00763881">
+    <w:p w14:paraId="3D68BFD6" w14:textId="77777777" w:rsidR="00FD05CE" w:rsidRDefault="00FD05CE" w:rsidP="00763881">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1131011136"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -25338,50 +27598,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A4941CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A369CD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E417EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1690E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="3A7E5450">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="760" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -25426,51 +27799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="129502B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9AA7368"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25539,51 +27912,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15562F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426A2838"/>
     <w:lvl w:ilvl="0" w:tplc="7AB85FEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -25628,51 +28001,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FA5E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D632FA54"/>
     <w:lvl w:ilvl="0" w:tplc="9DC62D8C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25741,51 +28114,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D894C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E80A7774"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25854,51 +28227,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21031645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F76208C2"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25967,51 +28340,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224E423C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78CEE7D6"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26080,51 +28453,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E4122A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B48E2EFE"/>
     <w:lvl w:ilvl="0" w:tplc="F3EE9918">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26193,51 +28566,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DE169E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426A2838"/>
     <w:lvl w:ilvl="0" w:tplc="7AB85FEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -26282,51 +28655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1D43E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEB40D7E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26395,51 +28768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DE035BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CACBE10"/>
     <w:lvl w:ilvl="0" w:tplc="A38015B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -26507,51 +28880,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350253F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE28295C"/>
     <w:lvl w:ilvl="0" w:tplc="CB5AED30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -26598,51 +28971,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3578789E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2822F636"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26711,51 +29084,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37033D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F07A3FAC"/>
     <w:lvl w:ilvl="0" w:tplc="A5122D7A">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26824,51 +29197,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38152B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBBA69D2"/>
     <w:lvl w:ilvl="0" w:tplc="9D3ED3B8">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26937,51 +29310,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE31DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE28295C"/>
     <w:lvl w:ilvl="0" w:tplc="CB5AED30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -27028,51 +29401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404E4246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E1A6F1E"/>
     <w:lvl w:ilvl="0" w:tplc="84BA4410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27141,51 +29514,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41B6304C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC1A2204"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27254,51 +29627,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450B75FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E3AE0CA"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27367,51 +29740,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46892881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2CECC6"/>
     <w:lvl w:ilvl="0" w:tplc="D4D6B022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -27458,51 +29831,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C175975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5478050A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27571,51 +29944,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DA7499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821C0834"/>
     <w:lvl w:ilvl="0" w:tplc="B92C7C56">
       <w:start w:val="2014"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27684,51 +30057,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F67C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1576A1B4"/>
     <w:lvl w:ilvl="0" w:tplc="B2723EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -27775,51 +30148,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F364BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29063AB0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F94EDBA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CD3290"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7FE7B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27924,51 +30409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57436DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A018567E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28037,51 +30522,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="584775AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="047A2480"/>
     <w:lvl w:ilvl="0" w:tplc="B6A0C804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD748452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28177,51 +30662,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE46CE76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="595732F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE28295C"/>
     <w:lvl w:ilvl="0" w:tplc="CB5AED30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -28268,51 +30753,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2C6F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19C88FD6"/>
     <w:lvl w:ilvl="0" w:tplc="14569798">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -28380,51 +30865,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3E7924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CBE87CA"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28493,51 +30978,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3F13BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF489286"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28606,51 +31091,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C450251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FDEE4C8"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1646" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28719,51 +31204,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7406" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA01F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5EE07A8"/>
     <w:lvl w:ilvl="0" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28832,51 +31317,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD524BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3E4A790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -28950,51 +31435,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CEA51CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B88050"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29063,51 +31548,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625D5332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B40C9D40"/>
     <w:lvl w:ilvl="0" w:tplc="34A85756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01BE0E9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29203,51 +31688,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="474A2FD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63BF5A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426A2838"/>
     <w:lvl w:ilvl="0" w:tplc="7AB85FEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -29292,51 +31777,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647228AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55B68282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -29405,51 +31890,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FE5B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D90B2E6"/>
     <w:lvl w:ilvl="0" w:tplc="851AC148">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -29494,51 +31979,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6841599C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEEA22BC"/>
     <w:lvl w:ilvl="0" w:tplc="0E064694">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E7A4908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29634,51 +32119,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F90D4A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3447CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36E4312E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29747,51 +32232,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDF4B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A06AE6"/>
     <w:lvl w:ilvl="0" w:tplc="EF2AC384">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29860,51 +32345,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF8237A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B48C560"/>
     <w:lvl w:ilvl="0" w:tplc="04220011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -29949,51 +32434,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="744E340A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="584E00F0"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30062,51 +32547,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74815486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA7CE4D0"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30175,51 +32660,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76711431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87728E20"/>
     <w:lvl w:ilvl="0" w:tplc="04220013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30261,51 +32746,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="775C48DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A9C4402"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30347,51 +32832,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796F5D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8144B16C"/>
     <w:lvl w:ilvl="0" w:tplc="1C428EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="899" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1619" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -30436,51 +32921,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5219" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5939" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6659" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B31976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D49634A6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30522,51 +33007,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B1942D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3392F47A"/>
     <w:lvl w:ilvl="0" w:tplc="466E75DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -30611,51 +33096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E9D15A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE28295C"/>
     <w:lvl w:ilvl="0" w:tplc="CB5AED30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -30702,51 +33187,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBF3B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6467294"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30815,51 +33300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F373F08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE1C1B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -30928,51 +33413,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC04409"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C316A776"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF47FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEBC0676"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -31018,289 +33616,298 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="213734963">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="617950450">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="743996051">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1697778971">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1474904883">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="51658183">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1588076204">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1254513965">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1633975574">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1736932454">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1637294502">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1021005134">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1488011466">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2031485524">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="659384702">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="925964217">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="86275028">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1410929369">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1863934961">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1472871187">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="797651711">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="566107031">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1374691862">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="273244488">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1774547559">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1330329542">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="961687236">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="379983024">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1037392953">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="12584610">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="268977346">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="848174750">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="315963693">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="776412725">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1442798632">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1857889369">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="63"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="714503082">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1047995235">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="442849233">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="430778086">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="600645252">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1383477155">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="72510627">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="972758482">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1578631935">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="832794460">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2123259558">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1277560753">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1539778901">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1814566809">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1021124803">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1950818549">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1650208439">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1745645298">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="475996084">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1851214860">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="49311269">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="137187965">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1448967848">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="402459863">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="311637442">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="321813658">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1364792598">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="2062513431">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="2062513431">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="65" w16cid:durableId="1147017764">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="362707890">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1741562477">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1771966477">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="348223250">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="129247087">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="13845484">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1901012022">
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="145"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B868C5"/>
     <w:rsid w:val="000004E2"/>
     <w:rsid w:val="000005CB"/>
@@ -31595,57 +34202,59 @@
     <w:rsid w:val="002416B1"/>
     <w:rsid w:val="002419DB"/>
     <w:rsid w:val="002424FF"/>
     <w:rsid w:val="00242FA2"/>
     <w:rsid w:val="002440CF"/>
     <w:rsid w:val="0024512E"/>
     <w:rsid w:val="00245847"/>
     <w:rsid w:val="00245EEF"/>
     <w:rsid w:val="00245EFB"/>
     <w:rsid w:val="002473C7"/>
     <w:rsid w:val="002474A1"/>
     <w:rsid w:val="002476B1"/>
     <w:rsid w:val="0024789A"/>
     <w:rsid w:val="00247B2F"/>
     <w:rsid w:val="0025016B"/>
     <w:rsid w:val="0025193A"/>
     <w:rsid w:val="00251DC2"/>
     <w:rsid w:val="0025247B"/>
     <w:rsid w:val="00252F49"/>
     <w:rsid w:val="00252F58"/>
     <w:rsid w:val="00253A96"/>
     <w:rsid w:val="00256031"/>
     <w:rsid w:val="002564E3"/>
     <w:rsid w:val="00256657"/>
     <w:rsid w:val="00256715"/>
+    <w:rsid w:val="00260EEB"/>
     <w:rsid w:val="00261196"/>
     <w:rsid w:val="00262467"/>
     <w:rsid w:val="00263F1C"/>
     <w:rsid w:val="0026402F"/>
     <w:rsid w:val="0026414E"/>
     <w:rsid w:val="0026421C"/>
     <w:rsid w:val="002649B7"/>
+    <w:rsid w:val="00266385"/>
     <w:rsid w:val="002702A6"/>
     <w:rsid w:val="0027058D"/>
     <w:rsid w:val="00271A6F"/>
     <w:rsid w:val="00271EB3"/>
     <w:rsid w:val="002745A2"/>
     <w:rsid w:val="00274F2B"/>
     <w:rsid w:val="00275B28"/>
     <w:rsid w:val="00276A3C"/>
     <w:rsid w:val="00276D98"/>
     <w:rsid w:val="0028073A"/>
     <w:rsid w:val="002808E6"/>
     <w:rsid w:val="0028164C"/>
     <w:rsid w:val="00281696"/>
     <w:rsid w:val="00281ADD"/>
     <w:rsid w:val="00283730"/>
     <w:rsid w:val="00283E24"/>
     <w:rsid w:val="0028445B"/>
     <w:rsid w:val="002857C4"/>
     <w:rsid w:val="00285F20"/>
     <w:rsid w:val="00290FD7"/>
     <w:rsid w:val="00291127"/>
     <w:rsid w:val="00292CB2"/>
     <w:rsid w:val="0029315C"/>
     <w:rsid w:val="002936DF"/>
     <w:rsid w:val="00294958"/>
@@ -31755,50 +34364,51 @@
     <w:rsid w:val="00381B26"/>
     <w:rsid w:val="00381B41"/>
     <w:rsid w:val="00382961"/>
     <w:rsid w:val="003842FB"/>
     <w:rsid w:val="0038657E"/>
     <w:rsid w:val="003910BF"/>
     <w:rsid w:val="003911F2"/>
     <w:rsid w:val="00392933"/>
     <w:rsid w:val="00393D93"/>
     <w:rsid w:val="00396E3F"/>
     <w:rsid w:val="00397133"/>
     <w:rsid w:val="003A0D69"/>
     <w:rsid w:val="003A2843"/>
     <w:rsid w:val="003A2F57"/>
     <w:rsid w:val="003A3DEF"/>
     <w:rsid w:val="003A483E"/>
     <w:rsid w:val="003A5268"/>
     <w:rsid w:val="003A62ED"/>
     <w:rsid w:val="003A6E31"/>
     <w:rsid w:val="003B3E72"/>
     <w:rsid w:val="003B40BC"/>
     <w:rsid w:val="003B43CE"/>
     <w:rsid w:val="003C14CA"/>
     <w:rsid w:val="003C15F7"/>
     <w:rsid w:val="003C2EE2"/>
+    <w:rsid w:val="003C310B"/>
     <w:rsid w:val="003C37B1"/>
     <w:rsid w:val="003C39E4"/>
     <w:rsid w:val="003C3B88"/>
     <w:rsid w:val="003C3CC4"/>
     <w:rsid w:val="003C4BC3"/>
     <w:rsid w:val="003D0187"/>
     <w:rsid w:val="003D025C"/>
     <w:rsid w:val="003D0C5A"/>
     <w:rsid w:val="003D1073"/>
     <w:rsid w:val="003D231D"/>
     <w:rsid w:val="003D24E3"/>
     <w:rsid w:val="003D5CA7"/>
     <w:rsid w:val="003D671F"/>
     <w:rsid w:val="003D6A6F"/>
     <w:rsid w:val="003D7F96"/>
     <w:rsid w:val="003E11B9"/>
     <w:rsid w:val="003E1DDF"/>
     <w:rsid w:val="003E1EC7"/>
     <w:rsid w:val="003E24E9"/>
     <w:rsid w:val="003E2E56"/>
     <w:rsid w:val="003E4F58"/>
     <w:rsid w:val="003E6CEF"/>
     <w:rsid w:val="003E7700"/>
     <w:rsid w:val="003E78D4"/>
     <w:rsid w:val="003F1106"/>
@@ -31843,50 +34453,51 @@
     <w:rsid w:val="004420E3"/>
     <w:rsid w:val="00443BCB"/>
     <w:rsid w:val="00443CAB"/>
     <w:rsid w:val="00445437"/>
     <w:rsid w:val="004465C4"/>
     <w:rsid w:val="00450BDA"/>
     <w:rsid w:val="00451680"/>
     <w:rsid w:val="004535CF"/>
     <w:rsid w:val="00453E28"/>
     <w:rsid w:val="004549B3"/>
     <w:rsid w:val="00454F5F"/>
     <w:rsid w:val="004564D1"/>
     <w:rsid w:val="00456543"/>
     <w:rsid w:val="00456E18"/>
     <w:rsid w:val="0046378E"/>
     <w:rsid w:val="00463EA7"/>
     <w:rsid w:val="00464971"/>
     <w:rsid w:val="00466425"/>
     <w:rsid w:val="004671A6"/>
     <w:rsid w:val="004675E6"/>
     <w:rsid w:val="00467CE5"/>
     <w:rsid w:val="00470882"/>
     <w:rsid w:val="0047139E"/>
     <w:rsid w:val="004713B6"/>
     <w:rsid w:val="0047392F"/>
+    <w:rsid w:val="00474990"/>
     <w:rsid w:val="00474E21"/>
     <w:rsid w:val="00475F74"/>
     <w:rsid w:val="00476607"/>
     <w:rsid w:val="00476E14"/>
     <w:rsid w:val="004807D0"/>
     <w:rsid w:val="004821A0"/>
     <w:rsid w:val="00483FDD"/>
     <w:rsid w:val="004841EF"/>
     <w:rsid w:val="0048521D"/>
     <w:rsid w:val="00485F3D"/>
     <w:rsid w:val="00486C9D"/>
     <w:rsid w:val="0048756F"/>
     <w:rsid w:val="00487AE6"/>
     <w:rsid w:val="00490423"/>
     <w:rsid w:val="004925D0"/>
     <w:rsid w:val="00492A81"/>
     <w:rsid w:val="00493806"/>
     <w:rsid w:val="00493C04"/>
     <w:rsid w:val="0049406B"/>
     <w:rsid w:val="00495C6E"/>
     <w:rsid w:val="00496177"/>
     <w:rsid w:val="00497A7E"/>
     <w:rsid w:val="004A0770"/>
     <w:rsid w:val="004A12F5"/>
     <w:rsid w:val="004A2F9D"/>
@@ -31918,50 +34529,51 @@
     <w:rsid w:val="004D55A0"/>
     <w:rsid w:val="004E01D4"/>
     <w:rsid w:val="004E0E7B"/>
     <w:rsid w:val="004E2FA3"/>
     <w:rsid w:val="004E3FEB"/>
     <w:rsid w:val="004E402E"/>
     <w:rsid w:val="004E4586"/>
     <w:rsid w:val="004E52F1"/>
     <w:rsid w:val="004E6570"/>
     <w:rsid w:val="004E65E5"/>
     <w:rsid w:val="004E669D"/>
     <w:rsid w:val="004E66E5"/>
     <w:rsid w:val="004E7BCE"/>
     <w:rsid w:val="004E7ED0"/>
     <w:rsid w:val="004F2908"/>
     <w:rsid w:val="004F3920"/>
     <w:rsid w:val="004F3FFD"/>
     <w:rsid w:val="004F427A"/>
     <w:rsid w:val="004F46C1"/>
     <w:rsid w:val="004F5C63"/>
     <w:rsid w:val="004F69F2"/>
     <w:rsid w:val="004F7BEC"/>
     <w:rsid w:val="00502556"/>
     <w:rsid w:val="00502CA8"/>
     <w:rsid w:val="005070C6"/>
+    <w:rsid w:val="00507DCF"/>
     <w:rsid w:val="005108E7"/>
     <w:rsid w:val="00512505"/>
     <w:rsid w:val="0051270E"/>
     <w:rsid w:val="005129EE"/>
     <w:rsid w:val="00513D3C"/>
     <w:rsid w:val="00513DCD"/>
     <w:rsid w:val="00513FEE"/>
     <w:rsid w:val="00514087"/>
     <w:rsid w:val="00514ACB"/>
     <w:rsid w:val="00515811"/>
     <w:rsid w:val="005161C7"/>
     <w:rsid w:val="0051699D"/>
     <w:rsid w:val="00516A7D"/>
     <w:rsid w:val="00520A87"/>
     <w:rsid w:val="0052137C"/>
     <w:rsid w:val="00521436"/>
     <w:rsid w:val="00521681"/>
     <w:rsid w:val="00521BA0"/>
     <w:rsid w:val="00527078"/>
     <w:rsid w:val="0053090F"/>
     <w:rsid w:val="00531953"/>
     <w:rsid w:val="00532E7D"/>
     <w:rsid w:val="00534F83"/>
     <w:rsid w:val="005377FF"/>
     <w:rsid w:val="00540537"/>
@@ -32137,50 +34749,51 @@
     <w:rsid w:val="006A5936"/>
     <w:rsid w:val="006B1637"/>
     <w:rsid w:val="006B4BC9"/>
     <w:rsid w:val="006B5C1A"/>
     <w:rsid w:val="006B6D5B"/>
     <w:rsid w:val="006B6F37"/>
     <w:rsid w:val="006C01DC"/>
     <w:rsid w:val="006C03C5"/>
     <w:rsid w:val="006C3A04"/>
     <w:rsid w:val="006C59FF"/>
     <w:rsid w:val="006C67FE"/>
     <w:rsid w:val="006C6EEB"/>
     <w:rsid w:val="006D1153"/>
     <w:rsid w:val="006D11BF"/>
     <w:rsid w:val="006D18FA"/>
     <w:rsid w:val="006D2B80"/>
     <w:rsid w:val="006D2E88"/>
     <w:rsid w:val="006D54C8"/>
     <w:rsid w:val="006D675A"/>
     <w:rsid w:val="006D7292"/>
     <w:rsid w:val="006E1377"/>
     <w:rsid w:val="006E2931"/>
     <w:rsid w:val="006E39F8"/>
     <w:rsid w:val="006E3F03"/>
     <w:rsid w:val="006E4138"/>
+    <w:rsid w:val="006E5B94"/>
     <w:rsid w:val="006E6D07"/>
     <w:rsid w:val="006E6E51"/>
     <w:rsid w:val="006F09A6"/>
     <w:rsid w:val="006F4E78"/>
     <w:rsid w:val="006F5968"/>
     <w:rsid w:val="006F6F1D"/>
     <w:rsid w:val="006F7CE9"/>
     <w:rsid w:val="006F7E31"/>
     <w:rsid w:val="00702757"/>
     <w:rsid w:val="00705693"/>
     <w:rsid w:val="007063EF"/>
     <w:rsid w:val="00706DAB"/>
     <w:rsid w:val="00707788"/>
     <w:rsid w:val="00710E57"/>
     <w:rsid w:val="00711A0A"/>
     <w:rsid w:val="00712A83"/>
     <w:rsid w:val="00712DC5"/>
     <w:rsid w:val="007135E9"/>
     <w:rsid w:val="007147A1"/>
     <w:rsid w:val="00715C53"/>
     <w:rsid w:val="00716112"/>
     <w:rsid w:val="00720314"/>
     <w:rsid w:val="007208A0"/>
     <w:rsid w:val="007208EE"/>
     <w:rsid w:val="00720FA3"/>
@@ -32274,50 +34887,51 @@
     <w:rsid w:val="007D18CA"/>
     <w:rsid w:val="007D4D82"/>
     <w:rsid w:val="007D5114"/>
     <w:rsid w:val="007D6794"/>
     <w:rsid w:val="007D78D1"/>
     <w:rsid w:val="007D7995"/>
     <w:rsid w:val="007E0A2A"/>
     <w:rsid w:val="007E0F33"/>
     <w:rsid w:val="007E1581"/>
     <w:rsid w:val="007E2134"/>
     <w:rsid w:val="007E24A2"/>
     <w:rsid w:val="007E3FF3"/>
     <w:rsid w:val="007E4116"/>
     <w:rsid w:val="007E4A1A"/>
     <w:rsid w:val="007E4EA0"/>
     <w:rsid w:val="007E5491"/>
     <w:rsid w:val="007F0032"/>
     <w:rsid w:val="007F167E"/>
     <w:rsid w:val="007F5543"/>
     <w:rsid w:val="007F72D1"/>
     <w:rsid w:val="00800BD6"/>
     <w:rsid w:val="00804106"/>
     <w:rsid w:val="008041E2"/>
     <w:rsid w:val="00804A4C"/>
     <w:rsid w:val="008061B2"/>
+    <w:rsid w:val="00806661"/>
     <w:rsid w:val="0080701C"/>
     <w:rsid w:val="0080764E"/>
     <w:rsid w:val="008102E9"/>
     <w:rsid w:val="00811204"/>
     <w:rsid w:val="008116B5"/>
     <w:rsid w:val="00811D4D"/>
     <w:rsid w:val="00812186"/>
     <w:rsid w:val="00815983"/>
     <w:rsid w:val="00817F81"/>
     <w:rsid w:val="0082267F"/>
     <w:rsid w:val="00822C5C"/>
     <w:rsid w:val="00822D17"/>
     <w:rsid w:val="00822E63"/>
     <w:rsid w:val="00823465"/>
     <w:rsid w:val="0082500C"/>
     <w:rsid w:val="008268AD"/>
     <w:rsid w:val="00826D0D"/>
     <w:rsid w:val="00826F27"/>
     <w:rsid w:val="0082726B"/>
     <w:rsid w:val="00830C63"/>
     <w:rsid w:val="00833673"/>
     <w:rsid w:val="00833A19"/>
     <w:rsid w:val="00834F0F"/>
     <w:rsid w:val="00835013"/>
     <w:rsid w:val="008357BD"/>
@@ -32406,50 +35020,51 @@
     <w:rsid w:val="008D1E2E"/>
     <w:rsid w:val="008D3D31"/>
     <w:rsid w:val="008D5BF1"/>
     <w:rsid w:val="008D6A8E"/>
     <w:rsid w:val="008E09C4"/>
     <w:rsid w:val="008E34AB"/>
     <w:rsid w:val="008E59EC"/>
     <w:rsid w:val="008E6240"/>
     <w:rsid w:val="008F0044"/>
     <w:rsid w:val="008F1616"/>
     <w:rsid w:val="008F2359"/>
     <w:rsid w:val="008F25B8"/>
     <w:rsid w:val="008F2839"/>
     <w:rsid w:val="008F2F99"/>
     <w:rsid w:val="008F4A5A"/>
     <w:rsid w:val="0090060D"/>
     <w:rsid w:val="009008C9"/>
     <w:rsid w:val="00901242"/>
     <w:rsid w:val="00903DD0"/>
     <w:rsid w:val="009040EF"/>
     <w:rsid w:val="00906BDA"/>
     <w:rsid w:val="00907521"/>
     <w:rsid w:val="0090774B"/>
     <w:rsid w:val="0091230A"/>
     <w:rsid w:val="00912BAF"/>
+    <w:rsid w:val="009142B7"/>
     <w:rsid w:val="0091622C"/>
     <w:rsid w:val="009163AD"/>
     <w:rsid w:val="00916C65"/>
     <w:rsid w:val="0092006F"/>
     <w:rsid w:val="00920343"/>
     <w:rsid w:val="0092038B"/>
     <w:rsid w:val="0092124A"/>
     <w:rsid w:val="009215E6"/>
     <w:rsid w:val="009236EF"/>
     <w:rsid w:val="00923AB1"/>
     <w:rsid w:val="00923B56"/>
     <w:rsid w:val="00923DB4"/>
     <w:rsid w:val="009242A4"/>
     <w:rsid w:val="009263A0"/>
     <w:rsid w:val="0092658F"/>
     <w:rsid w:val="00926CFE"/>
     <w:rsid w:val="00926E34"/>
     <w:rsid w:val="009308D5"/>
     <w:rsid w:val="00931EF7"/>
     <w:rsid w:val="0093214E"/>
     <w:rsid w:val="00932562"/>
     <w:rsid w:val="00935CAB"/>
     <w:rsid w:val="009413B5"/>
     <w:rsid w:val="009417A7"/>
     <w:rsid w:val="009424AB"/>
@@ -32496,50 +35111,51 @@
     <w:rsid w:val="00994464"/>
     <w:rsid w:val="009948FD"/>
     <w:rsid w:val="0099734A"/>
     <w:rsid w:val="009976EF"/>
     <w:rsid w:val="009A1209"/>
     <w:rsid w:val="009A40AF"/>
     <w:rsid w:val="009A42AA"/>
     <w:rsid w:val="009A4864"/>
     <w:rsid w:val="009A75F9"/>
     <w:rsid w:val="009B021A"/>
     <w:rsid w:val="009B0626"/>
     <w:rsid w:val="009B1331"/>
     <w:rsid w:val="009B16A1"/>
     <w:rsid w:val="009B3B9B"/>
     <w:rsid w:val="009B3C70"/>
     <w:rsid w:val="009B52C0"/>
     <w:rsid w:val="009B5B45"/>
     <w:rsid w:val="009B5CC1"/>
     <w:rsid w:val="009B5EC8"/>
     <w:rsid w:val="009B7A09"/>
     <w:rsid w:val="009B7B1C"/>
     <w:rsid w:val="009C0004"/>
     <w:rsid w:val="009C188E"/>
     <w:rsid w:val="009C2B25"/>
     <w:rsid w:val="009C4832"/>
+    <w:rsid w:val="009C4BF8"/>
     <w:rsid w:val="009C4CBF"/>
     <w:rsid w:val="009C6476"/>
     <w:rsid w:val="009C73D2"/>
     <w:rsid w:val="009D19D4"/>
     <w:rsid w:val="009D211F"/>
     <w:rsid w:val="009D3986"/>
     <w:rsid w:val="009D7988"/>
     <w:rsid w:val="009D7CD7"/>
     <w:rsid w:val="009E0E0F"/>
     <w:rsid w:val="009E1022"/>
     <w:rsid w:val="009E302F"/>
     <w:rsid w:val="009E34EF"/>
     <w:rsid w:val="009E4B21"/>
     <w:rsid w:val="009E51B7"/>
     <w:rsid w:val="009E6884"/>
     <w:rsid w:val="009E6AE2"/>
     <w:rsid w:val="009E6FEE"/>
     <w:rsid w:val="009E737A"/>
     <w:rsid w:val="009E7434"/>
     <w:rsid w:val="009F0B67"/>
     <w:rsid w:val="009F2327"/>
     <w:rsid w:val="009F2FB1"/>
     <w:rsid w:val="009F3639"/>
     <w:rsid w:val="009F4850"/>
     <w:rsid w:val="009F54F3"/>
@@ -32710,50 +35326,51 @@
     <w:rsid w:val="00B4681E"/>
     <w:rsid w:val="00B50C3D"/>
     <w:rsid w:val="00B50D5C"/>
     <w:rsid w:val="00B55725"/>
     <w:rsid w:val="00B55F5A"/>
     <w:rsid w:val="00B56F0F"/>
     <w:rsid w:val="00B601E3"/>
     <w:rsid w:val="00B60BF6"/>
     <w:rsid w:val="00B61CA1"/>
     <w:rsid w:val="00B6203B"/>
     <w:rsid w:val="00B623A3"/>
     <w:rsid w:val="00B62D73"/>
     <w:rsid w:val="00B63E9E"/>
     <w:rsid w:val="00B64F82"/>
     <w:rsid w:val="00B65FB6"/>
     <w:rsid w:val="00B678F1"/>
     <w:rsid w:val="00B717AC"/>
     <w:rsid w:val="00B728BA"/>
     <w:rsid w:val="00B72F2A"/>
     <w:rsid w:val="00B73132"/>
     <w:rsid w:val="00B7618F"/>
     <w:rsid w:val="00B76B78"/>
     <w:rsid w:val="00B76C91"/>
     <w:rsid w:val="00B80527"/>
     <w:rsid w:val="00B82E2D"/>
+    <w:rsid w:val="00B84E19"/>
     <w:rsid w:val="00B854E8"/>
     <w:rsid w:val="00B8590F"/>
     <w:rsid w:val="00B86613"/>
     <w:rsid w:val="00B868C5"/>
     <w:rsid w:val="00B87554"/>
     <w:rsid w:val="00B902BB"/>
     <w:rsid w:val="00B912D0"/>
     <w:rsid w:val="00B920DF"/>
     <w:rsid w:val="00B92FFC"/>
     <w:rsid w:val="00B93DC7"/>
     <w:rsid w:val="00B96E76"/>
     <w:rsid w:val="00BA0F80"/>
     <w:rsid w:val="00BA175E"/>
     <w:rsid w:val="00BA2AA4"/>
     <w:rsid w:val="00BA49A4"/>
     <w:rsid w:val="00BA61D4"/>
     <w:rsid w:val="00BA6C76"/>
     <w:rsid w:val="00BB04C1"/>
     <w:rsid w:val="00BB059E"/>
     <w:rsid w:val="00BB1609"/>
     <w:rsid w:val="00BB3BE7"/>
     <w:rsid w:val="00BB6F60"/>
     <w:rsid w:val="00BB74BB"/>
     <w:rsid w:val="00BC0677"/>
     <w:rsid w:val="00BC0DC5"/>
@@ -32881,50 +35498,51 @@
     <w:rsid w:val="00CD5DD1"/>
     <w:rsid w:val="00CD7458"/>
     <w:rsid w:val="00CE0A6B"/>
     <w:rsid w:val="00CE4465"/>
     <w:rsid w:val="00CE49F1"/>
     <w:rsid w:val="00CE5997"/>
     <w:rsid w:val="00CF0022"/>
     <w:rsid w:val="00CF0677"/>
     <w:rsid w:val="00CF126F"/>
     <w:rsid w:val="00CF2448"/>
     <w:rsid w:val="00CF2E01"/>
     <w:rsid w:val="00CF2E70"/>
     <w:rsid w:val="00CF413D"/>
     <w:rsid w:val="00CF478F"/>
     <w:rsid w:val="00CF4928"/>
     <w:rsid w:val="00CF536D"/>
     <w:rsid w:val="00D00F72"/>
     <w:rsid w:val="00D01AD4"/>
     <w:rsid w:val="00D05569"/>
     <w:rsid w:val="00D070DA"/>
     <w:rsid w:val="00D07236"/>
     <w:rsid w:val="00D104B7"/>
     <w:rsid w:val="00D105B1"/>
     <w:rsid w:val="00D114F8"/>
     <w:rsid w:val="00D11D87"/>
+    <w:rsid w:val="00D12377"/>
     <w:rsid w:val="00D1282E"/>
     <w:rsid w:val="00D14455"/>
     <w:rsid w:val="00D144A1"/>
     <w:rsid w:val="00D15CE3"/>
     <w:rsid w:val="00D16026"/>
     <w:rsid w:val="00D218CD"/>
     <w:rsid w:val="00D25CB5"/>
     <w:rsid w:val="00D25FE4"/>
     <w:rsid w:val="00D262B1"/>
     <w:rsid w:val="00D323E0"/>
     <w:rsid w:val="00D3559A"/>
     <w:rsid w:val="00D3581E"/>
     <w:rsid w:val="00D437F6"/>
     <w:rsid w:val="00D44E6F"/>
     <w:rsid w:val="00D45291"/>
     <w:rsid w:val="00D45364"/>
     <w:rsid w:val="00D457F6"/>
     <w:rsid w:val="00D459D5"/>
     <w:rsid w:val="00D479D2"/>
     <w:rsid w:val="00D47D14"/>
     <w:rsid w:val="00D55EC4"/>
     <w:rsid w:val="00D56409"/>
     <w:rsid w:val="00D5706D"/>
     <w:rsid w:val="00D57274"/>
     <w:rsid w:val="00D5774B"/>
@@ -33188,50 +35806,51 @@
     <w:rsid w:val="00FA1914"/>
     <w:rsid w:val="00FA1C5F"/>
     <w:rsid w:val="00FA1CA1"/>
     <w:rsid w:val="00FA2F1C"/>
     <w:rsid w:val="00FA4FA1"/>
     <w:rsid w:val="00FA5633"/>
     <w:rsid w:val="00FA5C15"/>
     <w:rsid w:val="00FA6B68"/>
     <w:rsid w:val="00FB0EAC"/>
     <w:rsid w:val="00FB192C"/>
     <w:rsid w:val="00FB1E3F"/>
     <w:rsid w:val="00FB2936"/>
     <w:rsid w:val="00FB58A6"/>
     <w:rsid w:val="00FB656B"/>
     <w:rsid w:val="00FC056C"/>
     <w:rsid w:val="00FC0AEB"/>
     <w:rsid w:val="00FC193C"/>
     <w:rsid w:val="00FC2583"/>
     <w:rsid w:val="00FC2DEE"/>
     <w:rsid w:val="00FC3250"/>
     <w:rsid w:val="00FC4210"/>
     <w:rsid w:val="00FC43DA"/>
     <w:rsid w:val="00FC4D0A"/>
     <w:rsid w:val="00FC63E6"/>
     <w:rsid w:val="00FC7D20"/>
+    <w:rsid w:val="00FD05CE"/>
     <w:rsid w:val="00FD07F8"/>
     <w:rsid w:val="00FD115E"/>
     <w:rsid w:val="00FD2756"/>
     <w:rsid w:val="00FD2B18"/>
     <w:rsid w:val="00FD32B9"/>
     <w:rsid w:val="00FD45C1"/>
     <w:rsid w:val="00FD49D7"/>
     <w:rsid w:val="00FD4FDA"/>
     <w:rsid w:val="00FD5093"/>
     <w:rsid w:val="00FD5868"/>
     <w:rsid w:val="00FD66E9"/>
     <w:rsid w:val="00FD7BF0"/>
     <w:rsid w:val="00FE0152"/>
     <w:rsid w:val="00FE248C"/>
     <w:rsid w:val="00FE456C"/>
     <w:rsid w:val="00FE5790"/>
     <w:rsid w:val="00FE5A8C"/>
     <w:rsid w:val="00FE5E8A"/>
     <w:rsid w:val="00FE64FE"/>
     <w:rsid w:val="00FF529D"/>
     <w:rsid w:val="00FF58E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -34371,68 +36990,139 @@
   <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="afd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F2359"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008F2359"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rvps17">
+    <w:name w:val="rvps17"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00474990"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rvts64">
+    <w:name w:val="rvts64"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00474990"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="5207343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="162477288">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1535270385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="150"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="221908347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1607928513">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="150"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="360665935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="437023816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34520,77 +37210,103 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="874344539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="891501556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1047947334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1083574491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1159924426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1176268858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1205604270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -34889,51 +37605,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="372314029">
           <w:marLeft w:val="907"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/475-2025-%D1%80" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35173,81 +37889,81 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E6AB042-6855-41FF-8F1D-560D24D65E79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>76644</Characters>
+  <Pages>30</Pages>
+  <Words>15331</Words>
+  <Characters>87392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>638</Lines>
-  <Paragraphs>179</Paragraphs>
+  <Lines>728</Lines>
+  <Paragraphs>205</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MINFIN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>89911</CharactersWithSpaces>
+  <CharactersWithSpaces>102518</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Коваль Ганна Володимирівна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>