--- v0 (2025-10-24)
+++ v1 (2026-06-16)
@@ -74,1497 +74,1587 @@
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Відобразити операції в обліку</w:t>
       </w:r>
       <w:r w:rsidR="00CC188A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, вказати первинні документи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008590A" w:rsidRPr="0008590A" w:rsidRDefault="00015651" w:rsidP="0008590A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="0008590A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Завдання 1. </w:t>
-[...100 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Відобразити операції в обліку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, вказати первинні документи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008590A" w:rsidRPr="0008590A" w:rsidRDefault="0008590A" w:rsidP="0008590A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="0008590A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
-          <w:i w:val="0"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002A2FDE">
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завдання 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>На початку 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> р. реконструкцію було завершено, а виробничі лінії – введено в експлуатацію. Строк корисного їх використання — 5 років. Амортизацію нараховують прямолінійним методом.</w:t>
+        <w:t xml:space="preserve"> року було прийнято рішення провести реконструкцію виробничого приміщення. Для цього закупили 10 виробничих ліній. Вартість кожної лінії — 24 000 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. ПДВ – 4000 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008590A" w:rsidRPr="0008590A" w:rsidRDefault="0008590A" w:rsidP="0008590A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="0008590A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Вкінці року підприємство подало документи на отримання гранту (в сумі 60 000 грн), що частково компенсуватиме вартість придбаних установок.</w:t>
+        <w:t>У серпні 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р. реконструкцію було завершено, а виробничі лінії – введено в експлуатацію. Строк корисного їх використання — 5 років. Амортизацію нараховують прямолінійним методом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008590A" w:rsidRPr="0008590A" w:rsidRDefault="0008590A" w:rsidP="0008590A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="0008590A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008590A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>У січні 202</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> р.</w:t>
+        <w:t>Вкінці року підприємство подало документи на отримання гранту (в сумі 60 000 грн), що частково компенсуватиме вартість придбаних установок.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008590A" w:rsidRDefault="00015651" w:rsidP="00015651">
-[...364 lines deleted...]
-    <w:p w:rsidR="00CC188A" w:rsidRPr="00CC188A" w:rsidRDefault="00CC188A" w:rsidP="00CC188A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="0008590A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...16 lines deleted...]
-        <w:t>Нараховано та сплачено (через підзвітну особу) платежі за реєстрацію трактора в сервісному центрі МВС 1000 грн.</w:t>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У січні 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р. стало відомо, що </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>грантодавець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прийняв рішення про виплату гранту у розмірі 30% вартості виробничих ліній (без ПДВ). Кошти було отримано також у січні 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC188A" w:rsidRDefault="00CC188A" w:rsidP="00015651">
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC188A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Амортизація нараховується щомісяця за прямолінійним методом. </w:t>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>вдання 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>20 січня цього</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року Міська </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>лікарня № 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (платник ПДВ) одержало від благодійного фонду "Відродження" апарати штучної вентиляції </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>легенів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далі — ШВЛ) на 645000 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (без ПДВ). Апарати доправив у лікарню сам Благодійний фонд. 20 лютого їх увели</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в експлуатацію. За березень цього</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року нарахували амортизацію — 10750 грн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015651" w:rsidRDefault="00CC188A" w:rsidP="00015651">
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD492D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD492D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F778A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підприємство отримало грант на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> власну справу у сумі 150 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F778A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грн. Використало кошти: закупило сиро</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вину та матеріали — 48 000 грн., у т. ч. ПДВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F778A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; придбало верстат — 102 000,00 г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рн., у т. ч. ПДВ (строк експлуатації – 5 років, прямолінійний метод амортизації).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завдання 4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отримано на поточний рахунок кошти з державного бюджету в межах гранту «Відновлення діяльності після </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>деокупації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в сумі 1 млн. грн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="005A3C47" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Одержано та сплачено за послуги з відновлення мережі інтернет в сумі 30000 грн., в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ПДВ. Придбано господарський інвентар вартістю 40000 грн., крім того ПДВ та використано для виробничих потреб. Придбано основні засоби </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">на суму 600000 грн., в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. ПДВ, які введено в експлуатацію та нараховано амортизацію за місяць прямолінійним методом (строк експлуатації – 5 років).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>вдання 5</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC188A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>У результаті участі у програмі держ</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">авної </w:t>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ермерське господарство</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC188A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>підтримки підприємство отримало часткову компенсацію вартості придбаної техніки в сумі 100 тис. грн. (400 тис. грн. х 25 %).</w:t>
+        <w:t xml:space="preserve"> придбало </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за 480 тис. грн. (з ПДВ) на умовах попередньої оплати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>та ввело в екс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>плуатацію трактор у березні 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>чікуваний строк експлуатації – 7 років (84 мі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>с.), ліквідаційна вартість – 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тис. грн. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F375CE" w:rsidRPr="00D72905" w:rsidRDefault="00D72905" w:rsidP="00D72905">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="00CC188A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> зазначена сума валюти була зарахована на поточний рахунок в банку за курсом 36,380 грн за 1 долар.</w:t>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Нараховано та сплачено (через підзвітну особу) платежі за реєстрацію трактора в сервісному центрі МВС 1000 грн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F375CE" w:rsidRPr="00D72905" w:rsidRDefault="00F375CE" w:rsidP="00D72905">
-[...193 lines deleted...]
-    <w:p w:rsidR="00F375CE" w:rsidRPr="00F375CE" w:rsidRDefault="00F375CE" w:rsidP="00015651">
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Амортизація нараховується щомісяця за прямолінійним методом. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D72905" w:rsidRPr="00D72905" w:rsidRDefault="00015651" w:rsidP="00D72905">
-[...44 lines deleted...]
-    <w:p w:rsidR="00CC188A" w:rsidRDefault="00CC188A" w:rsidP="00015651">
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-        <w:t>Відобразити операції в обліку, вказати первинні документи</w:t>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>У результаті участі у програмі держ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">авної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC188A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>підтримки підприємство отримало часткову компенсацію вартості придбаної техніки в сумі 100 тис. грн. (400 тис. грн. х 25 %).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015651" w:rsidRPr="00CC188A" w:rsidRDefault="00CC188A" w:rsidP="00015651">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="00015651" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="00FD492D" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
-          <w:color w:val="464646"/>
-[...211 lines deleted...]
-        <w:t>оприбуткували й використали протягом місяця.</w:t>
+          <w:caps/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD492D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Домашнє за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>вдання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00897F94" w:rsidRPr="00CC188A" w:rsidRDefault="00CC188A">
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="00897F94" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008590A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відобразити </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897F94">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>операції в обліку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, вказати первинні документи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
-          <w:color w:val="464646"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B843DD">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Завдання 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD492D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Пі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дприємство </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>отрима</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ло</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гуманітарну допомогу, яка складається з:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медикаментів на суму 154 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; засобів індивідуа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>льного захисту на суму 83 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; дит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ячих підгузків на суму 52 400</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015651">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грн. Ці активи оприбуткували й використали протягом місяця.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2C3A" w:rsidRPr="00015651" w:rsidRDefault="004F2C3A" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Завдання 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC188A">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="464646"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Сільгосппідприємство придбало лінію товарної обробки плодів загальною вартістю 2 500 тис. грн. (без ПДВ). Витрати на монтаж та запуск обладнання – 50 000 грн. Після введення об’єктів в експлуатацію отримано часткову компенсацію вартості придбання в с</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t>Сільгосппідприємство придбало лінію товарної обробки плодів загальною вартістю 2 500 тис. грн. (без ПДВ). Витрати на монтаж та запуск обладнання – 50 000 грн. Після введення об’єктів в експлуатацію отримано часткову компенсацію вартості придбання в сумі 2 380 тис. грн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00897F94" w:rsidRPr="00CC188A" w:rsidRDefault="00897F94" w:rsidP="004F2C3A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:color w:val="464646"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00897F94" w:rsidRPr="00CC188A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2479,50 +2569,51 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0008590A"/>
     <w:rsid w:val="00015651"/>
     <w:rsid w:val="0008590A"/>
     <w:rsid w:val="001950D1"/>
     <w:rsid w:val="002A2FDE"/>
+    <w:rsid w:val="004F2C3A"/>
     <w:rsid w:val="00822C35"/>
     <w:rsid w:val="00897F94"/>
     <w:rsid w:val="00CC188A"/>
     <w:rsid w:val="00D72905"/>
     <w:rsid w:val="00F375CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2958,51 +3049,50 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0008590A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0008590A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
@@ -3449,76 +3539,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>488</Words>
-  <Characters>2787</Characters>
+  <Words>476</Words>
+  <Characters>2718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3269</CharactersWithSpaces>
+  <CharactersWithSpaces>3188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mrgkl</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>