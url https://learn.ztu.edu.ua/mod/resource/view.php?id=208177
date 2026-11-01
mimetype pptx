--- v0 (2025-10-22)
+++ v1 (2026-11-01)
@@ -1,92 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="304" r:id="rId2"/>
-[...5 lines deleted...]
-    <p:sldId id="305" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="335" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="327" r:id="rId8"/>
+    <p:sldId id="334" r:id="rId9"/>
+    <p:sldId id="329" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="330" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="uk-UA"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -168,365 +163,716 @@
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="FF0000"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Помірний стиль 2 – акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{073A0DAA-6AF3-43AB-8588-CEC1D06C72B9}" styleName="Помірний стиль 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="59" d="100"/>
-          <a:sy n="59" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="940" y="52"/>
+        <p:origin x="274" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Місце для верхнього колонтитула 1"/>
+          <p:cNvPr id="2" name="Верхний колонтитул 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Місце для дати 2"/>
+          <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A879E60B-F899-4C72-873E-A33C86F946F0}" type="datetimeFigureOut">
+            <a:fld id="{E6AB7543-1D55-43A0-8535-E8D5F2582330}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Місце для зображення 3"/>
+          <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Місце для нотаток 4"/>
+          <p:cNvPr id="5" name="Заметки 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-              <a:t>Другий рівень</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-              <a:t>Третій рівень</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-              <a:t>Четвертий рівень</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Місце для нижнього колонтитула 5"/>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Місце для номера слайда 6"/>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{8298D74B-F262-4427-A067-B569EFF037AE}" type="slidenum">
+            <a:fld id="{6B76D7BD-234A-410C-961B-2D8276DAF538}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="577628437"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="116084807"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -583,2240 +929,338 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g20e20c74642_0_65:notes"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvSpPr txBox="1">
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 283"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g21a47aeaac4_0_40:notes"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvSpPr txBox="1">
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...265 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Титульний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Рисунок 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B02CD0-C157-CD89-D0A8-3BC6B59F7192}"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Місце для заголовка 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-[...1 lines deleted...]
-          </a:xfrm>
+            <a:off x="334962" y="1992473"/>
+            <a:ext cx="11522075" cy="3190553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="6000"/>
+              <a:defRPr sz="5400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-[...154 lines deleted...]
-            <a:endParaRPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Зразок заголовка</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1824937905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="775904747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1418 lines deleted...]
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Основний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
@@ -2830,2432 +1274,374 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="18707"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для заголовка 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="334961" y="188915"/>
+            <a:off x="334961" y="188914"/>
             <a:ext cx="11522075" cy="1405108"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Зразок заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для тексту 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="334964" y="1593852"/>
+            <a:off x="334963" y="1593850"/>
             <a:ext cx="11522075" cy="4176713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Зразок тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="636194093"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2563952178"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Назва та вміст">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Основний слайд з вмістом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EB80F24-7380-E0C9-D6FD-8003AFE74C02}"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="18707"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Місце для вмісту 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="188913"/>
+            <a:ext cx="11522075" cy="5578475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...27 lines deleted...]
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Зразок тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Другий рівень</a:t>
             </a:r>
-          </a:p>
-[...102 lines deleted...]
-            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2407832593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192927460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Назва розділу">
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="ФІнальний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B828C04-52FC-BDC4-60EF-F6D856EFFF27}"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
-[...235 lines deleted...]
-      </p:sp>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2449767929"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2712221953"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Два об’єкти">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...233 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1508898982"/>
-[...1264 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1929882248"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3076446516"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...240 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455305158"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4247899070"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...13 lines deleted...]
-    <p:sldLayoutId id="2147483663" r:id="rId15"/>
+    <p:sldLayoutId id="2147483659" r:id="rId1"/>
+    <p:sldLayoutId id="2147483660" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483661" r:id="rId4"/>
+    <p:sldLayoutId id="2147483664" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="4500" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
@@ -5481,4051 +1867,6071 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="119" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" pos="211" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" pos="7469" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" orient="horz" pos="2260" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" orient="horz" pos="3748" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.ztu.edu.ua/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kppd_kvd@ztu.edu.ua" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61737708-4CD2-E8A0-C42F-869EA4892C7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2013857" y="197834"/>
-            <a:ext cx="9565033" cy="542396"/>
+            <a:off x="334962" y="1507731"/>
+            <a:ext cx="11522075" cy="3190553"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr>
+              <a:defRPr sz="3900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАМ’ЯТКА</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПРО АКАДЕМІЧНУ</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ДОБРОЧЕСНІСТЬ</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Google Shape;86;p16">
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2392870683"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA937D47-BCF1-C0EB-B04E-3B014E86D4A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74620812-E0D1-EF3A-E47E-E61D338BAF71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="2224" b="36571"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="117513" y="734469"/>
+            <a:ext cx="4572000" cy="4197427"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1CEAD1C-3D62-5CD0-8A27-AFCC0EDBF155}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1690617" y="1329038"/>
-            <a:ext cx="9275342" cy="4524798"/>
+            <a:off x="4899752" y="648773"/>
+            <a:ext cx="7174735" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
-[...268 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Інтегрує та впроваджує інструменти запобігання корупції в усі процеси ЗВО, як це визначають національні та міжнародні антикорупційні стандарти.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Google Shape;82;p16">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AD3D0D4-ABD3-9B4B-D178-F6340D9678CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93814FF2-ED46-BF35-0AFF-CA3E7E254150}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr preferRelativeResize="0"/>
-[...12 lines deleted...]
-            <a:ext cx="8767520" cy="4945378"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4935091"/>
+            <a:ext cx="4915359" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...6 lines deleted...]
-          <p:cNvPr id="6" name="Google Shape;84;p16">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>КАРПУНЕЦЬ Володимир Дмитрович </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:t>Email</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>: kppd_kvd@ztu.edu.ua </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Кабінет: 231</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEAD326D-173F-8137-AA87-1B9492B35B84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9D69A2B-1637-4FAE-5CB5-EEE6DC4BDC49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5329409" y="1721689"/>
+            <a:ext cx="6125378" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Завдання уповноваженого:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8628A0B2-27DA-F630-82B5-F1CF15973ADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4811616" y="2223898"/>
+            <a:ext cx="7160964" cy="3016210"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Оцінює корупційні ризики та розроблює заходи з їх мінімізації;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Проводить внутрішні перевірки повідомлень викривачів та захист викривачів корупції;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Надає консультаційно-методичну допомогу щодо дотримання антикорупційного законодавства (навчання/роз'яснення);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Здійснює контроль та координацію підвідомчих юридичних осіб;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Інформує керівника університету, НАЗК або інших спеціально уповноважених суб'єктів у сфері протидії корупції про факти порушення антикорупційного законодавства.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{153C6012-5210-F993-FE72-D05CA0F88496}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10173022" y="5440961"/>
-            <a:ext cx="2156100" cy="501300"/>
+            <a:off x="226237" y="37522"/>
+            <a:ext cx="11739526" cy="703452"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2800" kern="1200">
+              <a:buNone/>
+              <a:defRPr sz="4500" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...142 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="just">
-[...50 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Антикорупційний уповноважений </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1504552007"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="311911892"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8780CCB2-C3C6-F8C0-467D-524BE154063E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340000" y="180000"/>
+            <a:ext cx="11700000" cy="700000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800"/>
+              <a:t>Доброчесна робота і повідомлення про порушення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1CEAD1C-3D62-5CD0-8A27-AFCC0EDBF155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="550000" y="950000"/>
+            <a:ext cx="11100000" cy="1500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="1800">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Виконуйте завдання самостійно в межах дозволених викладачем форм співпраці. Посилайтеся на чужі тексти, ідеї та зображення. У творі зазначайте використання результатів, згенерованих ШІ, із методикою або посиланням на програму.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93814FF2-ED46-BF35-0AFF-CA3E7E254150}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="550000" y="2600000"/>
+            <a:ext cx="11100000" cy="850000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="1750" b="1" dirty="0"/>
+              <a:t>ПОВІДОМЛЕННЯ ПРО МОЖЛИВЕ ПОРУШЕННЯ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0" err="1"/>
+              <a:t>Пошта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>: dobrochesnist@ztu.edu.ua</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9D69A2B-1637-4FAE-5CB5-EEE6DC4BDC49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="550000" y="3600000"/>
+            <a:ext cx="11100000" cy="550000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Що важливо знати</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8628A0B2-27DA-F630-82B5-F1CF15973ADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="550000" y="4150000"/>
+            <a:ext cx="11100000" cy="900246"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="363538" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1750" dirty="0"/>
+              <a:t>Показник текстових збігів сам по собі не доводить порушення. Особа має право ознайомитися з матеріалами, надати пояснення, отримати вмотивоване рішення та оскаржити його.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3385912188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p24"/>
-[...14 lines deleted...]
-          </a:ln>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15BBA333-9AFF-2F36-6CD2-DB5AFFF660D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="780570"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="609585" algn="just"/>
-[...4 lines deleted...]
-              <a:sym typeface="Roboto"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Законодавство, що регулює питання забезпечення академічної доброчесності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Текст 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A620758-A010-CDBC-2F2E-D501692A4794}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334961" y="1189822"/>
+            <a:ext cx="11522075" cy="4450814"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Конституція України;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Закон України «Про академічну доброчесність»;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Закон України </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«Про освіту»;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...66 lines deleted...]
-              <a:sym typeface="Roboto"/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Закон України </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«Про вищу освіту»;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...24 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1600"/>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Закон України </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«Про наукову і науково-технічну діяльність»;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Внутрішні положення Державного університету «Житомирська політехніка»: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="363538" indent="265113" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk" sz="2800" b="1" i="1" dirty="0">
-[...18 lines deleted...]
-              </a:lnSpc>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Кодекс академічної доброчесності (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>https://docs.ztu.edu.ua/?mdocs-file=1197</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="363538" indent="265113" algn="just">
               <a:spcBef>
-                <a:spcPts val="1600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk" sz="1867" b="1" dirty="0">
-[...30 lines deleted...]
-              </a:lnSpc>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Положення про Комісію з академічної доброчесності, етики та управління конфліктами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns="" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>https://docs.ztu.edu.ua/?mdocs-file=1201</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns="" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t> );</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="363538" indent="265113" algn="just">
               <a:spcBef>
-                <a:spcPts val="1600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk" sz="2000" i="1" dirty="0">
-[...52 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Положення про академічну доброчесність та етику академічних взаємовідносин (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>https://docs.ztu.edu.ua/?mdocs-file=2816</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ).</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1363138162"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 286"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p37"/>
-[...104 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E7ABC36-6AC5-A12D-405C-AFD06A549AA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901264" y="312398"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="898523"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" rtlCol="0" anchor="t" anchorCtr="0">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
-[...17 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Як працює система академічної доброчесності в університеті</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p37"/>
-[...274 lines deleted...]
-          <p:cNvPr id="2" name="Picture 2">
+          <p:cNvPr id="6" name="Прямоугольник: скругленные углы 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA013CA0-1BBC-94B2-538D-36BC08036F15}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4C6BF8E-3834-8E42-2344-F065C3C8C2F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...37 lines deleted...]
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="258768" y="1487275"/>
+            <a:ext cx="3609080" cy="3371162"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Прямоугольник: скругленные углы 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9DEA61B-29BA-DA85-992B-108F32446F4D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E09363-A114-EEBE-6DEA-B9853E65B2BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...11 lines deleted...]
-        </p:spPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4305998" y="1545902"/>
+            <a:ext cx="3483853" cy="3371163"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
+          <p:cNvPr id="8" name="Прямоугольник: скругленные углы 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA7ADA95-0993-C098-5E5C-D7921E9865C3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4628F68-7F58-DA01-CBE1-2C2BAB53EE32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...11 lines deleted...]
-        </p:spPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8197430" y="1487276"/>
+            <a:ext cx="3719248" cy="3371161"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
-[...98 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Google Shape;82;p16">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="badge-0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4576A6-E514-9166-5CA9-FAD87171E9BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAEC62E7-AC96-2F90-B6A1-66EEBE50978D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr preferRelativeResize="0"/>
-[...18 lines deleted...]
-          <a:ln>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635701" y="1857928"/>
+            <a:ext cx="438150" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2456A6"/>
+          </a:solidFill>
+          <a:ln w="0">
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="label-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F36ED7A5-7E0F-1B80-0198-B0312500029C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1073851" y="1907733"/>
+            <a:ext cx="2059518" cy="388345"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>ПРАВИЛА</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="heading-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AD6149E-344D-B0B8-811C-F658EED2495E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="224792" y="2429962"/>
+            <a:ext cx="3719248" cy="531910"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>Кодекс академічної доброчесності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="heading-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607823D9-0A34-08DA-C760-D78F0224F494}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491683" y="3117995"/>
+            <a:ext cx="3143250" cy="1556268"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>Цінності, принципи, правила поведінки, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>види порушень і загальні засади відповідальності</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Bitstream Charter"/>
+              <a:cs typeface="Bitstream Charter"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="badge-1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26AE5C93-A2E9-E3FB-02EE-F01877A9EFD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4535649" y="1857928"/>
+            <a:ext cx="438150" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F57C25"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="label-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2348CA8-44B8-712E-BC59-2A06B2C02986}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4973799" y="1835950"/>
+            <a:ext cx="2472341" cy="460128"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>ПР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>ОЦЕДУРИ</a:t>
+            </a:r>
+            <a:endParaRPr sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2456A6"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Bitstream Charter"/>
+              <a:cs typeface="Bitstream Charter"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="heading-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91CF1E8C-4CD4-324E-1B36-E99D3037C897}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4274393" y="2355526"/>
+            <a:ext cx="3515458" cy="1073473"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>Положення про академічну доброчесність та етику академічних взаємовідносин</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="heading-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D377627-7277-A5FE-33B5-DFE38B4F8CF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4535649" y="3285540"/>
+            <a:ext cx="3143250" cy="1556268"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>Організація системи, повноваження, санкції, перевірка робіт і спеціальні процедури</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Bitstream Charter"/>
+              <a:cs typeface="Bitstream Charter"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="badge-2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6B2F942-316E-449B-95A8-C395AE04F399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8315939" y="1846939"/>
+            <a:ext cx="438150" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="43A63B"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="label-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46408AE1-E82A-1A2C-8C51-E6B541247CDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8584367" y="1786308"/>
+            <a:ext cx="3332311" cy="1287308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>ПОЛОЖЕННЯ ПРО КОМІСІЮ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2456A6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>з академічної доброчесності, етики та управління конфліктами</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2456A6"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Bitstream Charter"/>
+              <a:cs typeface="Bitstream Charter"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="heading-0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E990CB8-ADBF-F431-3194-27E5D3F4766F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8390899" y="3276006"/>
+            <a:ext cx="3332310" cy="1287308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1650" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="17233B"/>
+                </a:solidFill>
+                <a:latin typeface="Bitstream Charter"/>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ea typeface="Bitstream Charter"/>
+                <a:cs typeface="Bitstream Charter"/>
+              </a:rPr>
+              <a:t>Статус, склад, компетенція, розгляд справ, конфлікт інтересів, рішення та оскарження</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Bitstream Charter"/>
+              <a:cs typeface="Bitstream Charter"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="878588020"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...15 lines deleted...]
-            <a:ext cx="10683109" cy="3866147"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894FBBB4-A49F-D8F9-4DC8-F0BE6E3767A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499161" y="133625"/>
+            <a:ext cx="11522075" cy="452407"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Базові цінності академічної доброчесності</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="badge-01">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{458881D7-0A89-8452-14E0-F448F98AE1AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270561" y="955586"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="183F82"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Прямоугольник 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3BAFDAF-1D49-3B4C-BD77-A04D7F07BFBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="924376" y="748861"/>
+            <a:ext cx="4390696" cy="870649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Чесність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Правдивість перед собою та іншими особами</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="badge-02">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42DD189-0C8B-482A-E9EB-77E5B728D895}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270561" y="2223995"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F57C25"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Прямоугольник 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40192FCF-56D6-61F9-1C21-BD6CBEEDE44F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="924376" y="1910080"/>
+            <a:ext cx="4376278" cy="1367623"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Довіра</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Упевненість, що результати академічної діяльності здобуті чесно та з дотриманням відповідних правил і стандартів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="badge-03">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B4F541-26EE-5B08-3B4B-2896A9FA67B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270561" y="3860578"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="43A63B"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Прямоугольник 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCC54B1E-AE8B-86BA-2D23-3D3A11E36C7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="924376" y="3568273"/>
+            <a:ext cx="4390696" cy="1292438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Повага</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Повага до гідності, різноманіття думок та інтелектуальної власності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="badge-04">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07934A8E-98B1-1FA9-18A4-20D906A3792B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5664504" y="919298"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="183F82"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Прямоугольник 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C89847C-3D22-7569-5280-38253A3340C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6351707" y="664981"/>
+            <a:ext cx="5181601" cy="1159882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Справедливість</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Неупереджене оцінювання та послідовне реагування на порушення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="badge-02">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36AA25BC-539C-8F3B-6D42-895814F6141B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5671847" y="2452595"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F57C25"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Прямоугольник 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBB72E4-EF9A-54AA-E92E-B1F5F9F56FFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6364076" y="1987692"/>
+            <a:ext cx="5169232" cy="1292438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Відповідальність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Відповідальність за результати перед собою, академічною спільнотою і суспільством</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="badge-03">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F324636A-B266-A213-4BB3-44934645D6DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5671847" y="3757292"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="43A63B"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Прямоугольник 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{040E3EBA-1AC6-1F94-C490-6617D4E5F68D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6364076" y="3442959"/>
+            <a:ext cx="5181601" cy="1292438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Стійкість</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Доброчесна поведінка за будь-яких обставин, незалежно від зовнішнього контролю</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="badge-01">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AF2252C-E364-5A11-601E-9E518574AB63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5671847" y="5061989"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="183F82"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Прямоугольник 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D593FA81-88C2-2B4A-BA9E-BB645DA62FC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6364076" y="4898226"/>
+            <a:ext cx="5181602" cy="852367"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Рішучість</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Готовність утверджувати й захищати культуру академічної доброчесності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4257651149"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="223621009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{488669CE-1386-1C0E-3DAE-BD39DF9EB793}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="560233"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Правила та обов’язки здобувача вищої освіти</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Текст 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{705C0A0B-8F74-8E24-324E-31770E7E9E47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334961" y="749147"/>
+            <a:ext cx="11522075" cy="4704202"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Підписати декларацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - протягом двох місяців із дня зарахування.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2. Пройти навчання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- з академічної доброчесності та академічного письма.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3. Працювати самостійно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - лише з дозволеними джерелами й допомогою, не списувати й не підказувати.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4. Посилатися на джерела</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - на чужі тексти, ідеї, дані, зображення й переклади.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5. Подавати правдиві дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - не вигадувати й не змінювати результати.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6. Зазначати ШІ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - у межах дозволеного рівня; вказувати програму або методику генерування.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7. Берегти чужі дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - не вводити в публічні ШІ чужі роботи й персональні дані без дозволу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="263525" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8. Відмовитися від схиляння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> і повідомити уповноважену особу не пізніше наступного робочого дня.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3395929443"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="40031261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 86"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p12"/>
-[...173 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE130A2-4F7D-D500-568E-0AD10D3D4035}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="757808" y="21405"/>
-[...8 lines deleted...]
-          </a:ln>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="615317"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" rtlCol="0" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...13 lines deleted...]
-              <a:sym typeface="Roboto"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Види порушень академічної доброчесності</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Google Shape;112;g21ca7af2e7a_0_11">
+          <p:cNvPr id="3" name="Текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2FEC9C-441F-FAB2-BBC4-DC1927F1BF4E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{006C6F68-83BD-A26F-C552-CE0D643EAF51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...13 lines deleted...]
-          </a:ln>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456149" y="804231"/>
+            <a:ext cx="11522075" cy="4814371"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0">
-[...196 lines deleted...]
-            <a:lvl1pPr lvl="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr sz="4400" kern="1200">
-[...8 lines deleted...]
-            <a:lvl2pPr lvl="1" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідчуження </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>авторства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl3pPr lvl="2" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) академічний плагіат;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl4pPr lvl="3" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) приписування авторства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl5pPr lvl="4" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>самоплагіат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl6pPr lvl="5" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5) фабрикація;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl7pPr lvl="6" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6) фальсифікація;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl8pPr lvl="7" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7) недоброчесне використання результатів, згенерованих штучним інтелектом;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
-[...1 lines deleted...]
-            <a:lvl9pPr lvl="8" algn="l">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>8) несамостійне виконання завдання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) недозволена допомога;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="0"/>
-              </a:spcAft>
-              <a:buSzPts val="2800"/>
+              </a:spcBef>
               <a:buNone/>
-              <a:defRPr/>
-[...3 lines deleted...]
-            <a:pPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10) академічний саботаж;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
-[...4 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>11) схиляння до порушення академічної доброчесності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2400" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2450182362"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 86">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p12">
+          <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75AD7B3-248C-28F3-6CB0-2641555B8F67}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E1F1C0E-7698-E82B-73C0-5127056AF1F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...759 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="757808" y="21405"/>
-            <a:ext cx="9653600" cy="522881"/>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="898523"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="224A98"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>СИСТЕМА РОЗГЛЯДУ ПОРУШЕНЬ АКАДЕМІЧНОЇ ДОБРОЧЕСНОСТІ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="224A98"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="224A98"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Прямоугольник: скругленные углы 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{229B8D21-0469-CE46-247E-D1D49F754A98}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="504149" y="1195329"/>
+                <a:ext cx="4717846" cy="4104426"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="dk1"/>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="lt1"/>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="dk1"/>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="dk1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr rtlCol="0" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                  <a:t>УПОВНОВАЖЕНА ОСОБА</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>Одноосібний організаційно-процедурний рівень</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>Приймає та реєструє повідомлення;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>проводить попередній розгляд;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>інформує заявника та особу, якої стосується справа;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>приймає рішення у простому визнаному  випадку</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="uk-UA" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>∗</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" dirty="0"/>
+                  <a:t>готує засідання, веде облік і контролює виконання</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="285750" indent="-285750" algn="ctr">
+                  <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                  <a:buChar char="ü"/>
+                </a:pPr>
+                <a:endParaRPr lang="uk-UA" dirty="0">
+                  <a:latin typeface="+mj-lt"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:endParaRPr lang="uk-UA" dirty="0">
+                  <a:latin typeface="+mj-lt"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Прямоугольник: скругленные углы 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{229B8D21-0469-CE46-247E-D1D49F754A98}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="504149" y="1195329"/>
+                <a:ext cx="4717846" cy="4104426"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="uk-UA">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="TextBox 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F2E1F3-E310-70C7-E863-8702F6C3FAB3}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm flipH="1" flipV="1">
+                <a:off x="335750" y="5311415"/>
+                <a:ext cx="336797" cy="276999"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="uk-UA" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="uk-UA" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="TextBox 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F2E1F3-E310-70C7-E863-8702F6C3FAB3}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm flipH="1" flipV="1">
+                <a:off x="335750" y="5311415"/>
+                <a:ext cx="336797" cy="276999"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId3"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="uk-UA">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Прямоугольник 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F893046-C56F-C307-81E0-D8C75C500FCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="646578" y="5311415"/>
+            <a:ext cx="11306722" cy="362915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" rtlCol="0" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...14 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>Здобувач визнав порушення і погодився з базовим заходом реагування. Рішення може бути оскаржене до Комісії</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;93;p12">
+          <p:cNvPr id="14" name="Прямоугольник: скругленные углы 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7976A54-CDC1-538B-96C6-A47B95D48BC6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93ABEC17-B708-BF3F-A164-B95A11EFBCE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6299939" y="1206989"/>
+            <a:ext cx="5036417" cy="4104426"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Комісія з академічної доброчесності, етики та управління конфліктами </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Розглядає передані справи та скарги;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>встановлює наявність або відсутність порушення;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>визначає санкцію або вносить обґрунтоване подання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>розглядає скарги на рішення уповноваженої особи;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>розглядає етичні конфлікти та надає рекомендації</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2904290640"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="868680"/>
+            <a:ext cx="4754880" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12308"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8F0FB"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="2E4BA8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3831336" y="868680"/>
+            <a:ext cx="4535424" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E4BA8"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Щодо вас надійшло повідомлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>реєстрація — в день надходження або наступного робочого дня</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6099048" y="1463040"/>
+            <a:ext cx="0" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4453128" y="1645920"/>
+            <a:ext cx="3291840" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF1C9"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D99A12"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4956048" y="1645920"/>
+            <a:ext cx="2286000" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Є факти, які можна перевірити?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1783080"/>
+            <a:ext cx="3017520" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12308"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F1F2F5"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8A94A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="1783080"/>
+            <a:ext cx="2798064" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3A4254"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Залишено без розгляду</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>заявнику повідомляють підстави</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3566160" y="2080260"/>
+            <a:ext cx="886968" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3657600" y="1828800"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>НІ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8001000" y="1938528"/>
+            <a:ext cx="3657600" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5A6275"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>попередній розгляд — до 10 робочих днів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6099048" y="2514600"/>
+            <a:ext cx="0" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6144768" y="2487168"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ТАК</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2697480"/>
+            <a:ext cx="4754880" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12308"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8F0FB"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="2E4BA8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3749040" y="2743199"/>
+            <a:ext cx="4535424" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E4BA8"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Розгляд розпочато</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ви отримуєте копію матеріалів, надаєте пояснення й докази</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6099048" y="3291840"/>
+            <a:ext cx="0" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4361688" y="3474720"/>
+            <a:ext cx="3474720" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF1C9"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D99A12"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4864608" y="3474720"/>
+            <a:ext cx="2468880" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Визнаєте порушення й згодні з базовим заходом?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3566160"/>
+            <a:ext cx="3291840" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 10667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8F0FB"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="2E4BA8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3566160"/>
+            <a:ext cx="3072384" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E4BA8"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Повна процедура в Комісії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>з представником студентського самоврядування; про засідання — за 3 роб. дні</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3840480" y="3909060"/>
+            <a:ext cx="521208" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3749040" y="3657600"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>НІ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8348472" y="3566160"/>
+            <a:ext cx="3291840" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 10667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8F0FB"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="2E4BA8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="3589019"/>
+            <a:ext cx="3072384" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E4BA8"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Спрощена процедура</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>рішення ухвалює уповноважена особа без засідання Комісії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7836408" y="3909060"/>
+            <a:ext cx="512064" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7726680" y="3657600"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ТАК</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10104120" y="4315968"/>
+            <a:ext cx="1600200" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="950" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5A6275"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>визнання можна відкликати до рішення — тоді повна процедура</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="950" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4178808" y="4617720"/>
+            <a:ext cx="3840480" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 13333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8F0FB"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="2E4BA8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4288536" y="4617720"/>
+            <a:ext cx="3621024" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E4BA8"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Рішення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>копію надсилають до 3 робочих днів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2194560" y="4251960"/>
+            <a:ext cx="0" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Shape 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2194560" y="4892040"/>
+            <a:ext cx="1984248" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Shape 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9994392" y="4251960"/>
+            <a:ext cx="0" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8019288" y="4892040"/>
+            <a:ext cx="1975104" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6099048" y="5166360"/>
+            <a:ext cx="0" cy="137160"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4636008" y="5303520"/>
+            <a:ext cx="2926080" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF1C9"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D99A12"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 35"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5138928" y="5303520"/>
+            <a:ext cx="1920240" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Згодні з рішенням?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Shape 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5349240"/>
+            <a:ext cx="3657600" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 10667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBECEA"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="C8261C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="5349240"/>
+            <a:ext cx="3438144" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C8261C"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Оскарження — до 10 робочих днів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>уповноважена особа → Комісія; Комісія → Вчена рада</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Shape 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4206240" y="5692140"/>
+            <a:ext cx="429768" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Text 39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4069080" y="5440680"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>НІ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Shape 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8074152" y="5349240"/>
+            <a:ext cx="3566160" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 10667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E6F4E0"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="3F8A22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Text 41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8183880" y="5349240"/>
+            <a:ext cx="3346704" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3F8A22"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Рішення набирає чинності</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E2433"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>з дня оприлюднення; виконується у визначений строк</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Shape 42"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7562088" y="5692140"/>
+            <a:ext cx="512064" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="4A5468"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Text 43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7452360" y="5440680"/>
+            <a:ext cx="731520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4A5468"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ТАК</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6293D0E0-5114-3542-502B-8850311526F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1945671" y="2609239"/>
-            <a:ext cx="9653600" cy="522881"/>
+            <a:off x="334961" y="188914"/>
+            <a:ext cx="11522075" cy="336867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" rtlCol="0" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr sz="4400" kern="1200">
+              <a:defRPr sz="4500" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...110 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
-[...24 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="11200" dirty="0"/>
+              <a:t>Розгляд повідомлення про порушення доброчесності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="4800" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Google Shape;127;g21cdffa2e9b_0_0">
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88183DA1-3EC3-284E-A6DC-2A176C4A1658}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1CEAD1C-3D62-5CD0-8A27-AFCC0EDBF155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591279" y="785750"/>
+            <a:ext cx="7174735" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Приймає повідомлення про можливі порушення та організовує їх попередній розгляд</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93814FF2-ED46-BF35-0AFF-CA3E7E254150}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219420" y="5040919"/>
+            <a:ext cx="4915359" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Лукашук Оксана Миколаївна</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Email</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>dobrochesnist@ztu.edu.ua</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9D69A2B-1637-4FAE-5CB5-EEE6DC4BDC49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5394595" y="1473258"/>
+            <a:ext cx="6125378" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Завдання уповноваженої особи:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8628A0B2-27DA-F630-82B5-F1CF15973ADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4722354" y="1997839"/>
+            <a:ext cx="7160964" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Приймає та реєструє повідомлення;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Проводить попередній розгляд і повідомляє учасників про процедурні рішення;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Якщо здобувач добровільно визнав порушення і погодився з базовим заходом, може ухвалити вмотивоване рішення за спрощеною процедурою;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Передає Комісії спірні, повторні, систематичні та істотні справи;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Веде захищений реєстр рішень і контролює їх виконання.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E64B22-FE8D-7828-4F95-F685888DE91C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="563457" y="811955"/>
+            <a:ext cx="3171261" cy="4229653"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13411FFD-60AB-63C6-0BE2-F432BA2C31DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="664747" y="3240001"/>
-            <a:ext cx="11049953" cy="2790126"/>
+            <a:off x="219420" y="-8081"/>
+            <a:ext cx="11956974" cy="481806"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2800" kern="1200">
+              <a:buNone/>
+              <a:defRPr sz="4500" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
-              </a:defRPr>
-[...14 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Уповноважена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
-              </a:defRPr>
-[...14 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>особа з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
-              </a:defRPr>
-[...288 lines deleted...]
-              <a:t>  – співпраця студента з кимось іншим (одногрупниками, старшокурсниками тощо) для виконання завдання без дозволу викладача.</a:t>
+              </a:rPr>
+              <a:t>питань академічної доброчесності</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3591664898"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="580090057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Житомирська політехніка">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="224D83"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="224D83"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Житомирська політехніка">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Montserrat ExtraBold"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Montserrat"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9632,89 +8038,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9776,51 +8182,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9927,93 +8333,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>557</Words>
+  <Words>851</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкий екран</PresentationFormat>
-  <Paragraphs>46</Paragraphs>
-[...1 lines deleted...]
-  <Notes>4</Notes>
+  <Paragraphs>131</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Bitstream Charter</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Helvetica Neue</vt:lpstr>
+      <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
+      <vt:lpstr>Montserrat ExtraBold</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Тема Office</vt:lpstr>
-      <vt:lpstr>Про доброчесність в освіті та плагіат</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Антикорупційний уповноважений в ЗВО</vt:lpstr>
+      <vt:lpstr>ПАМ’ЯТКА ПРО АКАДЕМІЧНУ ДОБРОЧЕСНІСТЬ </vt:lpstr>
+      <vt:lpstr>Законодавство, що регулює питання забезпечення академічної доброчесності</vt:lpstr>
+      <vt:lpstr>Як працює система академічної доброчесності в університеті</vt:lpstr>
+      <vt:lpstr>Базові цінності академічної доброчесності</vt:lpstr>
+      <vt:lpstr>Правила та обов’язки здобувача вищої освіти</vt:lpstr>
+      <vt:lpstr>Види порушень академічної доброчесності</vt:lpstr>
+      <vt:lpstr>СИСТЕМА РОЗГЛЯДУ ПОРУШЕНЬ АКАДЕМІЧНОЇ ДОБРОЧЕСНОСТІ </vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
-      <vt:lpstr>Визначення плагіату</vt:lpstr>
-      <vt:lpstr>Академічний плагіат</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Доброчесна робота і повідомлення про порушення</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Про доброчесність в освіті та плагіат</dc:title>
-  <dc:creator>Larysa Sergiienko</dc:creator>
+  <dc:title>Презентація PowerPoint</dc:title>
+  <dc:creator>Новосьолов Іван Володимирович</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>