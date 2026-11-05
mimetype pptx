--- v0 (2025-10-30)
+++ v1 (2026-11-05)
@@ -38,143 +38,157 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" bookmarkIdSeed="2">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId52"/>
+    <p:notesMasterId r:id="rId58"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="259" r:id="rId2"/>
     <p:sldId id="306" r:id="rId3"/>
     <p:sldId id="307" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="339" r:id="rId6"/>
     <p:sldId id="330" r:id="rId7"/>
     <p:sldId id="326" r:id="rId8"/>
     <p:sldId id="257" r:id="rId9"/>
     <p:sldId id="308" r:id="rId10"/>
     <p:sldId id="313" r:id="rId11"/>
     <p:sldId id="325" r:id="rId12"/>
     <p:sldId id="341" r:id="rId13"/>
     <p:sldId id="343" r:id="rId14"/>
     <p:sldId id="309" r:id="rId15"/>
     <p:sldId id="340" r:id="rId16"/>
     <p:sldId id="310" r:id="rId17"/>
     <p:sldId id="305" r:id="rId18"/>
     <p:sldId id="311" r:id="rId19"/>
-    <p:sldId id="342" r:id="rId20"/>
-[...30 lines deleted...]
-    <p:sldId id="347" r:id="rId51"/>
+    <p:sldId id="356" r:id="rId20"/>
+    <p:sldId id="342" r:id="rId21"/>
+    <p:sldId id="327" r:id="rId22"/>
+    <p:sldId id="338" r:id="rId23"/>
+    <p:sldId id="328" r:id="rId24"/>
+    <p:sldId id="329" r:id="rId25"/>
+    <p:sldId id="332" r:id="rId26"/>
+    <p:sldId id="333" r:id="rId27"/>
+    <p:sldId id="334" r:id="rId28"/>
+    <p:sldId id="335" r:id="rId29"/>
+    <p:sldId id="336" r:id="rId30"/>
+    <p:sldId id="337" r:id="rId31"/>
+    <p:sldId id="344" r:id="rId32"/>
+    <p:sldId id="316" r:id="rId33"/>
+    <p:sldId id="317" r:id="rId34"/>
+    <p:sldId id="348" r:id="rId35"/>
+    <p:sldId id="318" r:id="rId36"/>
+    <p:sldId id="319" r:id="rId37"/>
+    <p:sldId id="320" r:id="rId38"/>
+    <p:sldId id="358" r:id="rId39"/>
+    <p:sldId id="359" r:id="rId40"/>
+    <p:sldId id="321" r:id="rId41"/>
+    <p:sldId id="357" r:id="rId42"/>
+    <p:sldId id="324" r:id="rId43"/>
+    <p:sldId id="349" r:id="rId44"/>
+    <p:sldId id="361" r:id="rId45"/>
+    <p:sldId id="360" r:id="rId46"/>
+    <p:sldId id="350" r:id="rId47"/>
+    <p:sldId id="345" r:id="rId48"/>
+    <p:sldId id="322" r:id="rId49"/>
+    <p:sldId id="351" r:id="rId50"/>
+    <p:sldId id="352" r:id="rId51"/>
+    <p:sldId id="353" r:id="rId52"/>
+    <p:sldId id="354" r:id="rId53"/>
+    <p:sldId id="355" r:id="rId54"/>
+    <p:sldId id="323" r:id="rId55"/>
+    <p:sldId id="346" r:id="rId56"/>
+    <p:sldId id="347" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6797675" cy="9926638"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -287,93 +301,93 @@
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="76882" autoAdjust="0"/>
+  <p:normalViewPr snapVertSplitter="1" vertBarState="minimized" horzBarState="maximized">
+    <p:restoredLeft sz="5538" autoAdjust="0"/>
+    <p:restoredTop sz="95249" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="97" d="100"/>
+          <a:sy n="97" d="100"/>
         </p:scale>
-        <p:origin x="1666" y="53"/>
+        <p:origin x="1646" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -3919,51 +3933,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0DF563A4-0842-4BD0-B00B-6A46712841AD}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4186,142 +4200,147 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Образ слайда 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заметки 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>14</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2482802"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4331,73 +4350,79 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заметки 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Рис. 1. Класифікація безготівкових розрахунків</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>17</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4435,51 +4460,218 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>37</a:t>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="147712407"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4760,51 +4952,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5871224" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Нижний колонтитул 17"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2819400" y="6557946"/>
             <a:ext cx="2927722" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4955,51 +5147,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5137,51 +5329,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4242816" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6556248"/>
             <a:ext cx="3657600" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -5323,51 +5515,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5547,51 +5739,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4724238" y="6556810"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1735358" y="6556810"/>
             <a:ext cx="2895600" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -5834,51 +6026,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6261,51 +6453,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6381,51 +6573,51 @@
               <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6482,51 +6674,51 @@
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
@@ -6749,51 +6941,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7105,51 +7297,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7456,51 +7648,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4245936" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" tIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>10.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6557946"/>
             <a:ext cx="3657600" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7904,231 +8096,255 @@
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2888-20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -8141,51 +8357,51 @@
             <a:off x="3500430" y="1428736"/>
             <a:ext cx="5105400" cy="2868168"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Тема 2. </a:t>
+              <a:t>Тема 3. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="0" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Грошові</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="0" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>кошти</a:t>
             </a:r>
@@ -9488,65 +9704,51 @@
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>залишків</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>готівки</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> у тому </a:t>
-[...13 lines deleted...]
-              <a:t>.</a:t>
+              <a:t> у касах.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10727,109 +10929,83 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26755E38-7908-85C9-47D4-4359C6C55082}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E4823AF-F2C6-26AB-9647-F30D0F1C27BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...38 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="251521" y="332656"/>
+            <a:ext cx="7776864" cy="6123707"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3126126203"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125387702"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -11943,50 +12119,135 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26755E38-7908-85C9-47D4-4359C6C55082}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>3. Характеристика окремих форм безготівкових розрахунків в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+              <a:t>Україн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t> та світі</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3126126203"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="714356"/>
             <a:ext cx="7239000" cy="5741380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -13045,51 +13306,51 @@
               </a:rPr>
               <a:t>Інструкції</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> № 163).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -14302,51 +14563,51 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>засобів</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="222210" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -14362,51 +14623,51 @@
           <a:xfrm>
             <a:off x="714349" y="714356"/>
             <a:ext cx="6929486" cy="5387994"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -15099,51 +15360,51 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Інструкції</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> № 163).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15901,51 +16162,51 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Інструкції</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> № 163).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -17430,4002 +17691,3841 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>України</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (за </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>наявності</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
-          </a:p>
-[...812 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...13 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ініціатор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>право </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відкликати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до того, як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кошти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спишуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>настання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>валютування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відкликати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> можете </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сумі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відповідальність:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Платник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>несе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> перед банком, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обслуговує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, яку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> договору (п. 35 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> № 163).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Банк </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>несе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> перед </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>користувачами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>невиконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неналежне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>платіжних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...279 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>укладених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ними </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (п. 36 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Інструкції</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...609 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> № 163).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="47500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Надавач</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>платіжних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...13 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зараховує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кошти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операцією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
-[...20 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
-[...52 lines deleted...]
-              <a:t>:</a:t>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначеної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підпункті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підпункті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 2 пункту 22 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розділу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зберігається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...41 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Надавач</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>невідповідності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> номера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> коду </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> право </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зупинити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проведення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на строк до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чотирьох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робочих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>днів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>враховується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> день </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарахування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коштів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
-[...139 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'ясування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавачем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>платіжних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
-[...121 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарахувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кошти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
-[...1335 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'ясування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
-[...118 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>належного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1609416"/>
-            <a:ext cx="7239000" cy="2176774"/>
+            <a:off x="457200" y="1214422"/>
+            <a:ext cx="7239000" cy="5241314"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="47500" lnSpcReduction="20000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Надавач</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оформленій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ініціатором</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>паперовій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заповнює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реквізити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> "Дата </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> "Дата </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>" та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засвідчує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власноручним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підписом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уповноваженого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проставляє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відмітку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вечірня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>", </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надійшла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>закінчення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> часу;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зворотному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>боці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напис</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про причину </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відмови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обов'язковим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посиланням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на норму </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>законодавства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>України</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконано</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/та пункт нормативно-правового акта </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Національного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> банку, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> порушено] та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> дату </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повернення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засвідчується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власноручним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підписом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уповноваженого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>має</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> право </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зробити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виправлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>платіжній</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>інструкції</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
-[...59 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ініціатора</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часткового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>платіжної</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>інструкції</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стягувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> номера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найменування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ініціативи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реорганізацією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> правил </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бухгалтерського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обліку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавачем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимог</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>законодавства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>України</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>). На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зворотному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>боці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> дата </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внесення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виправлень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посилання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на пункт 27 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розділу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>згідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яким</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вносяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підстава</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>унесення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засвідчується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власноручним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підписом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уповноваженого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
@@ -21515,91 +21615,252 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1609416"/>
+            <a:ext cx="7239000" cy="2176774"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Платник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> право </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зазначати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>платіжній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> дату </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>валютування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, яка не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пізніше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> 10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>календарних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>днів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>складання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>платіжної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інструкції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176F9B54-E723-B5E8-E176-E90D56D5B790}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Чек – розрахунковий документ, що містить письмове доручення власника рахунку (чекодавця) банку-емітенту, в якому відкрито його рахунок, про сплату чекодержателю зазначеної в чеку суми коштів. Чеки використовуються для отримання готівки і для безготівкових розрахунків підприємств та фізичних осіб</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2911437283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -21801,51 +22062,51 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="192513" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -22004,51 +22265,51 @@
               </a:rPr>
               <a:t>7 – зарахування грошей на рахунок постачальника; 8 – надання виписок з рахунків постачальнику та покупцю.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="uk-UA" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A30C5446-8CD0-026C-45BA-7A900AE6862F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22124,51 +22385,51 @@
               <a:t>чеків</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (кошти на рахунку чекодавця чи кредит). За видачу чека без покриття чекодавець несе відповідальність. Банк-платник, підпис якого на чеку відсутній, як правило, не несе відповідальності перед власником чека за його оплату, крім випадків, коли чек банком акцептовано.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3161825218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -22206,217 +22467,50 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> –  це грошове зобов’язання банку за дорученням свого клієнта здійснити третій особі (постачальнику, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>бенефіціару</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), безпосередньо або через інший уповноважений банк платежі за поставлені товари, виконані роботи та надані послуги за умовами, передбаченими в акредитив</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...165 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
@@ -22430,135 +22524,661 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>Види акредитивів </a:t>
+              <a:t>Види акредитивів</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...45 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Банк-емітент може відкривати такі види акредитивів: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покритий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – акредитив, для здійснення платежів за яким завчасно бронюються кошти платника в повній сумі на окремому рахунку в банку-емітенті або у виконуючому банку  –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“Розрахунки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акредитивами”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>непокритий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>–  акредитив, оплата за яким, у разі тимчасової відсутності коштів на рахунку платника, гарантується банком-емітентом за рахунок банківського кредиту. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Види акредитивів </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відкличний акредитив може бути змінений або анульований банком-емітентом у будь-який час без попереднього повідомлення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенефіціара</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Безвідкличний акредитив –  це акредитив, який може бути анульований або умови якого можуть бути змінені тільки за згодою на це </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенефіціара</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, на користь якого він був відкритий, і банка-емітента</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Объект 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07EB465F-781F-4BAD-B021-9CE1A4CBCA62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587987" y="980729"/>
+            <a:ext cx="6977425" cy="5400600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2955415333"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{866C7E5C-EF2F-1E27-9894-E9EB26C32D85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1772817"/>
+            <a:ext cx="7239000" cy="3929770"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2189399715"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:tint val="66000"/>
+                <a:satMod val="160000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="accent1">
+                <a:tint val="44500"/>
+                <a:satMod val="160000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:tint val="23500"/>
+                <a:satMod val="160000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428596" y="785794"/>
+            <a:ext cx="7239000" cy="4846320"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрахунки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>охоплюють дві сфери грошового обороту: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готівкову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безготівкову. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		Готівкові кошти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обслуговують рух доходів і витрат населення, приватних громадян, що займаються індивідуальною трудовою діяльністю, приватних підприємців. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Безготівкові розрахунки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуються між підприємствами, установами, організаціями та все більшою мірою населенням.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360000">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="193538" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -22688,51 +23308,582 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85964E51-F22E-76A9-7CC0-3499AB253C43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="836712"/>
+            <a:ext cx="7239000" cy="5619024"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Найчастіше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акредитив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у таких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>випадках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ділові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>партнери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> установили </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неперевірені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ділові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продавець</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впевнений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платоспроможності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покупця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покупець</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впевнений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спроможності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продавця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поставити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> товар/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єктом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> договору є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>великі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проекти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виготовлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спеціальним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>замовленням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1323956520"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -22809,51 +23960,51 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="3100" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>; 6 – постачальник відвантажує товар покупцю; 7 – постачальник передає товарно-транспортні та платіжні документи своєму банку для сплати; 8 – банк постачальника, одержавши зазначені документи, надсилає їх спецзв’язком до банку покупця; 9 – банк-емітент після перевірки документів з умовами акредитиву перераховує гроші банку постачальника; 10 – банк-емітент передає товарно-транспортні та платіжні документи покупцю; 11 –  банк постачальника зараховує кошти на рахунок постачальника.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3100" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C14D7DB-C962-0F6F-727E-C65D5DB28556}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23288,286 +24439,173 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3400242639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...26 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9D597A3-2EEF-0B1B-C97B-9554A2C6178D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="428596" y="785794"/>
-            <a:ext cx="7239000" cy="4846320"/>
+            <a:off x="457200" y="1484784"/>
+            <a:ext cx="7239000" cy="4248472"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...164 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599283342"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837B58D0-4D62-357F-EAD2-06676B9ED823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="980727"/>
+            <a:ext cx="8607666" cy="4968553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2160279240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E4741C-88A3-9C11-B112-24B4827B66E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23624,51 +24662,51 @@
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Покупцям розрахунки з використанням акредитива не вигідні, бо на певний час кошти вилучаються з обороту, що погіршує фінансове становище підприємств- покупців.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2277041755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF7357F4-0574-E190-454F-01C8C5713431}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23767,51 +24805,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Geometria"/>
               </a:rPr>
               <a:t>) у зазначений час.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3643876987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3" descr="http://ukrkniga.org.ua/images/_book-73.files/image012.gif"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
@@ -23822,51 +24860,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="857225" y="428604"/>
             <a:ext cx="6643734" cy="5929353"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCBF1E51-6FE9-4F62-B876-AE0A54B24096}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24293,51 +25331,215 @@
               <a:t>емітуються</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> корпораціями, фінансовими групами, комерційними банками. Спеціального забезпечення ці папери не мають. Як гарантія їхньої надійності виступає рейтинг векселедавця, стабільність його фінансового стану та авторитет на ринку цінних паперів. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3019448282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9A590B-4B82-136A-B0AF-96359EEF4A17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="980728"/>
+            <a:ext cx="7239000" cy="5475008"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Нормативно-правове забезпечення розрахункових операцій банків регламентується такими документами: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗУ «Про національний банк України»,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ЗУ «Про банки та банківську діяльність»,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>"Про платіжні системи та переказ коштів в Україні", </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Постанова НБУ «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Про затвердження Інструкції про безготівкові розрахунки в національній валюті користувачів платіжних послуг від 29 липня 2022 року».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="865705609"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF9B17D-F8DA-A391-1467-25AEF7373A13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24663,51 +25865,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2436020273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{309FCB89-745A-F3FA-2B10-B885761B65CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25171,51 +26373,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4265467105"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{884CF396-1CA6-3E6A-5B0C-2949A29DB5DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25911,51 +27113,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> банк.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3380408556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F450EF2-9CE1-514F-86AB-21E7B35BAE31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -26617,51 +27819,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> платежу. </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="147958599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="219143" name="Рисунок 4" descr="http://ukrkniga.org.ua/images/_book-73.files/image013.gif"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -27913,51 +29115,51 @@
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67FD976D-3CE9-AFB7-BF60-C24A17E04274}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27972,227 +29174,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="764704"/>
             <a:ext cx="7427168" cy="5365905"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1589281467"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...175 lines deleted...]
-<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA80A9E-882B-F21C-F68A-464A35DCA0A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28224,85 +29250,50 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -28827,51 +29818,51 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
               <a:t>формі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -30522,142 +31513,148 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Opulent</Template>
   <TotalTime></TotalTime>
-  <Words>3308</Words>
+  <Words>3358</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>205</Paragraphs>
-[...1 lines deleted...]
-  <Notes>3</Notes>
+  <Paragraphs>210</Paragraphs>
+  <Slides>56</Slides>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Внедренные серверы OLE</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>50</vt:i4>
+        <vt:i4>56</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="59" baseType="lpstr">
+    <vt:vector size="65" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Geometria</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Изящная</vt:lpstr>
       <vt:lpstr>Picture</vt:lpstr>
-      <vt:lpstr>Тема 2. Грошові кошти і організація розрахунків на підприємствах </vt:lpstr>
+      <vt:lpstr>Тема 3. Грошові кошти і організація розрахунків на підприємствах </vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>   ЗАКОН УКРАЇНИ «Про платіжні послуги». Документ 1591-IX, чинний, поточна редакція — Редакція від 01.02.2023, підстава - 2888-IX  </vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Переваги безготівкових розрахунків</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Виконання банком платіжної інструкції </vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Види акредитивів</vt:lpstr>
       <vt:lpstr>Види акредитивів </vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ОСНОВИ ФІНАНСОВОЇ САНАЦІЇ ПІДПРИЄМСТВА</dc:title>
   <dc:creator>andrew</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>