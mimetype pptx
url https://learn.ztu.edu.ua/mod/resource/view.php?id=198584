--- v0 (2025-11-17)
+++ v1 (2026-05-09)
@@ -34,129 +34,153 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="337" r:id="rId3"/>
-[...46 lines deleted...]
-    <p:sldId id="275" r:id="rId50"/>
+    <p:sldId id="396" r:id="rId3"/>
+    <p:sldId id="485" r:id="rId4"/>
+    <p:sldId id="483" r:id="rId5"/>
+    <p:sldId id="486" r:id="rId6"/>
+    <p:sldId id="484" r:id="rId7"/>
+    <p:sldId id="471" r:id="rId8"/>
+    <p:sldId id="426" r:id="rId9"/>
+    <p:sldId id="427" r:id="rId10"/>
+    <p:sldId id="428" r:id="rId11"/>
+    <p:sldId id="429" r:id="rId12"/>
+    <p:sldId id="430" r:id="rId13"/>
+    <p:sldId id="473" r:id="rId14"/>
+    <p:sldId id="474" r:id="rId15"/>
+    <p:sldId id="475" r:id="rId16"/>
+    <p:sldId id="476" r:id="rId17"/>
+    <p:sldId id="477" r:id="rId18"/>
+    <p:sldId id="478" r:id="rId19"/>
+    <p:sldId id="479" r:id="rId20"/>
+    <p:sldId id="480" r:id="rId21"/>
+    <p:sldId id="481" r:id="rId22"/>
+    <p:sldId id="482" r:id="rId23"/>
+    <p:sldId id="470" r:id="rId24"/>
+    <p:sldId id="431" r:id="rId25"/>
+    <p:sldId id="432" r:id="rId26"/>
+    <p:sldId id="433" r:id="rId27"/>
+    <p:sldId id="434" r:id="rId28"/>
+    <p:sldId id="435" r:id="rId29"/>
+    <p:sldId id="436" r:id="rId30"/>
+    <p:sldId id="437" r:id="rId31"/>
+    <p:sldId id="438" r:id="rId32"/>
+    <p:sldId id="439" r:id="rId33"/>
+    <p:sldId id="440" r:id="rId34"/>
+    <p:sldId id="441" r:id="rId35"/>
+    <p:sldId id="442" r:id="rId36"/>
+    <p:sldId id="443" r:id="rId37"/>
+    <p:sldId id="444" r:id="rId38"/>
+    <p:sldId id="445" r:id="rId39"/>
+    <p:sldId id="446" r:id="rId40"/>
+    <p:sldId id="447" r:id="rId41"/>
+    <p:sldId id="448" r:id="rId42"/>
+    <p:sldId id="449" r:id="rId43"/>
+    <p:sldId id="450" r:id="rId44"/>
+    <p:sldId id="451" r:id="rId45"/>
+    <p:sldId id="452" r:id="rId46"/>
+    <p:sldId id="453" r:id="rId47"/>
+    <p:sldId id="454" r:id="rId48"/>
+    <p:sldId id="455" r:id="rId49"/>
+    <p:sldId id="456" r:id="rId50"/>
+    <p:sldId id="457" r:id="rId51"/>
+    <p:sldId id="458" r:id="rId52"/>
+    <p:sldId id="459" r:id="rId53"/>
+    <p:sldId id="460" r:id="rId54"/>
+    <p:sldId id="461" r:id="rId55"/>
+    <p:sldId id="462" r:id="rId56"/>
+    <p:sldId id="463" r:id="rId57"/>
+    <p:sldId id="464" r:id="rId58"/>
+    <p:sldId id="465" r:id="rId59"/>
+    <p:sldId id="466" r:id="rId60"/>
+    <p:sldId id="467" r:id="rId61"/>
+    <p:sldId id="275" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -236,86 +260,264 @@
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="11755" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="113" d="100"/>
           <a:sy n="113" d="100"/>
         </p:scale>
         <p:origin x="618" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -449,51 +651,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -619,51 +821,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -799,51 +1001,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -969,51 +1171,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1215,51 +1417,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1447,51 +1649,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1814,51 +2016,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1932,51 +2134,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2027,51 +2229,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2304,51 +2506,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2557,51 +2759,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2774,51 +2976,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B099E58-60E9-4BD5-9D41-48ABF1CEEE1F}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>31.05.2022</a:t>
+              <a:t>13.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3167,320 +3369,398 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...31 lines deleted...]
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1596427" y="2570918"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Лекція </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>10</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2317686" y="506994"/>
             <a:ext cx="7846336" cy="1912544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5403740" y="5420268"/>
+            <a:ext cx="1265989" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:t>IPsec</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598165028"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3493,256 +3773,378 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...14 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>на обох роутерах, </a:t>
-[...3 lines deleted...]
-              <a:t>IP</a:t>
+              <a:t>Конфігурація </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
-[...69 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Office2 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Office 2 майже ідентична Office 1 з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>відповідною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>конфігурацією IP-адреси. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Почнемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>зі створення нового профілю Фази 1 та записів пропозицій Фази 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Далі – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>пристрій </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ідентифікація:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Коли це буде зроблено, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>політику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>На цьому етапі слід створити тунель і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>дві </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>асоціації безпеки IPsec на обох маршрутизаторах:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="398351" y="1709980"/>
-            <a:ext cx="5476875" cy="1981200"/>
+            <a:off x="398351" y="1089025"/>
+            <a:ext cx="5934075" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...53 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="398351" y="4432339"/>
-            <a:ext cx="6877050" cy="2362200"/>
+            <a:off x="398351" y="2924704"/>
+            <a:ext cx="5734050" cy="1076325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="480418" y="4621213"/>
+            <a:ext cx="11497316" cy="506982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="480418" y="5719338"/>
+            <a:ext cx="1924050" cy="781050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2501801480"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3806623991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3751,246 +4153,235 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...16 lines deleted...]
-              <a:t>тунелю через роутер MikroTik. </a:t>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>NAT і Fasttrack </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Bypass</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>У цей момент, якщо ви спробуєте відправити трафік через тунель IPsec, це не спрацює, пакети будуть втрачені. Це тому, що обидва маршрутизатори мають правила NAT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>masquerade</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>які змінюють вихідні адреси до того, як пакет буде зашифрований. Маршрутизатор не може зашифрувати пакет, оскільки адреса джерела не відповідає адресі, зазначеній у конфігурації політики. </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Щоб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>виправити це, нам потрібно налаштувати правило обходу IP/Firewall/NAT. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Маршрутизатор Office1:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Маршрутизатор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Office2:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Якщо ви раніше намагалися встановити IP-з'єднання до того, як було додано правило обходу NAT, вам потрібно очистити таблицю підключень із існуючого підключення або перезапустити обидва маршрутизатори.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="517336" y="835374"/>
-            <a:ext cx="6600825" cy="4505325"/>
+            <a:off x="483659" y="1976967"/>
+            <a:ext cx="8667750" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="398351" y="5706233"/>
-            <a:ext cx="6413935" cy="523220"/>
+            <a:off x="455084" y="3100387"/>
+            <a:ext cx="8724900" cy="657225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...72 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2085752006"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1631678595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4000,89 +4391,224 @@
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Нижче наведено приклад, до та після включення наведеного статичного маршруту.</a:t>
-            </a:r>
+              <a:t>Дуже важливо, щоб правило обходу було поміщено у верхній частині всіх інших правил NAT. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Інша проблема: якщо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>увімкнено </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>IP/Fasttrack</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, то </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>пакет обходить політику IPsec. Тому нам потрібно додати правило прийняття перед FastTrack</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Однак це може збільшити значне навантаження на центральний процесор маршрутизатора, якщо в кожному тунелі є достатня кількість тунелів і значний трафік. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Рішення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>полягає в тому, щоб використовувати IP/Firewall/Raw для обходу відстеження з’єднання, таким чином усуваючи необхідність у перерахованих вище правилах фільтрації та зменшуючи навантаження на ЦП приблизно на 30%.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1328249" y="735362"/>
-            <a:ext cx="5191125" cy="4705350"/>
+            <a:off x="398351" y="1195309"/>
+            <a:ext cx="7981950" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="3793067"/>
+            <a:ext cx="7905750" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838824328"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3813558485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4091,8026 +4617,508 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ще один приклад налаштування </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Як налаштувати VPN </a:t>
+              <a:t>MikroTik VPN </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
+              <a:t>Ps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
-[...7 lines deleted...]
-              <a:t>у</a:t>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>(IKEv1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>RouterOS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>вас </a:t>
+              <a:t>6.44 та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>2</a:t>
-[...25 lines deleted...]
-              <a:t>на маршрутизаторі (роутері) MikroTik заведено кілька провайдерів, може виникнути ситуація, коли потрібно явно вказати через якого провайдера будуть встановлюватися VPN тунель </a:t>
+              <a:t>вище</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>VPN </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>тунель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
               <a:t>P</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
-              <a:t>Sec</a:t>
-[...3 lines deleted...]
-              <a:t>. Цей параметр повинен вказуватися у першій фазі (phase-1) і визначає параметр </a:t>
+              <a:t>sec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>(IKEv1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>складається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>з двох фаз: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>PHASE-1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>– ідентифікація пристроїв між собою, за наперед визначеною IP адресою та ключем. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>PHASE-2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>– визначення політики для трафіку між тунелями: шифрування, маршрутизація, час життя тунелю. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Створення </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Local Address</a:t>
-[...3 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>профілю для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>phase-1 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>знаходиться в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>IP→IPsec→Profile</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2444717" y="1479522"/>
-            <a:ext cx="3743325" cy="3248025"/>
+            <a:off x="3737836" y="2278251"/>
+            <a:ext cx="3027313" cy="4444865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="31521393"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2065632686"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Інструкція з налаштування VPN сервера IKEv2 з авторизацією </a:t>
+              <a:t>Створення Peer для </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>сертифікату</a:t>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>P</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>.</a:t>
-[...6 lines deleted...]
-            </a:pPr>
+              <a:t>Sec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>phase-1 </a:t>
+            </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...103 lines deleted...]
-              <a:t>DNS. Найбільш гнучкий варіант для переналаштування.</a:t>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>знаходиться в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>IP→IPsec→Peers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="885825"/>
+            <a:ext cx="3724275" cy="3257550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5881734" y="192732"/>
+            <a:ext cx="6096000" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Визначення ключа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Sec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>phase-1 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>знаходиться в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>IP→IPsec→Identities</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5905109" y="885825"/>
+            <a:ext cx="3400425" cy="5486400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3970653945"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2200807542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Створення SSL для IKEv2 у MikroTik </a:t>
-[...719 lines deleted...]
-              <a:t>Для чого потрібний VPN </a:t>
+              <a:t>Налаштування параметрів Proposal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
+              <a:t>Ps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
-[...6884 lines deleted...]
-              <a:t>Sec </a:t>
+              <a:t>ec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>phase-2 </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Налаштування </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>знаходиться в </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>IP→IPsec→Proposals</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12148,55 +5156,55 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5881734" y="193887"/>
             <a:ext cx="6096000" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>Створення політики(Policies) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
+              <a:t>Ps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
+              <a:t>ec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>phase-2 </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Налаштування </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>знаходиться в </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>IP→IPsec→Policies</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
@@ -12613,83 +5621,69 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
                 <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               </a:rPr>
-              <a:t>add </a:t>
-[...13 lines deleted...]
-              <a:t>peer=10.10.10.10 secret=12345678 </a:t>
+              <a:t>add peer=10.10.10.10 secret=12345678 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3879082161"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1394399108"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12711,55 +5705,55 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>Створення правил NAT </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Це </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>правило потрібне для того, щоб трафік </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
-[...3 lines deleted...]
-              <a:t>Sec </a:t>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>не </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>прямував </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>до провайдера. Для вирішення є два способи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t> </a:t>
@@ -12919,61 +5913,61 @@
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
                 <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               </a:rPr>
               <a:t>add action=accept chain=srcnat dst-address=192.168.0.0/24 src-address=192.168.0.0/24 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2840573438"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3816965020"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12981,55 +5975,55 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>Виключити </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
+              <a:t>Ps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
+              <a:t>ec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>трафік із правила masquerade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2463585" y="468662"/>
@@ -13140,61 +6134,61 @@
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
                 <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               </a:rPr>
               <a:t>add action=masquerade chain=srcnat ipsec-policy=out,none out-interface=ether6 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1955220521"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2307021097"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -13202,97 +6196,93 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="398351" y="208230"/>
             <a:ext cx="11579383" cy="6292158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>Проблеми при налаштуванні та роботі </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
+              <a:t>Ps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Sec </a:t>
+              <a:t>ec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
               <a:t>у MikroTik </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Нижче </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>будуть розглянуті найчастіші проблеми, які не відносяться </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
-              <a:t>безпосередньо до налаштування </a:t>
-[...3 lines deleted...]
-              <a:t>VPN </a:t>
+              <a:t>безпосередньо до налаштування VPN </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>тунелю типу </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
-              <a:t>P</a:t>
-[...3 lines deleted...]
-              <a:t>Sec</a:t>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ec</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>, але опосередковано можуть вплинути на його </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>роботу. З'єднання </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>може </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Не </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>встановлюватись; </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
@@ -13329,93 +6319,106 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
               <a:t>Якщо </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
               <a:t>з'єднання не набуває статусу ESTABLISHED, крім коректності налаштувань слід звернути увагу на Firewall. </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
               <a:t>Налаштування </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Firewall у MikroTik для IpSec</a:t>
-            </a:r>
+              <a:t>Firewall у MikroTik для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1700209" y="3067696"/>
             <a:ext cx="6581775" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4142062849"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1311684937"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -13534,51 +6537,14807 @@
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
                 <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               </a:rPr>
               <a:t>add action=accept chain=input comment="Port Access" dst-port=500,1701,4500 in-interface=WAN-ether1 protocol=udp </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2347893203"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="516078221"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448733" y="203200"/>
+            <a:ext cx="11523134" cy="6510867"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Internet Protocol Security (IPsec)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> це набір протоколів, визначених </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Internet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Engineering Task Force (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>IETF)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>захисту обміну пакетами через незахищені мережі IP/IPv6, такі як Інтернет. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Набір протоколів IPsec можна розділити на такі групи: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Internet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Key Exchange (IKE)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> protocols. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Динамічно генерує та розповсюджує криптографічні ключі для AH та ESP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Authentication Header (AH)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Encapsulating </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Security Payload (ESP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="596900" y="3175000"/>
+            <a:ext cx="8424698" cy="3149600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1276808863"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наступною проблемою можуть бути нелегітимні ключі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>IPs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>SA, термін дії яких закінчився, але новий ключ не був згенерований і узгоджений. Тут варто звернути увагу на час життя тунелю, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>на обох роутерах, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>IPs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Profile та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Proposals мають бути ідентичними.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Для виправлення цієї ситуації потрібно:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="1215042"/>
+            <a:ext cx="3584713" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Очистити відповідні ключі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec SA</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="1709980"/>
+            <a:ext cx="5476875" cy="1981200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="3847564"/>
+            <a:ext cx="7583276" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Проконтролювати статус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>тунелю </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>після </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>регенерації ключів він повинен бути у статусі ESTABLISHED.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4432339"/>
+            <a:ext cx="6877050" cy="2362200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="307398413"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>І останнє доповнення до діагностики роботи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>тунелю через роутер MikroTik. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Додати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>статичний маршрут для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ec</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="517336" y="835374"/>
+            <a:ext cx="6600825" cy="4505325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="398351" y="5706233"/>
+            <a:ext cx="6413935" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>/ip route </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>add distance=1 dst-address=192.168.0.0 gateway=Bridge-LAN </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2567312822"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Нижче наведено приклад, до та після включення наведеного статичного маршруту.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1328249" y="735362"/>
+            <a:ext cx="5191125" cy="4705350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2584886371"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4326466" y="2777065"/>
+            <a:ext cx="3005667" cy="685801"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0"/>
+              <a:t>IKEv2</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="966577887"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>site-to-site </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>GRE tunnel over IPsec (IKEv2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>з використанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>DNS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Цей приклад </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>показує, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>як можна встановити безпечний і зашифрований тунель GRE між двома пристроями RouterOS, коли один або обидва сайти не мають статичної IP-адреси. Перш ніж зробити таку конфігурацію можливою, необхідно призначити DNS-ім’я одному з пристроїв, які будуть виконувати функції відповідача (сервера). Для простоти ми будемо використовувати вбудовану в RouterOS службу DDNS IP/Cloud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>(сервер). </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Це </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та сторона, яка буде прослуховувати вхідні з’єднання та діяти як відповідач. Ми будемо використовувати конфігурацію режиму, щоб надати IP-адресу для другого сайту, але спочатку створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>loopback (blank) bridge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>і призначимо йому IP-адресу, яка пізніше буде використовуватися для встановлення тунелю GRE.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3457736" y="1464734"/>
+            <a:ext cx="5748478" cy="2868188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="483017" y="5589426"/>
+            <a:ext cx="4000500" cy="1038225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3050710538"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Продовжуючи конфігурацію IPsec, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>почнемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>зі створення нового профілю Фази 1 і записів пропозиції Фази 2, використовуючи більш сильні або слабкі параметри шифрування, які відповідають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>нашим </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>потребам. Зауважте, що цей приклад конфігурації слухатиме всі вхідні запити IKEv2, а це означає, що конфігурація профілю буде спільною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>для всіх інших конфігурацій </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>(наприклад, RoadWarrior</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Далі створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий запис конфігурації режиму з responder=yes. Це забезпечить конфігурацію IP для іншого сайту, а також хоста </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>loopback address</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>для генерації політики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Бажано </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створити нову групу політик, щоб відокремити цю конфігурацію від будь-якої існуючої або майбутньої конфігурації IPsec</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер настав час налаштувати новий шаблон політики, який відповідатиме новій динамічній адресі віддаленого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>peer’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>loopback </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>адреси.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508000" y="1124479"/>
+            <a:ext cx="7620000" cy="1019175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508000" y="2932642"/>
+            <a:ext cx="9591675" cy="552450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508000" y="4021190"/>
+            <a:ext cx="2181225" cy="647700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508000" y="5284601"/>
+            <a:ext cx="9410700" cy="600075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1922502320"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наступним кроком є створення однорангової конфігурації, яка буде слухати всі запити IKEv2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Нарешті, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>налаштуємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ідентифікатор, який буде відповідати нашому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>віддаленому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>peer’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>шляхом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:t>psk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>аутентифікації із </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>певним </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ключем.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер серверна сторона налаштована і прослуховує всі запити IKEv2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Переконаємося, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>що брандмауер не блокує порт UDP/4500. Останнім кроком є створення самого інтерфейсу GRE. Це також можна зробити пізніше, коли з’єднання IPsec буде встановлено на стороні клієнта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Налаштуємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>IP-адресу та маршрут до віддаленої мережі через інтерфейс GRE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="525351" y="688446"/>
+            <a:ext cx="5191125" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="525351" y="2584451"/>
+            <a:ext cx="9458325" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="525351" y="3945255"/>
+            <a:ext cx="6800850" cy="590550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="525351" y="5115454"/>
+            <a:ext cx="4476750" cy="1114425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4039013816"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>2 (клієнт). </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Подібно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>до конфігурації сервера, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>почнемо зі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створення нового профілю Фази 1 і конфігурації пропозиції Фази 2. Оскільки цей сайт буде ініціатором, ми можемо використовувати більш конкретну конфігурацію профілю, щоб контролювати, які точні параметри шифрування використовуються, просто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>переконаємося, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>що вони збігаються з тим, що налаштовано на стороні сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Далі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>створемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий запис конфігурації режиму з responder=no. Це дозволить переконатися, що </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>peer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>запитує IP-адресу та конфігурацію розділеної мережі від сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Також </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>потрібно створити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>нову групу політик, щоб відокремити цю конфігурацію від будь-якої існуючої або майбутньої конфігурації IPsec.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="1467908"/>
+            <a:ext cx="7210425" cy="1009650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="3354309"/>
+            <a:ext cx="2838450" cy="666750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="5101695"/>
+            <a:ext cx="2286000" cy="600075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4050888127"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий шаблон політики також на стороні клієнта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Перейдемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>до однорангової конфігурації. Тепер ми можемо вказати DNS-ім’я для сервера під параметром адреси. Очевидно, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ми </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>також </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>можемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>використовувати IP-адресу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Далі потрібно створити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ідентичність для наших щойно створених </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>peer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>’ів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Якщо все було зроблено належним чином, має бути присутнім нова динамічна політика.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458258" y="640292"/>
+            <a:ext cx="9429750" cy="514350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458258" y="1869545"/>
+            <a:ext cx="6743700" cy="561975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458258" y="3013127"/>
+            <a:ext cx="9458325" cy="542925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4293551"/>
+            <a:ext cx="11505782" cy="1709526"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="133415021"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер між обома сайтами створено безпечний тунель, який шифруватиме весь трафік між адресами 192.168.99.2 &lt;=&gt; 192.168.99.1. Ми можемо використовувати ці адреси для створення тунелю GRE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Налаштуємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>IP-адресу та маршрут до віддаленої мережі через інтерфейс GRE.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="493183" y="821795"/>
+            <a:ext cx="6667500" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="493183" y="1959235"/>
+            <a:ext cx="4524375" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2989309396"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="220133" y="203200"/>
+            <a:ext cx="11751734" cy="6510867"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Encapsulating Security Payload (ESP)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Encapsulating </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Security Payload (ESP) використовує шифрування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>спільним ключем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>для забезпечення конфіденційності даних. ESP також підтримує власну схему автентифікації, яка використовується в AH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304799" y="1707017"/>
+            <a:ext cx="5503336" cy="1169551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" b="1" i="1" dirty="0"/>
+              <a:t>транспортному режимі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>заголовок ESP вставляється після вихідного заголовка IP. Трейлер ESP і значення автентифікації додаються в кінець пакета. У цьому режимі зашифровано та автентифіковано лише корисне навантаження IP, заголовок IP не захищений.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381001" y="3153834"/>
+            <a:ext cx="5427134" cy="2113416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6295605" y="1729167"/>
+            <a:ext cx="5362995" cy="743100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" b="1" i="1" dirty="0"/>
+              <a:t>режимі тунелю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>оригінальний IP-пакет інкапсулюється в новий IP-пакет, таким чином захищаючи корисне навантаження IP і IP-заголовок.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6295605" y="3153834"/>
+            <a:ext cx="5752462" cy="2057962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3015979619"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад налаштування  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Road </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Warrior </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>з використанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>IKEv2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>RSA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>аутентифікацією</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>У цьому прикладі пояснюється, як встановити безпечне з’єднання IPsec між пристроєм, підключеним до Інтернету (клієнтом Road Warrior), і пристроєм, на якому працює RouterOS, який виконує роль сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1604401" y="1545167"/>
+            <a:ext cx="8404931" cy="4034367"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2820708476"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація сервера RouterOS </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Перед </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>налаштуванням IPsec необхідно налаштувати сертифікати. Можна використовувати окремий центр сертифікації для керування сертифікатами, однак у цьому прикладі самопідписані сертифікати генеруються в меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>System/Certificates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>RouterOS. Щоб підключити різні пристрої до сервера, необхідно виконати деякі вимоги до сертифікатів: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Загальне </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ім'я має містити IP або DNS-ім'я сервера; </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>SAN (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>subject alternative name</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>має мати IP або DNS сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Необхідні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>EKU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>extended key usage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>tls-server і tls-client. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Враховуючи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>всі вищезазначені вимоги, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>згенеруємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сертифікати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Тепер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, коли на маршрутизаторі створено дійсні сертифікати, додайте новий профіль Phase 1 та записи пропозиції Phase 2 з pfs-group=none:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499951" y="3226327"/>
+            <a:ext cx="7791450" cy="1285875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499951" y="5436129"/>
+            <a:ext cx="2667000" cy="981075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2655158332"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423751" y="199763"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Конфігурація режиму використовується для розподілу адрес з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>IP/Pools</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Оскільки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>шаблон політики має бути налаштований, щоб дозволити лише певні мережеві політики, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>потрібно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створити окрему групу політик і шаблон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>sec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>peer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>який слухатиме всі вхідні запити IKEv2.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="492653" y="706966"/>
+            <a:ext cx="5991225" cy="990600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="492653" y="2925233"/>
+            <a:ext cx="8943975" cy="990600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="492653" y="4949877"/>
+            <a:ext cx="5153025" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="71490661"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація ідентифікатора </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ідентифікації дозволяє підібрати певні віддалені </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>пристрої </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>й призначити різні конфігурації для кожного з них. Спочатку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ідентифікатор за замовчуванням, який прийматиме всі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>пристрої, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>але перевірятиме ідентичність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>пристрою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>за допомогою його сертифіката</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>Якщо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>ідентифікатор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>peer’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>а (ID_i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>) не збігається з сертифікатом, який він надсилає, пошук ідентифікатора не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>відбудеться.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наприклад, ми хочемо призначити інший режим конфігурації для користувача "A", який використовує сертифікат "rw-client1" для автентифікації на сервері. Перш за все, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>переконаймося, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>що нова конфігурація режиму створена та готова до застосування для конкретного користувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Цю конфігурацію можна застосувати для користувача "A", використовуючи параметр match-by=certificate та вказуючи його сертифікат за допомогою віддаленого сертифіката.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516467" y="1360487"/>
+            <a:ext cx="11461267" cy="499741"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516467" y="3567642"/>
+            <a:ext cx="9324975" cy="552450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516467" y="5117779"/>
+            <a:ext cx="11461267" cy="430004"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3776523491"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>(Додатково) Конфігурація розділеного тунелю </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Розділене тунелювання – це метод, який дозволяє клієнтам Road Warrior отримати доступ лише до певної захищеної мережі і в той же час надсилати решту трафіку на основі внутрішньої таблиці маршрутизації (на відміну від надсилання всього трафіку через тунель). Щоб налаштувати розділене тунелювання, необхідно змінити параметри конфігурації режиму. Наприклад, ми дозволимо нашим клієнтам Road Warrior отримати доступ лише до мережі 10.5.8.0/24.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Також можна надіслати певний DNS-сервер для використання клієнтом. За замовчуванням використовується system-dns=yes, який надсилає DNS-сервери, налаштовані на самому маршрутизаторі в IP/DNS. Ми можемо змусити клієнта використовувати інший DNS-сервер за допомогою параметра static-dns.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Хоча можна налаштувати шаблон політики IPsec, щоб дозволити клієнтам Road warrior створювати політики для мережі, налаштовані параметром split-include, це може спричинити проблеми з сумісністю з різними реалізаціями вендорів. Замість того, щоб коригувати шаблон політики, дозвольте доступ до захищеної мережі в IP/Firewall/Filter і відкиньте все інше.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="463550" y="1751542"/>
+            <a:ext cx="5219700" cy="628650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="463550" y="3417887"/>
+            <a:ext cx="5867400" cy="581025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="463550" y="5145087"/>
+            <a:ext cx="8077200" cy="581025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="463550" y="5875695"/>
+            <a:ext cx="11283950" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>Розділена мережа не є заходом безпеки. Клієнт (ініціатор) все ще може запитати інший селектор трафіку фази 2.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1754594554"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Створення клієнтських сертифікатів </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Щоб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створити новий сертифікат для клієнта та підписати його раніше створеним </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>СА.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Формат </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>PKCS12 приймається більшістю клієнтських реалізацій, тому під час експорту сертифіката переконайтеся, що вказано PKCS12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Файл з іменем cert_export_rw-client1.p12 тепер знаходиться в розділі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>System/File</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>маршрутизаторів. Цей файл має бути надійно транспортований на пристрій клієнта. Зазвичай пакет PKCS12 містить також сертифікат </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>але деякі постачальники можуть не встановлювати цей </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>тому самопідписаний сертифікат </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>необхідно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>експортувати окремо у форматі PEM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Файл під назвою cert_export_ca.crt тепер знаходиться в розділі System/File маршрутизаторів. Цей файл також має бути надійно транспортований на пристрій клієнта.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474551" y="1140883"/>
+            <a:ext cx="6248400" cy="800100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474551" y="2925945"/>
+            <a:ext cx="6934200" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="474551" y="4713166"/>
+            <a:ext cx="3371850" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2097345412"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>PEM – це інший формат сертифіката для використання в клієнтському програмному забезпеченні, яке не підтримує PKCS12. Принцип майже той самий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>У розділі Файли маршрутизаторів тепер знаходяться три файли: cert_export_ca.crt, cert_export_rw-client1.crt і cert_export_rw-client1.key, які слід безпечно транспортувати на клієнтський пристрій. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Відомі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>обмеження </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Ось </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>список відомих обмежень популярних реалізацій клієнтського програмного забезпечення IKEv2. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Windows </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>завжди ігноруватиме мережі, отримані політикою split-include та запитом із призначенням 0.0.0.0/0 (TSr). Коли IPsec-SA генерується, Windows запитує параметр DHCP 249, на який RouterOS автоматично відповідатиме налаштованими мережами з розділеним включенням. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>І </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Apple macOS, і iOS приймуть лише першу мережу з розділеним включенням. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>І </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Apple macOS, і iOS використовуватимуть DNS-сервери з параметрів system-dns і static-dns, лише якщо використовується 0.0.0.0/0 split-include. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Хоча </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>деякі реалізації можуть використовувати різні групи PFS для фази 2, радимо використовувати pfs-group=none під пропозиціями, щоб уникнути будь-яких проблем із сумісністю.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="434942" y="788987"/>
+            <a:ext cx="5753100" cy="809625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2219431085"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація клієнта RouterOS </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Імпортуємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сертифікат формату PKCS12 в RouterOS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер у меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Certificate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>мають бути самопідписаний сертифікат </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та сертифікат клієнта. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Дізнаємося </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>назву сертифіката клієнта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>cert_export_RouterOS_client.p12_0 – це сертифікат клієнта. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Рекомендується </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створити окремі конфігурації пропозицій Фази 1 і Фази 2, щоб не заважати будь-якій існуючій конфігурації IPsec.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="910167"/>
+            <a:ext cx="8077200" cy="381000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="2101850"/>
+            <a:ext cx="2028825" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4122208"/>
+            <a:ext cx="3133725" cy="1085850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2300712855"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Хоча для генерації політики можна використовувати шаблон політики за замовчуванням, краще створити нову групу політик і шаблон, щоб відокремити цю конфігурацію від будь-якої іншої конфігурації IPsec.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Створимо новий запис конфігурації режиму з responder=no, який запитуватиме параметри конфігурації від сервера.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Нарешті, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>конфігурації однорангових і ідентифікаційних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Переконайємося, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>що з’єднання успішно встановлено.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="763587"/>
+            <a:ext cx="4886325" cy="1114425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="2667529"/>
+            <a:ext cx="3238500" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="386069" y="3923242"/>
+            <a:ext cx="11374966" cy="786398"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="386069" y="5441478"/>
+            <a:ext cx="1962150" cy="933450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2711331837"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Увімкнення генерування правил динамічного джерела NAT </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Якщо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ми подивимося на згенеровані динамічні політики, то побачимо, що через тунель буде надсилатися лише трафік із конкретною (отриманою за допомогою режиму конфігурації) адресою джерела. Але в більшості випадків маршрутизатору потрібно буде маршрутизувати певний пристрій або мережу через тунель. У такому випадку ми можемо використовувати вихідний NAT, щоб змінити адресу джерела пакетів, щоб вона відповідала адресі конфігурації режиму. Оскільки адреса конфігурації режиму є динамічною, неможливо створити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>статичне вихідне </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>NAT-правило. У RouterOS можна генерувати динамічні вихідні правила NAT для клієнтів конфігурації режиму.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1663667" y="2331509"/>
+            <a:ext cx="9048750" cy="3752850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2026822574"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448733" y="203200"/>
+            <a:ext cx="11523134" cy="6510867"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Internet Key Exchange Protocol (IKE)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Internet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Key Exchange (IKE) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>це </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>протокол, який надає автентифікований матеріал для введення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>ключів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Internet Security Association and Key Management Protocol (ISAKMP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>Разом вони забезпечують засоби автентифікації хостів і автоматичного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>керування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:t>security </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>associations (SA)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>більшості випадків </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0"/>
+              <a:t>IKE daemon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>нічого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>не робить. Є дві можливі ситуації, коли він активований: Правило політики перехоплює певний трафік, який потрібно зашифрувати або автентифікувати, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>але у політики </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>не має SA. Політика сповіщає про це </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>IKE daemon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>IKE daemon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>ініціює </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>підключення до віддаленого хосту. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>IKE d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>aemon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>реагує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>на віддалене підключення. В обох випадках вузли встановлюють з’єднання та виконують 2 фази</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Phase </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>– peer’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>и узгоджують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>алгоритми, які вони використовуватимуть у наступних повідомленнях IKE, і автентифікуються. Також генерується матеріал ключа, який використовується для отримання ключів для всіх SA та для захисту наступних обмінів ISAKMP між хостами. Ця фаза має відповідати таким налаштуванням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>authentication method</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>DH group</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>encryption algorithm</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>exchange mode</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>hash algorithm</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>NAT-T</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>DPD and lifetime (optional)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Phase 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> - peer’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>встановлюють </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>один або кілька SA, які використовуватимуться IPsec для шифрування даних. Усі SA, створені демоном IKE, матимуть значення тривалості (обмеження часу, після якого SA стане недійсним, або обсяг даних, який може бути зашифровано цим SA, або обидва). Ця фаза має відповідати таким налаштуванням: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>IPsec protocol</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>mode (tunnel or transport)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>authentication method</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>PFS (DH) group</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>lifetime</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205762017"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наприклад, у нас є локальна мережа 192.168.88.0/24 за маршрутизатором, і ми хочемо, щоб весь трафік з цієї мережі переправлявся через тунель. Перш за все, ми повинні створити новий список IP/Firewall/Address, який складається з нашої локальної </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Коли це буде зроблено, ми можемо призначити щойно створений список IP/Firewall/Address до конфігурації режиму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Переконаємося, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>що правильність вихідного правила NAT динамічно генерується під час встановлення тунелю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523874" y="1132417"/>
+            <a:ext cx="3829050" cy="647700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523874" y="2571750"/>
+            <a:ext cx="4752975" cy="647700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523874" y="4011083"/>
+            <a:ext cx="10039350" cy="1114425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523874" y="5391835"/>
+            <a:ext cx="9483726" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>Переконайтеся, що адреса конфігурації динамічного режиму не є частиною локальної мережі.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942626446"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація клієнта Windows </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Відкрийте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>файл сертифіката формату PKCS12 на комп’ютері Windows. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Встановіть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сертифікат, дотримуючись інструкцій. Переконайтеся, що ви вибрали </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>місце </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>розташування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>сертифікату </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Local Machine.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="520170" y="1499763"/>
+            <a:ext cx="10372725" cy="5000625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1523143907"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="104984" y="106265"/>
+            <a:ext cx="12087016" cy="3864602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457199" y="4272677"/>
+            <a:ext cx="11133667" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер ви можете перейти до налаштувань </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>Network and Internet settings -&gt; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>VPN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>додати нову конфігурацію. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Заповніть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>параметри </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Ім'я підключення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Ім'я сервера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>. Виберіть IKEv2 під типом VPN. Коли це буде зроблено, необхідно вибрати «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Використовувати машинні сертифікати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>». Це можна зробити в центрі мережі та спільного доступу, натиснувши меню «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Властивості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>» для VPN-з’єднання. Налаштування знаходиться на вкладці </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Безпека</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1048117931"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="254529" y="264994"/>
+            <a:ext cx="11579225" cy="5349056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245247674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="501576" y="199496"/>
+            <a:ext cx="8206465" cy="6292850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329306786"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>Наразі Windows 10 сумісна з наступними наборами пропозицій фази 1 (профілі) і фази 2 (пропозиції):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="602720" y="694267"/>
+            <a:ext cx="4303103" cy="5720292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5581122" y="694268"/>
+            <a:ext cx="4485745" cy="3133754"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2554097674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>клієнта macOS </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Відкриємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>файл сертифіката у форматі PKCS12 на комп’ютері macOS і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>встановимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сертифікат у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>вкладці «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>». Необхідно вручну позначити сертифікат </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>як надійний, оскільки він самопідписаний. Знайдіть додаток </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>macOS Keychain Access</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> на вкладці «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>» та позначте його як «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Завжди довіряти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>».</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="186266" y="1465372"/>
+            <a:ext cx="12192000" cy="5214189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4174977452"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер ви можете перейти до «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Системні налаштування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>» -&gt; «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Мережа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>» та додати нову конфігурацію, натиснувши кнопку +. Виберіть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Інтерфейс: VPN, Тип VPN: IKEv2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> та назвіть своє з’єднання. Віддалений ідентифікатор має бути рівним common-name або subjAltName сертифіката сервера. Місцевий ідентифікатор можна залишити порожнім. У розділі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Налаштування автентифікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> виберіть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> та виберіть сертифікат клієнта. Тепер ви можете перевірити підключення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1375508"/>
+            <a:ext cx="12192000" cy="5275384"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="294793260"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наразі macOS сумісна з наступними наборами пропозицій фази 1 (профілі) та фази 2 (пропозиції):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="637116"/>
+            <a:ext cx="4486275" cy="3314700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5693833" y="637116"/>
+            <a:ext cx="4495800" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2129963148"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація клієнта iOS </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Зазвичай </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>пакет PKCS12 містить також сертифікат ЦС, але iOS не встановлює цей ЦС, тому самопідписаний сертифікат ЦС має бути встановлений окремо у форматі PEM. Відкрийте ці файли на пристрої iOS та встановіть обидва сертифікати, дотримуючись інструкцій. Необхідно позначити самопідписаний сертифікат ЦС як надійний на пристрої iOS. Це можна зробити в меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>Settings -&gt; General -&gt; About -&gt; Certificate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Trust </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Settings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Коли це буде зроблено, перевірте, чи обидва сертифікати позначені як «перевірені» в меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Settings -&gt; General -&gt; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Profiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="651933" y="1787139"/>
+            <a:ext cx="9118912" cy="4935394"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829399643"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="250560"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>IKEv2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="597958" y="1139295"/>
+            <a:ext cx="8559068" cy="3881438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970794827"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="170942"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер ви можете перейти до меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>Settings -&gt; General -&gt; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>VPN </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>додати нову конфігурацію. Віддалений ідентифікатор має бути рівним common-name або subjAltName сертифіката сервера. Місцевий ідентифікатор можна залишити порожнім.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="973665"/>
+            <a:ext cx="5281072" cy="5716509"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5982889" y="973665"/>
+            <a:ext cx="6096000" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наразі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>OS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сумісна з наступними наборами пропозицій фази 1 (профілі) та фази 2 (пропозиції):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5982889" y="1558440"/>
+            <a:ext cx="3305083" cy="2605358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5982889" y="4245739"/>
+            <a:ext cx="3305083" cy="1883384"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6033467" y="6211064"/>
+            <a:ext cx="6096000" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Якщо ви підключені до VPN через Wi-Fi, пристрій iOS може перейти в режим сну та відключитися від мережі.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2318835514"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація клієнта Android (strongSwan). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Наразі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>в Android відсутня вбудована підтримка IKEv2, проте можна використовувати strongSwan з Google Play Store, який переносить IKEv2 на Android. StrongSwan приймає сертифікати формату PKCS12, тому перед налаштуванням VPN-з'єднання в strongSwan переконайтеся, що ви завантажили пакет PKCS12 на свій пристрій Android. Коли це буде зроблено, створіть новий профіль VPN у strongSwan, введіть IP-адресу сервера та виберіть «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Сертифікат IKEv2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>» як тип VPN. Вибираючи сертифікат користувача, натисніть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Встановит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>и та виконайте процедуру вилучення сертифіката, вказавши пакет PKCS12. Збережіть профіль та перевірте з’єднання, натиснувши профіль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>VPN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2194076"/>
+            <a:ext cx="12192000" cy="3096381"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2837523323"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Можна вказати спеціальні параметри шифрування в strongSwan, поставивши прапорець «Показати додаткові налаштування». </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Наразі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>strongSwan за замовчуванням сумісний з наступними наборами пропозицій фази 1 (профілі) та фази 2 (пропозиції):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="532340" y="889000"/>
+            <a:ext cx="4164645" cy="5812105"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5546195" y="889000"/>
+            <a:ext cx="4258205" cy="4258205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3764744348"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація клієнта Linux (strongSwan). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Завантажте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>пакет сертифікатів PKCS12 і перемістіть його в каталог /etc/ipsec.d/private. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Додайте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>експортовану парольну фразу для приватного ключа до файлу /etc/ipsec.secrets, де «strongSwan_client.p12» — це ім’я файлу, а «1234567890» — це парольна фраза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Додайте нове підключення до файлу /</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>etc/ipsec.conf</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тепер ви можете перезапустити (або запустити) демон ipsec та ініціалізувати з’єднання</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="1503892"/>
+            <a:ext cx="4038600" cy="514350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="2592917"/>
+            <a:ext cx="3209925" cy="2857500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="542284" y="5939523"/>
+            <a:ext cx="1971675" cy="723900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614439767"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415284" y="174363"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Road </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Warrior </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>з  використанням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>IKEv2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>EAP-MSCHAPv2 authentication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>під керуванням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>User </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Manager (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>RouterOSv7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>У цьому прикладі пояснюється, як встановити безпечне з’єднання IPsec між пристроєм, підключеним до Інтернету (клієнт Road Warrior), і пристроєм під керуванням RouterOS, який виконує роль сервера IKEv2 та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>User Manager</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Можна запустити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>User Manager </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>окремому пристрої в мережі, однак у цьому прикладі і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>User Manager</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>і сервер IKEv2 будуть налаштовані на одному пристрої (Office).</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1740958" y="1892300"/>
+            <a:ext cx="9048750" cy="4343400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3343706806"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Конфігурація сервера RouterOS </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Вимоги </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Щоб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ця настройка працювала, є кілька передумов для маршрутизатора: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>IP-адреса </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>маршрутизатора повинна мати дійсний публічний запис DNS - для цього можна використовувати IP Cloud. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Маршрутизатор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>повинен бути доступним через порт TCP/80 через Інтернет - якщо сервер знаходиться за NAT, слід налаштувати переадресацію портів. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Пакет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>User </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Manager</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> повинен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>бути встановлений на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>маршрутизаторі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Створення сертифіката Let's Encrypt </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Під </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>час аутентифікації EAP-MSCHAPv2 має відбутися рукостискання TLS, що означає, що сервер повинен мати сертифікат, який може бути підтверджений клієнтом. Щоб спростити цей крок, ми будемо використовувати сертифікат Let's Encrypt, який може бути перевірений більшістю операційних систем без будь-якого втручання користувача. Щоб створити сертифікат, просто увімкніть сертифікат SSL в меню «Сертифікати». За замовчуванням команда використовує динамічний запис DNS, наданий IP Cloud, однак можна також вказати користувацьке ім’я DNS. Зверніть увагу, що запис DNS повинен вказувати на маршрутизатор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Якщо генерація сертифіката пройшла успішно, ви повинні побачити сертифікат Let's Encrypt, встановлений у меню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Certificates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4503208"/>
+            <a:ext cx="3667125" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="5734579"/>
+            <a:ext cx="5019675" cy="485775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3534895150"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>User Manager</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Перш </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>за все, дозвольте отримувати запити RADIUS від локального хоста (самого маршрутизатора</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Увімкніть диспетчер користувачів і вкажіть сертифікат Let's Encrypt (замініть назву сертифіката на той, що встановлено на вашому пристрої), який використовуватиметься для автентифікації користувачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Нарешті додайте користувачів та їхні облікові дані, які клієнти використовуватимуть для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>тентифікації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>на сервері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="483658" y="1002242"/>
+            <a:ext cx="6686550" cy="704850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="483658" y="2667000"/>
+            <a:ext cx="6191250" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="483658" y="4098395"/>
+            <a:ext cx="3333750" cy="581025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2108338257"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Налаштування клієнта RADIUS </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Щоб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>маршрутизатор використовував RADIUS-сервер для аутентифікації користувачів, потрібно додати нового клієнта RADIUS, який має той самий спільний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>ключ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>який ми вже налаштували в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>User Manager</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>сервера IPsec (IKEv2). </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Додайте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий профіль для фази 1 та пропозицій фази 2 із pfs-group=none</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Конфігурація режиму використовується для розподілу адрес з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>IP/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Pools</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="1118128"/>
+            <a:ext cx="4762500" cy="676275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="2954867"/>
+            <a:ext cx="2905125" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4737152"/>
+            <a:ext cx="6562725" cy="1047750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397926589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Оскільки шаблон політики має бути налаштований, щоб дозволити лише певні мережеві політики, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>потрібно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>створити окрему групу політик і шаблон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>sec</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> peer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>який слухатиме всі вхідні запити IKEv2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Нарешті, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>створимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>новий запис ідентифікації IPsec, який буде відповідати всім клієнтам, які намагаються пройти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>аутентифікацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>за допомогою EAP. Зверніть увагу, що згенерований сертифікат Let's Encrypt необхідно вказати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="792162"/>
+            <a:ext cx="9753600" cy="1057275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="2591858"/>
+            <a:ext cx="5657850" cy="590550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="482600" y="4179940"/>
+            <a:ext cx="11362796" cy="813407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3998573833"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>розділеного тунелю (Додатково) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Розділене </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>тунелювання – це метод, який дозволяє клієнтам Road Warrior отримати доступ лише до певної захищеної мережі і в той же час надсилати решту трафіку на основі внутрішньої таблиці маршрутизації (на відміну від надсилання всього трафіку через тунель). Щоб налаштувати розділене тунелювання, необхідно змінити параметри конфігурації режиму. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, ми дозволимо нашим клієнтам Road Warrior отримати доступ лише до мережі 10.5.8.0/24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Також можна надіслати певний DNS-сервер для використання клієнтом. За замовчуванням використовується system-dns=yes, який надсилає DNS-сервери, налаштовані на самому маршрутизаторі в IP/DNS. Ми можемо змусити клієнта використовувати інший DNS-сервер за допомогою параметра static-dns</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Розділена мережа не є заходом безпеки. Клієнт (ініціатор) все ще може запитати інший селектор трафіку фази 2.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="1815571"/>
+            <a:ext cx="5200650" cy="619125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="3713424"/>
+            <a:ext cx="6029325" cy="657225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1074288880"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="183037696"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="262996" y="143933"/>
+          <a:ext cx="11522076" cy="6449694"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2310925"/>
+                <a:gridCol w="3132612"/>
+                <a:gridCol w="6078539"/>
+              </a:tblGrid>
+              <a:tr h="140722">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:endParaRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>IKEv1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>IKEv2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>Споживання пропускної здатності</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Споживає МЕНШУ пропускну здатність, ніж IKEv1. IKEv2 споживає меншу пропускну здатність, зменшуючи кількість </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>SA</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>, необхідних для VPN-тунелю.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>EAP Authentication</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>MOBIKE (Mobility and Multi-homing Protocol) </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>support</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" baseline="0" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>MOBIKE дає змогу використовувати IKEv2 на мобільних платформах, таких як смартфони, і користувачами з розгортанням кількох пристроїв.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="328330">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>NAT traversal (NAT-T) - </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>необхідно, коли маршрутизатор або брандмауер виконує NAT</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>НЕ підтримується як вбудована функція та визначається як розширення, якщо потрібно.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Detect if a VPN tunnel is still alive.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Кількість повідомлень для встановлення </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>VPN </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>тунелю</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>IKEv1 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>використовує</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(Main Mode) </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>або</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>повідомлень</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" err="1" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Aggressive</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>mode).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>IKEv2 створює IKE SA та два IPSec SA у двох обмінах (чотири повідомлення).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="220921">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>Dead Peer Detection або пакет DPD &amp; Keep-alive для повідомлень IKE SA</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Не підтримується за замовчуванням і може бути визначено як розширення, якщо потрібно.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="328330">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>Надійність</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Менш надійне</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>IKEv2 більш надійний, оскільки всі типи повідомлень є запитом/відповіддю. </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>IKE SA (асоціації безпеки) можна видалити за допомогою визначених процедур. </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Повідомлення можна повторно передати за допомогою визначеної процедури. </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>MOBIKE дозволяє користувачеві безперебійно переміщатися та змінювати мережу підключення від дротового до бездротового без розриву сеансів VPN.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="220921">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>Асиметрична автентифікація (кожен</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> учасник може </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1100" dirty="0" smtClean="0"/>
+                        <a:t>використовувати інший метод автентифікації)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="220921">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Authentication methods</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Pre-Shared </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Key (PSK</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Digital </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Signature (RSA-Sig</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Public </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Key </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Encryption</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Revised </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mode of Public-key Encryption</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Pre-Shared </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Key (PSK</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Digital </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Signature (RSA-Sig)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="220921">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Remote Access VPN</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>НЕ підтримується за умовчанням. За потреби може бути підтримано спеціальними реалізаціями вендорів:</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>- Конфігурація режиму- XAUTH</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>:</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>- </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Extensible Authentication Protocol (EAP</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Multi-homing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Supported by MOBIKE (Mobility and Multi-homing Protocol).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mobile Clients</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Supported by MOBIKE (Mobility and Multi-homing Protocol).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="220921">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>DoS</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> protections</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Підтримується певний рівень захисту від DoS, наприклад</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Функція захисту від повторів.</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>'Cookies' </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>для пом'якшення </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>flooding</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>атак.</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450" algn="l" fontAlgn="b">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Багато вразливостей у IKEv1 було виправлено IKEv2.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rekeying</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" u="none" strike="noStrike" dirty="0" smtClean="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Підтримує</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Multi-hosting</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Підтримується. Використання кількох ідентифікаторів на одній IP-адресі та парі портів дає змогу підтримувати кілька хостингів у IKEv2.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="122056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" u="none" strike="noStrike" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Lifetime for IKE SAs</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>У IKEv1 необхідна взаємна згода між </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>peer’</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>ами.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1000" dirty="0" smtClean="0"/>
+                        <a:t>Кожен вузол має можливість видаляти SA в будь-який час за допомогою обміну повідомленням DELETE.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6103" marR="6103" marT="6103" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2309030533"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Призначення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>статичної IP-адреси користувачеві (Необов’язково) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Статична </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>IP-адреса будь-якому користувачеві може бути призначена за допомогою атрибута RADIUS Framed-IP-Address</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Щоб уникнути будь-яких конфліктів, статичну IP-адресу слід виключити з пулу IP інших користувачів, а також для параметра shared-users слід встановити значення 1 для конкретного користувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>обліку (Необов’язково) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Щоб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>відстежувати час роботи кожного користувача, статистику завантаження та завантаження, можна використовувати облік RADIUS. За замовчуванням облік RADIUS вже ввімкнено для IPsec, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>бажано </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>налаштувати таймер проміжного оновлення, який регулярно надсилає статистику на сервер RADIUS. Якщо маршрутизатор буде обробляти багато одночасних сеансів, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>краще </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>збільшити таймер оновлення, щоб уникнути збільшення використання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>CA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="921808"/>
+            <a:ext cx="8096250" cy="781050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4382029"/>
+            <a:ext cx="2343150" cy="600075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1254094641"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="3123446"/>
+            <a:ext cx="11579383" cy="1004934"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" b="1" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3486666507"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4326466" y="2777065"/>
+            <a:ext cx="3005667" cy="685801"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>IKEv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="41531335"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад налаштування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ite </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" b="1" dirty="0"/>
+              <a:t>IPsec (IKEv1) tunnel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Два </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>віддалені офісні маршрутизатори підключені до Інтернету, а офісні робочі станції знаходяться за NAT. Кожен офіс має власну локальну підмережу, 10.1.202.0/24 для Office1 і 10.1.101.0/24 для Office2. Обидва віддалені офіси потребують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>безпечні тунелі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>до локальних мереж за маршрутизаторами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Конфігурація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Office</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Почнемо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>зі створення нових пропозицій профілів Фази 1 та Фази 2 із використанням сильніших або слабкіших параметрів шифрування, які відповідають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>нашим </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>потребам. Рекомендується створювати окремі записи для кожного меню, щоб вони були унікальними для кожного однорангового пристрою, якщо в майбутньому знадобиться змінити будь-які параметри. Ці параметри повинні збігатися між </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>пристроями, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>інакше з’єднання не встановиться.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3183467" y="1446214"/>
+            <a:ext cx="5277908" cy="2638954"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="5463117"/>
+            <a:ext cx="6362700" cy="1181100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2986603176"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="208230"/>
+            <a:ext cx="11579383" cy="6292158"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Вкажемо адресу віддаленого маршрутизатора. Ця адреса повинна бути доступна через порти UDP/500 і UDP/4500, тому переконаємося, що вжито відповідних дій щодо фаєрвола маршрутизатора. Вкажемо назву для цього вузла, а також для новоствореного профілю.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Наступним кроком є створення ідентичності. Для базового захищеного тунелю із </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>PSK</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> нічого особливого встановлювати, окрім сильного ключа та пристрою, на який поширюється це налаштування.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Створюємо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>політику, яка керує мережами/хостами, між якими має бути зашифрований трафік.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="1033462"/>
+            <a:ext cx="5629275" cy="676275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="2697084"/>
+            <a:ext cx="4476750" cy="657225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5378417" y="2856419"/>
+            <a:ext cx="6096000" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Але надійніше використати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>IKEv2 та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>інший метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>авторизації.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398351" y="4105275"/>
+            <a:ext cx="11285649" cy="547686"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1399139084"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -13808,89 +21567,101 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2359</Words>
+  <Words>4623</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>253</Paragraphs>
-  <Slides>49</Slides>
+  <Paragraphs>497</Paragraphs>
+  <Slides>61</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>49</vt:i4>
+        <vt:i4>61</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="54" baseType="lpstr">
+    <vt:vector size="66" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Лекція 8</vt:lpstr>
+      <vt:lpstr>Лекція 10</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>