--- v0 (2025-10-24)
+++ v1 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0EF6A563" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>МІНІСТЕРСТВО</w:t>
       </w:r>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -170,151 +170,118 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547DC2D5" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="334B7178" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+    <w:p w14:paraId="334B7178" w14:textId="6B0A7F0A" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Факультет бізнесу та сфери обслуговування</w:t>
+        <w:t xml:space="preserve">Факультет </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>національної безпеки, права та міжнародних відносин</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52385E92" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="704CD53F" w14:textId="7BBE6512" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+    <w:p w14:paraId="704CD53F" w14:textId="029FE9E4" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Кафедра</w:t>
       </w:r>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00853295">
-[...42 lines deleted...]
-        <w:t>економіки</w:t>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>міжнародних відносин, економіки та політології</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9DB325" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12EE6398" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -370,74 +337,50 @@
     <w:p w14:paraId="16DD30A4" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1420F904" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59445B57" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4A8C933F" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A31417D" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="009E48B7" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc144199622"/>
       <w:r w:rsidRPr="009E48B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗВІТ</w:t>
@@ -477,273 +420,381 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E48B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПРАКТИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E34C284" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D4ABFA" w14:textId="25AF0390" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+    <w:p w14:paraId="57C18D0A" w14:textId="77777777" w:rsidR="00E7099F" w:rsidRDefault="00E7099F" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6479"/>
           <w:tab w:val="left" w:pos="8233"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Здобувача</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Cтудента</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">вищої освіти </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4BCD" w:rsidRPr="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D4ABFA" w14:textId="467B0E18" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6479"/>
+          <w:tab w:val="left" w:pos="8233"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>групи</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4BCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>___________________</w:t>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ЕПМ-23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4BCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10904AD9" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D650F1" w14:textId="5334245C" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-67"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Спеціальність</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E4BCD">
-[...6 lines deleted...]
-    <w:p w14:paraId="10904AD9" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>«Економіка</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та міжнародні економічні відносини (за спеціалізаціями)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спеціалізації С1.01 «Економіка»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EBED17" w14:textId="27A8D585" w:rsidR="007E4BCD" w:rsidRPr="00E7099F" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:spacing w:val="3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00853295">
-[...8 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>здобуття освіти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853295">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00853295">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00853295">
+      <w:r w:rsidR="00E7099F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>денна</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00853295">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7DF36664" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DABFEC3" w14:textId="0AE6E4DE" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+    <w:p w14:paraId="7DABFEC3" w14:textId="36B333CA" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Керівник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4BCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">практики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>_______________________________________</w:t>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>доцент Світлана ОБІХОД</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A598988" w14:textId="56E6C8C0" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4BCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(посада, ПІБ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FE08A3" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
@@ -1706,172 +1757,192 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5EE79D50" id="Полилиния 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:363.6pt;margin-top:16.4pt;width:203.5pt;height:3.55pt;flip:y;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1841,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvZLeCnwIAAKMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB03ND6UWfNgjrF0K7D&#10;gO4BNNtdkeXYmCxqkhKn+/WjaCf1sp6G+SCQIv3x40O8ut53mu2U8y2YkmfnKWfKSKhasyn5t9Xd&#10;2ZwzH4SphAajSv6oPL9evnxx1duFyqEBXSnHEMT4RW9L3oRgF0niZaM64c/BKoPGGlwnAqpuk1RO&#10;9Ije6SRP0zdJD66yDqTyHm9vByNfEn5dKxm+1LVXgemSI7dAp6NzHc9keSUWGyds08qRhvgHFp1o&#10;DQY9Qt2KINjWtX9Bda104KEO5xK6BOq6lYpywGyy9CSbh0ZYRblgcbw9lsn/P1j5efdgv7pI3dt7&#10;kD88ViTprV8cLVHx6MPW/SeosIdiG4CS3deuY7Vu7XdsPd1gQmxP1X08VlftA5N4mc/mRTHDJki0&#10;oTCfxeonYhFhIgG59eGDApLF7t6HoTkVSlTaihnRYfwVYtSdxj69PmMpeztLMzrGZh7dsoPbq4St&#10;UtazbF5kp075wYmwsuyiyJ8Fuzj4RbB8AoYJbA4URXNgLfdmpI0SE/E1pFQhCz5WaIXkDiVCBHSi&#10;Cjzvi7FPfYd/xhAOx/x0wB1nOODrIV0rQmQWQ0SR9divWIt40cFOrYBM4aR3GOTJqs3Ui36fshrM&#10;+EcMQG09Bo1cJ601cNdqTb3VJlK5zC5youJBt1U0RjbebdY32rGdiE+XvnFe/nCzzodb4ZvBj0xD&#10;zg62pqIojRLV+1EOotWDjKw0Fp1mPY53XBl+sYbqEUfdwbApcLOh0ID7xVmPW6Lk/udWOMWZ/mjw&#10;Gb7NiiKuFVKK2WWOipta1lOLMBKhSh44TkQUb8KwirbWtZsGIw0tMfAOn1jdxgdA/AZWo4KbgOo7&#10;bq24aqY6eT3t1uVvAAAA//8DAFBLAwQUAAYACAAAACEAQYQZJN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTFBEa4lQVtIJbaanU6zY2ScBeR7Hbhr9ne4Ljzo5m3pTz&#10;0VlxMkPoPClIJwkIQ7XXHTUKdh+ru0cQISJptJ6Mgh8TYF5dX5VYaH+mjTltYyM4hEKBCtoY+0LK&#10;ULfGYZj43hD/Pv3gMPI5NFIPeOZwZ2WWJA/SYUfc0GJvnltTf2+PTkHe5S/r1014s+n710ov9ssl&#10;hkSp25tx8QQimjH+meGCz+hQMdPBH0kHYTkjyzO2KphmPOFiSKf3rBxYmc1AVqX8P6H6BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9kt4KfAgAAowUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEGEGSTeAAAACgEAAA8AAAAAAAAAAAAAAAAA+QQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" path="m,l1841,e" filled="f" strokeweight=".19811mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2584450,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3C90B3" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="00853295" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
-[...10 lines deleted...]
-    <w:p w14:paraId="59C0F5CC" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+    <w:p w14:paraId="67B5473A" w14:textId="77777777" w:rsidR="00E7099F" w:rsidRDefault="00E7099F" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1978"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7679DDF9" w14:textId="712ED8D5" w:rsidR="00B92E00" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F91DE3" w14:textId="77777777" w:rsidR="00E7099F" w:rsidRDefault="00E7099F" w:rsidP="007E4BCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1978"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7679DDF9" w14:textId="307A681E" w:rsidR="00B92E00" w:rsidRDefault="007E4BCD" w:rsidP="007E4BCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1978"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B92E00" w:rsidSect="00D6311B">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="850" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Житомир, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E99">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0059049E">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E99">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853295">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8A2AE4" w14:textId="353224E9" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ЗМІСТ ЗВІТУ З</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4BCD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> НАУКОВО-ДОСЛІДНОЇ ПРАКТИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08380748" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E94113" w14:textId="35139A0B" w:rsidR="00817941" w:rsidRDefault="00817941" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Вступ …………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687C0A5A" w14:textId="1270C241" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="00B92E00">
+    <w:p w14:paraId="687C0A5A" w14:textId="105ECB55" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E4BCD">
-        <w:t xml:space="preserve">1. Напрями та характеристика наукової роботи кафедри фінансів та цифрової економіки Державного університету «Житомирська політехніка» </w:t>
+        <w:t xml:space="preserve">1. Напрями та характеристика наукової роботи </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:t xml:space="preserve">кафедри </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:t>міжнародних відносин, економіки та політології</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4BCD">
+        <w:t xml:space="preserve">Державного університету «Житомирська політехніка» </w:t>
       </w:r>
       <w:r w:rsidR="001F665E">
         <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF57B23" w14:textId="09ADBFFC" w:rsidR="0059049E" w:rsidRDefault="007E4BCD" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E4BCD">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="0059049E">
         <w:t>Тема кваліфікаційної роботи та її зміст (робочий варіант) ……………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C8718D" w14:textId="0B2F0234" w:rsidR="007E4BCD" w:rsidRPr="007E4BCD" w:rsidRDefault="0059049E" w:rsidP="00B92E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="007E4BCD" w:rsidRPr="007E4BCD">
         <w:t xml:space="preserve">Огляд наукової літератури за обраною темою кваліфікаційного магістерського дослідження </w:t>
       </w:r>
@@ -1975,63 +2046,75 @@
       <w:r w:rsidRPr="00DF6679">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(роз’яснення для практикантів, не друкується!)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D533ACA" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="0088240C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D0313D9" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="0088240C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B532EBD" w14:textId="1631CD12" w:rsidR="0088240C" w:rsidRPr="0023419E" w:rsidRDefault="007E4BCD" w:rsidP="00DF6679">
+    <w:p w14:paraId="4B532EBD" w14:textId="4613085A" w:rsidR="0088240C" w:rsidRPr="0023419E" w:rsidRDefault="007E4BCD" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>1. Напрями та характеристика наукової роботи кафедри фінансів та цифрової економіки Державного університету «Житомирська політехніка»</w:t>
+        <w:t xml:space="preserve">1. Напрями та характеристика наукової роботи </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F" w:rsidRPr="00E7099F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>міжнародних відносин, економіки та політології</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F665E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Державного університету «Житомирська політехніка»</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65095FD1" w14:textId="7EB6CBC5" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. Вивчення </w:t>
       </w:r>
       <w:r w:rsidR="0059049E">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -2104,96 +2187,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D7A9F9" w14:textId="676ECA09" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2. Огляд наукової літератури за обраною темою кваліфікацій</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ного магістерського дослідження:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505606DC" w14:textId="3464F4E4" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
+    <w:p w14:paraId="505606DC" w14:textId="4058CC50" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. Підібрати </w:t>
       </w:r>
       <w:r w:rsidR="0059049E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>на менше 25</w:t>
+        <w:t xml:space="preserve">на менше </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7099F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> науково-інформаційних джерел (наукові статті вітчизняні та закордонні, монографії), опубліковані за останні 3-5 років</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437D9DBC" w14:textId="583264AE" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
+    <w:p w14:paraId="437D9DBC" w14:textId="29A301D0" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>2.2. Здійснити стислий аналіз підібраних  науково-інформаційних джерел, фактично напрацювання до першого розділу  кваліфікаційної магістерської роботи)</w:t>
+        <w:t>2.2. Здійснити стислий аналіз підібраних  науково-інформаційних джерел, фактично напрацювання до першого розділу  кваліфікаційної роботи)</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDE523F" w14:textId="1914802F" w:rsidR="0088240C" w:rsidRPr="001F665E" w:rsidRDefault="0088240C" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
       <w:r w:rsidR="00680FB1" w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -2215,186 +2304,190 @@
         </w:rPr>
         <w:t>3. Аналіз та оцінка предмету та об’єкту дослідження на основі зібрання науково-теоретичного, статистичного та фактичного матеріалу</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB1EEE8" w14:textId="52E1B738" w:rsidR="006F62E0" w:rsidRPr="001F665E" w:rsidRDefault="006F62E0" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Див. Методичні рекомендації до написання кваліфікаційної роботи – вступ до кваліфікаційної роботи; короткий зміст 1, 2  та 3 розділу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AF8A0A" w14:textId="7CA1BFF8" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="00DF6679">
+    <w:p w14:paraId="25AF8A0A" w14:textId="077347A7" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="00DF6679">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F665E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>4. Підготовлені наукові праці (тези виступів) до публікації за обраною тематикою</w:t>
       </w:r>
       <w:r w:rsidR="0023419E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4F70FB" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRPr="001F665E" w:rsidRDefault="007E4BCD" w:rsidP="0088240C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C82143" w14:textId="77777777" w:rsidR="007E4BCD" w:rsidRDefault="007E4BCD" w:rsidP="0088240C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E4BCD" w:rsidSect="00B92E00">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E4BCD"/>
     <w:rsid w:val="001F665E"/>
     <w:rsid w:val="0023419E"/>
+    <w:rsid w:val="00344AC1"/>
+    <w:rsid w:val="003D23BF"/>
     <w:rsid w:val="00477545"/>
     <w:rsid w:val="0059049E"/>
     <w:rsid w:val="00602A78"/>
     <w:rsid w:val="00680FB1"/>
+    <w:rsid w:val="006D33BB"/>
     <w:rsid w:val="006F62E0"/>
     <w:rsid w:val="00730B9D"/>
     <w:rsid w:val="007E4BCD"/>
     <w:rsid w:val="00817941"/>
     <w:rsid w:val="0088240C"/>
     <w:rsid w:val="00B92E00"/>
     <w:rsid w:val="00D6311B"/>
     <w:rsid w:val="00DF6679"/>
+    <w:rsid w:val="00E7099F"/>
     <w:rsid w:val="00EC28CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D34E855"/>
   <w15:docId w15:val="{A6AA63F4-EDC4-42C5-8E19-737FCE5A1518}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="567"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2795,51 +2888,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0088240C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3121,72 +3214,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A66D1AB-1222-47F0-8D28-360A6F427645}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>396</Words>
-  <Characters>2263</Characters>
+  <Words>423</Words>
+  <Characters>2413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2654</CharactersWithSpaces>
+  <CharactersWithSpaces>2831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Світлана Обіход</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>