--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -56,79 +56,91 @@
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId72"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="288" r:id="rId3"/>
     <p:sldId id="327" r:id="rId4"/>
     <p:sldId id="328" r:id="rId5"/>
     <p:sldId id="348" r:id="rId6"/>
     <p:sldId id="361" r:id="rId7"/>
     <p:sldId id="360" r:id="rId8"/>
     <p:sldId id="359" r:id="rId9"/>
     <p:sldId id="362" r:id="rId10"/>
     <p:sldId id="353" r:id="rId11"/>
     <p:sldId id="363" r:id="rId12"/>
     <p:sldId id="349" r:id="rId13"/>
     <p:sldId id="358" r:id="rId14"/>
     <p:sldId id="350" r:id="rId15"/>
     <p:sldId id="351" r:id="rId16"/>
     <p:sldId id="364" r:id="rId17"/>
     <p:sldId id="347" r:id="rId18"/>
     <p:sldId id="330" r:id="rId19"/>
     <p:sldId id="331" r:id="rId20"/>
     <p:sldId id="332" r:id="rId21"/>
     <p:sldId id="333" r:id="rId22"/>
     <p:sldId id="334" r:id="rId23"/>
     <p:sldId id="335" r:id="rId24"/>
     <p:sldId id="336" r:id="rId25"/>
@@ -161,2931 +173,6261 @@
     <p:sldId id="265" r:id="rId52"/>
     <p:sldId id="299" r:id="rId53"/>
     <p:sldId id="300" r:id="rId54"/>
     <p:sldId id="268" r:id="rId55"/>
     <p:sldId id="325" r:id="rId56"/>
     <p:sldId id="269" r:id="rId57"/>
     <p:sldId id="270" r:id="rId58"/>
     <p:sldId id="308" r:id="rId59"/>
     <p:sldId id="309" r:id="rId60"/>
     <p:sldId id="310" r:id="rId61"/>
     <p:sldId id="311" r:id="rId62"/>
     <p:sldId id="312" r:id="rId63"/>
     <p:sldId id="313" r:id="rId64"/>
     <p:sldId id="314" r:id="rId65"/>
     <p:sldId id="315" r:id="rId66"/>
     <p:sldId id="316" r:id="rId67"/>
     <p:sldId id="317" r:id="rId68"/>
     <p:sldId id="319" r:id="rId69"/>
     <p:sldId id="320" r:id="rId70"/>
     <p:sldId id="326" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="94" d="100"/>
+          <a:sy n="94" d="100"/>
         </p:scale>
-        <p:origin x="672" y="114"/>
+        <p:origin x="245" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Верхний колонтитул 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Дата 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{88A8A190-34FF-4A78-A117-F9CAC3127C34}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Образ слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Заметки 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{041C33B7-62C8-4F47-A82F-112BB4FB2617}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3015922024"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{041C33B7-62C8-4F47-A82F-112BB4FB2617}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>37</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3719653091"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Title Slide">
+  <p:cSld name="Титульный слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="2209800" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="1655762"/>
+            <a:off x="2209799" y="3694375"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец подзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2171728521"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3657922656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Панорамная фотография с подписью">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="4367160"/>
+            <a:ext cx="10515600" cy="819355"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="987425"/>
+            <a:ext cx="10515600" cy="3379735"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5186516"/>
+            <a:ext cx="10514012" cy="682472"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="870963829"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Заголовок и подпись">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="3534344"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="4489399"/>
+            <a:ext cx="10514012" cy="1501826"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="529986053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Цитата с подписью">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1446212" y="365125"/>
+            <a:ext cx="9302752" cy="2992904"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1720644" y="3365557"/>
+            <a:ext cx="8752299" cy="548968"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="4501729"/>
+            <a:ext cx="10512424" cy="1489496"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1111044" y="786824"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10437812" y="2743200"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391047889"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Карточка имени">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2326967"/>
+            <a:ext cx="10515600" cy="2511835"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="5400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="4850581"/>
+            <a:ext cx="10514012" cy="1140644"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3961672799"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Три колонки">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1337282" y="1885950"/>
+            <a:ext cx="2946866" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1356798" y="2571750"/>
+            <a:ext cx="2927350" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4587994" y="1885950"/>
+            <a:ext cx="2936241" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4577441" y="2571750"/>
+            <a:ext cx="2946794" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7829035" y="1885950"/>
+            <a:ext cx="2932113" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7829035" y="2571750"/>
+            <a:ext cx="2932113" cy="3589338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2292852191"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Столбец с тремя рисунками">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1332085" y="4297503"/>
+            <a:ext cx="2940050" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1332085" y="2256354"/>
+            <a:ext cx="2940050" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1332085" y="4873765"/>
+            <a:ext cx="2940050" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4568997" y="4297503"/>
+            <a:ext cx="2930525" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4568996" y="2256354"/>
+            <a:ext cx="2930525" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4567644" y="4873764"/>
+            <a:ext cx="2934406" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804322" y="4297503"/>
+            <a:ext cx="2932113" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804321" y="2256354"/>
+            <a:ext cx="2932113" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804197" y="4873762"/>
+            <a:ext cx="2935997" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1217123306"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Title and Vertical Text">
+  <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2798896876"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2670224277"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Vertical Title and Text">
+  <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3615339170"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2487642930"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Title and Content">
+  <p:cSld name="Заголовок и объект">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3458009541"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Заголовок раздела">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="47000"/>
+                        <a:lumOff val="53000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="3693674"/>
+            <a:ext cx="9144000" cy="754025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец подзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>16.08.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2305362656"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...73 lines deleted...]
-            <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
-[...342 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="5025216" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="6319840" y="1825625"/>
+            <a:ext cx="5033960" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="434353857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2885003072"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Comparison">
+  <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="1120000" y="1681163"/>
+            <a:ext cx="5025216" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
-            <a:ext cx="5157787" cy="3684588"/>
+            <a:off x="1120000" y="2505075"/>
+            <a:ext cx="5025216" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="6319840" y="1681163"/>
+            <a:ext cx="5035548" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Click to edit Master text styles</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
-            <a:ext cx="5183188" cy="3684588"/>
+            <a:off x="6319840" y="2505075"/>
+            <a:ext cx="5035548" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1594636545"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4063920704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Title Only">
+  <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1849712728"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1306770362"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Blank">
+  <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2912760594"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4277395255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Content with Caption">
+  <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1767280167"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538293352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Picture with Caption">
+  <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2350604856"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1351592645"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId19">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="10233800" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
-                <a:solidFill>
-[...3 lines deleted...]
-                </a:solidFill>
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BE8F948C-90C7-4A46-8285-BCB6DB8F0258}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>14.01.2021</a:t>
+              <a:t>16.08.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
-                <a:solidFill>
-[...3 lines deleted...]
-                </a:solidFill>
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
-                <a:solidFill>
-[...3 lines deleted...]
-                </a:solidFill>
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6A579855-6B80-4B1B-9246-41E9CAB32420}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3812950786"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2592354686"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483672" r:id="rId12"/>
+    <p:sldLayoutId id="2147483673" r:id="rId13"/>
+    <p:sldLayoutId id="2147483674" r:id="rId14"/>
+    <p:sldLayoutId id="2147483675" r:id="rId15"/>
+    <p:sldLayoutId id="2147483676" r:id="rId16"/>
+    <p:sldLayoutId id="2147483677" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:defRPr sz="5400" b="0" kern="1200">
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="28000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+            <a:tileRect/>
+          </a:gradFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2800" kern="1200">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
@@ -3122,51 +6464,51 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="ru-RU"/>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -3228,363 +6570,370 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1910281" y="1783266"/>
             <a:ext cx="8775826" cy="1756639"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Лекція</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1171876364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3592,291 +6941,543 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="190123" y="126748"/>
             <a:ext cx="11407366" cy="5950626"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтернет речей для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>бізнесу</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Використання розумних речей (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>smart devices) – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>вагома конкурентна перевага, якщо підійти до питання стратегічно. Наприклад, контролюючи обсяги використання електроенергії, компанія може </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>істотно знизити витрати</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>може допомогти </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0"/>
-[...18 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підвищити ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> продажів, відстежувати поведінку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>споживачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всередині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>магазину, пропонувати рішення, що підвищують попит на продукцію.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Основні </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>критерії, за рахунок який інтернет речей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>покращує ведення бізнесу</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>позбавляє бізнес-процеси рутинних операцій, тим самим заощаджуючи час працівників;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>заміняє деякі ролі, тим самим скорочуючи кількість персоналу та витрати на нього;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дає конкурентну перевагу. Р</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>еволюційні </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>технології в моді – це найкращий </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>PR;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>поліпшує продукт чи послугу за допомогою інтернету речей;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дозволяє скоротити витрати за рахунок більш раціонального використання </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ресурсів</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Наприклад:</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2452180247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="4351338"/>
+            <a:ext cx="12123964" cy="2661557"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Позбавлення від великих черг</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>У </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залах закладів громадського харчування, де великий потік людей, встановлюють екрани, які повноцінно приймають замовлення та дають можливістю одразу їх оплатити. Потім дані з цих розумних екранів надходять у центр обробки та видаються у вигляді переліку команд різним співробітникам: у цех готування, відповідальним за кожен вид продукту висвічується необхідна для приготування кількість; в цех збірки відображається замовлення, яке потрібно буде зібрати, коли їжа по конвеєру прийде з цеху готування. Щойно замовлення зібране, на табло висвічується повідомлення клієнту, що його замовлення готове. Це дає можливість обробляти в рази більше замовлень при тій же площі, кількості персоналу, і без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метушні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -3933,77 +7534,98 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="289710" y="153910"/>
-            <a:ext cx="10928287" cy="5950626"/>
+            <a:ext cx="11613819" cy="2515811"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Окремий бізнес, чи супермаркет</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Всі вже звикли до дверей на датчиках руху, які відкриваються самі. Але що як допрацювати їх і зв’язати з камерами в готелі/магазині? Розробити програму, що розпізнає обличчя та дії людей, обчислює крадіжки та правопорушення, і підключити її до системи відкриття дверей. Зробити так, щоб двері просто не відчинилися перед правопорушником, а службі охорони або поліції надійшов сигнал тривоги. Ловити порушників стане дуже просто, а місця з подібними системами бандити та злодії обходитимуть стороною</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -4068,207 +7690,308 @@
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="522651" y="702995"/>
             <a:ext cx="10831145" cy="6087104"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800122" y="175209"/>
-            <a:ext cx="1683410" cy="369332"/>
+            <a:off x="4351586" y="8164"/>
+            <a:ext cx="2970685" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в медицині</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="232836184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="117695"/>
-            <a:ext cx="12303659" cy="4979406"/>
+            <a:off x="81643" y="191173"/>
+            <a:ext cx="11968843" cy="3752176"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Турбота про екологію</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Економія на ресурсах</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Якщо цілу офісну будівлю/кафе/торговий </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>центр</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>перевести </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на автоматизовану систему контролю за витратою електроенергії, тепла, води й світла, можна заощадити багато ресурсів і нажити імідж компанії, лояльної до навколишнього середовища. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Автоматизувати систему опалення</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (обігрів і кондиціонування вмикається та вимикається автоматично, при досягненні певних температурних показників).</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...18 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Автоматизувати електроспоживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (електрика працює тільки там, де є люди: світло вмикається і вимикається автоматично. Якщо день сонячний, і приміщення достатньо освітлене – світло не вмикається, поки рівень освітленості не впаде нижче норми).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Крани на сенсорному керуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (в офісах і громадських місцях часто зустрічається надмірне споживання води</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -4301,133 +8024,193 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="153909" y="108642"/>
-            <a:ext cx="11887200" cy="6068321"/>
+            <a:ext cx="11887200" cy="2675379"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Промисловий інтернет речей</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Це рішення для великих заводів, концернів або фермерств. Що більший бізнес, то вагомішою є роль інтернету речей у ньому. Принципи та ідеї все ті ж, що і для побутового та для бізнесу </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IOT, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>різниця лише в масштабах. Коли у вас маленька садиба – автоматичний полив просто економить час господаря. Коли це безкраї поля – йдеться вже про пристойні вигоди. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Internet of things </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>здатен з’єднати всі-всі процеси на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>заводі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в єдиний механізм і замінити мінімум 30% працюючих </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>людей</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. Тут найголовніше – комплексний підхід</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Тобто використання нових технологій по максимуму</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -4524,481 +8307,807 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="99587" y="81482"/>
             <a:ext cx="11941521" cy="6590922"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2600" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ключові поняття </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтернет речей:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>представляє мережу зв’язаних через інтернет об’єктів, здатних збирати дані і обмінюватися даними, які надходять із вбудованих сервісів.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Пристрої </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>входять до системи інтернету речей і представляють будь-які автономні пристрої, підключені до інтернету, якими можна керувати дистанційно.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Екосистема </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>включає всі компоненти, які дозволяють бізнесу, урядам і користувачам приєднувати свої пристрої </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>включаючи пульти управління, панелі інструментів, мережі, шлюзи, аналітику, зберігання даних і безпеку.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Фізичний рівень:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>представляє апаратне забезпечення, яке використовується в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>пристроях, включаючи сенсори та мережеве обладнання. Відповідає за передачу даних, зібраних у фізичному шарі, до різних пристроїв.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Рівень додатку:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>включає протоколи та інтерфейси, які використовують пристрої для ідентифікації та зв’язку між собою.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Пульти управління:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дозволяють людям використовувати </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>пристрої, з’єднуючись з ними і контролюючи їх за допомогою панелі інструментів – наприклад, за допомогою мобільних додатків.  До пультів управління відносяться смартфони, планшети, ПК, розумні годинники, телевізори і нетрадиційні пульти.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Панелі інструментів:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>забезпечують відображення інформації про екосистему </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>для користувачів, дозволяючи нею керувати (як правило, дистанційно).</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Аналітичний фактор:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>представляє програмні системи, які аналізують дані, отримані від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пристроїв. Аналітика використовується у великій кількості сценаріїв – наприклад, для прогнозування технічного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2649765982"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="190123" y="353084"/>
-            <a:ext cx="11552222" cy="6283105"/>
+            <a:ext cx="11552222" cy="5263945"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Екосистема Інтернету речей</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До екосистеми Інтернету речей відносяться усі засоби, сервіси і технології, які використовуються в Інтернеті речей.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>них можна віднести:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...12 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розумні датчики/виконавчі механізми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: вбудовані системи, операційні системи реального часу, джерела безперебійного живлення, мікро-електромеханічні системи (МЕМС);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи зв'язку з датчиками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: зона охоплення бездротових персональних мереж становить від 0 см до 100 м. Для обміну даними між датчиками застосовуються низькошвидкісні малопотужні інформаційні канали, які часто побудовані не на протоколі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>IP;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>локальні обчислювальні мережі (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>LAN)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
-[...27 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазвичай це системи обміну даними на основі протоколу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>IP, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад, 802.11 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Wi-Fi-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережу для швидкої радіозв'язку, часто це пирингові або зіркоподібні мережі;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>агрегатори, маршрутизатори (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>routers), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шлюзи (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>gateways), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пограничні пристрої (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Edge Device) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
-[...60 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачальники вбудованих систем, самі бюджетні складові (процесори, динамічна оперативна пам'ять і система зберігання даних), виробники модулів, виробники пасивних компонентів, виробники тонких клієнтів, виробники стільникових і бездротових радіосистем, постачальники міжплатформового програмного забезпечення, розробники інфраструктури туманних обчислень, інструментарій для граничної аналітики, безпеку граничних пристроїв, системи управління </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сертифікатами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2115854981"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5010,155 +9119,242 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="63374" y="63374"/>
             <a:ext cx="11769505" cy="5860092"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>глобальна обчислювальна мережа</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: оператори стільникового зв'язку, оператори супутникового зв'язку, оператори малопотужних глобальних мереж (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Low- Power Wide-Area Network, LPWAN). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Зазвичай застосовуються транспортні протоколи Інтернету для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і мережевих пристроїв (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>MQTT, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>CoAP</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і навіть </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>HTTP);</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>хмара</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: інфраструктура в якості постачальника послуг, платформа в якості постачальника послуг, розробники баз даних, постачальники послуг потокової і пакетної обробки даних, інструменти для аналізу даних, програмне забезпечення в якості постачальника послуг, постачальники озер даних, оператори програмно-визначених мереж / програмно-визначених периметрів, сервіси машинного навчання;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>сервіси аналізу даних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: величезні масиви інформації передаються в хмару. Робота з великими обсягами даних і отримання з них користі - це завдання, що вимагає комплексної обробки подій, аналітики і прийомів машинного навчання;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>безпека (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>security)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>при зведенні всіх елементів архітектури воєдино постають питання кібербезпеки. Безпека стосується кожного компонента: від датчиків фізичних величин до ЦПУ і цифрового апаратного забезпечення, систем радіозв'язку і самих протоколів передачі даних. На кожному рівні необхідно забезпечити безпеку, достовірність і цілісність. У цьому ланцюзі не повинно бути слабких ланок, оскільки Інтернет речей стане головною мішенню для атак хакерів в світі</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -5202,51 +9398,51 @@
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279678" y="0"/>
+            <a:off x="483785" y="0"/>
             <a:ext cx="11342075" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3229786226"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5259,245 +9455,400 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="325924" y="108642"/>
             <a:ext cx="11733291" cy="3395049"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Архітектура Інтернету речей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>відрізняється в залежності від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>реалізації</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Взаємодія з «речами» відбувається через датчики (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>sensors</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>та виконавчі механізми (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Actuators</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ці датчики разом з усією інфраструктурою для інтеграції з рівнем обробки подій через мережу </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Internet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>формують так звану граничну область (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Edge</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Події (дані) що поступають з граничної області зберігаються і обробляються відповідно до задачі (рівень обробки подій і аналітики, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>event processing</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Platform</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>На цьому рівні </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>події</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дані) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>зберігаються</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>перенаправляються потрібним </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>додаткам</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Додатково на цьому рівні відбувається адміністрування та керування пристроями з граничної </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>області</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Події </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>обробляються </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>з використанням аналітичних сервісів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>основі них проводиться машинне навчання (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Machine Learning), </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>що дозволяє зробити певні висновки про об’єкт. Цей рівень як правило реалізований з використанням хмарних (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Cloud) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>або туманних (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Fog) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -5539,137 +9890,176 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="72428" y="117695"/>
             <a:ext cx="12119571" cy="1801640"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Датчики та живлення</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>На </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>відміну від багатьох існуючих ІТ-пристроїв, Інтернет речей здебільшого пов'язаний з фізичною дією або подією. Він формує реакцію на якийсь фактор реального світу. Іноді при цьому один-єдиний датчик може згенерувати величезний обсяг даних, наприклад, акустичний датчик для профілактичного огляду обладнання. В інших випадках всього одного біта даних достатньо, щоб передати життєво важливі відомості про стан здоров'я пацієнта. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5232903" y="1811088"/>
             <a:ext cx="6959096" cy="5046912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="72428" y="2001209"/>
-            <a:ext cx="4925085" cy="3416320"/>
+            <a:ext cx="5095565" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Тому, розглядаючи Інтернет Речей, необхідно розглядати мікроелектромеханічні системи, датчики і інші типи недорогих граничних пристроїв і їх електрофізичних властивостей. Також це стосується силових і енергетичних систем, необхідних для живлення цих граничних пристроїв. Не можна вважати, що граничні пристрої забезпечуються енергією за замовчуванням. Мільярди маленьких датчиків все одно потребують великої кількості енергії. З питанням живлення також пов’язані питання організації хмарних сервісів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3810774671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5683,704 +10073,995 @@
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="805758" y="492913"/>
+            <a:off x="1401751" y="288806"/>
             <a:ext cx="9280144" cy="6365087"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1147876218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="163286" y="269421"/>
             <a:ext cx="11724237" cy="4445253"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Передача даних</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Велика увага при розробці </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>приділяється встановленню з'єднання і роботі мереж.  Інтернету речей не існувало б без надійних технологій передачі даних з найвіддаленіших і несприятливих областей в найбільші центри збору даних компаній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Google, Amazon, Microsoft </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IBM. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Словосполучення «Інтернет речей» містить слово «Інтернет», тому необхідно вивчати питання, що стосуються мережних технологій, обміну даними та навіть теорії сигналів. Базова опора Інтернету речей - це не датчики і не програми, а можливість встановити з'єднання.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Передача даних і встановлення мережевого з'єднання базуються на базі систем зв'язку ближньої дії - персональних мереж (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>PAN), </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>зазвичай побудованих без дотримання правил </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IP-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>протоколу. Це може бути як дротові так і бездротові мережі. До бездротових </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мереж/протколів як правило відносяться  протоколи </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Bluetooth, mesh-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мережі, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Zigbee</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Z-Wave. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Перелік дротових мереж ще більший, так як сюди входять усі можливі промислові мережі та протоколи.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5391245" y="3419475"/>
-            <a:ext cx="5429250" cy="3438525"/>
+            <a:off x="5850593" y="3755572"/>
+            <a:ext cx="4692316" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1771903114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="63375" y="181069"/>
+            <a:off x="324632" y="328026"/>
             <a:ext cx="11597489" cy="1412341"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Крім </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>PAN </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>використовуються бездротові локальні мережі та системи зв'язку на основі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IP-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>протоколу, включаючи широкий діапазон </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Wi-Fi-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мереж на основі стандартів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IEEE 802.11, 6LoWPAN </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і технології </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Thread. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Нерідко використовуються телекомунікації на основі стільникових стандартів (3</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>G, 4G LTE) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і нові стандарти, що забезпечують роботу Інтернету речей і міжмашинної взаємодії, такими як </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Cat-1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Cat-NB, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>а також пропрієтарні протоколи </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRaWAN</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Sigfox</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>що використовуються саме для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="217283" y="2203539"/>
             <a:ext cx="11974717" cy="3567903"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1650897" y="5915106"/>
-            <a:ext cx="2067297" cy="369332"/>
+            <a:off x="1420065" y="5915106"/>
+            <a:ext cx="2669962" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRaWAN</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>модуль</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5569539" y="5915106"/>
-            <a:ext cx="1885837" cy="369332"/>
+            <a:off x="5338707" y="5915106"/>
+            <a:ext cx="2523511" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRaWAN</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>шлюз</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9887949" y="5915106"/>
-            <a:ext cx="1638910" cy="369332"/>
+            <a:off x="9657117" y="5915106"/>
+            <a:ext cx="2197653" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>модуль</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891144403"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="144855" y="72427"/>
-            <a:ext cx="11706130" cy="5860092"/>
+            <a:ext cx="11706130" cy="3911744"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...8 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="457200" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...29 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Маршрутизація</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для передачі даних від датчиків в Інтернет-простір необхідні дві технології: маршрутизатор-шлюз і опорні інтернет-протоколи, що забезпечують ефективність обміну даними.  Маршрутизатор особливо важливий в таких аспектах, як безпека, управління і напрям даних. Граничні маршрутизатори (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Edge routers) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керують і стежать за станом відповідних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mesh-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мереж, а також вирівнюють і підтримують якість даних. Також велике значення належить конфіденційності та безпеки даних. Маршрутизатор відіграє важливу роль в створенні віртуальних приватних мереж, віртуальних локальних мереж і програмно-визначених глобальних мереж. Вони в буквальному сенсі можуть містити тисячі вузлів, що обслуговуються єдиним граничним маршрутизатором, і в якійсь мірі маршрутизатор служить розширенням для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>На цьому рівні використовується ряд протоколів, необхідних для обміну даними між вузлами, маршрутизаторами і хмарними сервісами в межах </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>системи</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для передачі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>даних потрібні ефективні, енергозберігаючі протоколи з малою затримкою, здатні легко і безпечно відправляти дані в хмару і з </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>нього</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -6442,179 +11123,2350 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="99588" y="235390"/>
+            <a:off x="189395" y="0"/>
             <a:ext cx="11706131" cy="4369991"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Туманні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>граничні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>машинне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навчання</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>етапі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вирішити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з потоком </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надходять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмарний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сервіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з граничного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вузла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Edge Device). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навчитися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> правильно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, як система буде </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвиватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рости</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розібратися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тонкощах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складнощах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>архітектури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмарних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> систем, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вплив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систему </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>затримка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Крім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> того, не все треба </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відправляти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмару</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пересилання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> обходиться </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дорожче</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обробка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кордоні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>граничні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Edge Computing) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>включення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> граничного маршрутизатора в зону, яку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обслуговує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмарний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сервіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>туманні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Fog computing). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Туманні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стандартизуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зокрема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  є стандарт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>туманних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>архітектура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>OpenFog</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>були</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> шляхом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>перетворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> аналогового </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фізичного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цифровий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сигнал, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>велику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вагу. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> тут в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вступають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засоби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> правил </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ступінь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> того, яке </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проектується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>деяких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ситуаціях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> все </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> просто: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, коли на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>граничний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> маршрутизатор, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кілька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>датчиків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потрібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>простий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> правил, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відслідковує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аномальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> скачки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>температури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ситуація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>величезна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неструктурованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>режимі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> реального часу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хмарне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> озеро </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>швидкості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обробки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгострокового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високотехнологічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> моделей машинного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навчання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, таких як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рекурентна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нейронна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мережа в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пакеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сигналів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кореляцією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> по часу. Тут є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складнощі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вирішуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підходами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та методами, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обробниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>подій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>байесовськими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мережами і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нейронних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -6626,51 +13478,51 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5821377" y="4043985"/>
+            <a:off x="7274620" y="3929684"/>
             <a:ext cx="4487501" cy="2814015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="784557585"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6682,122 +13534,140 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 7"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="697066" y="-1"/>
+            <a:off x="958323" y="0"/>
             <a:ext cx="10248574" cy="6873015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="869470776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="325925" y="316871"/>
-            <a:ext cx="11027875" cy="5860092"/>
+            <a:off x="325925" y="267885"/>
+            <a:ext cx="11512289" cy="3136622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Загроза і безпека в Інтернеті речей</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Багато IoT-систем не будуть обмежені безпечним простором будинку або офісу. Вони будуть розташовуватися в громадських місцях, в дуже віддалених областях, в рухомих транспортних засобах або навіть всередині людини. Інтернет речей - це величезна єдина мішень для будь-яких видів хакерських атак. Вже було виявлено нескінченна кількість направлених на IoT-пристрої навчальних атак, добре організованих зломів і навіть уразливостей в системі безпеки національного масштабу. Розробник ІоТ рішень повинен знати особливості таких вразливостей і способи їх усунення, стандартні заходи, спрямовані на захист Інтернету речей або будь-якого компонента мережі.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -6842,477 +13712,853 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2703576" y="200533"/>
             <a:ext cx="6815328" cy="1152779"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Чому ІоТ – це важливо?</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="146304" y="1481328"/>
             <a:ext cx="11686032" cy="5312663"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До к</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>інця</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2025 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>року </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>очікується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>64 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>млрд </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT-пристроїв</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До кінця 2020 року приблизно 5,8 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>млрд</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> автомобільних і корпоративних </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>гаджетів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> будуть підключені до систем Інтернету речей. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2022 року 100% населення планети буде мати </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>«килимове» </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>покриття </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LPWAN</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (це мережа з низьким енергоспоживанням і пропускною спроможністю для датчиків і сенсорів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>До </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2025 року ринок Інтернету речей становитиме від 4 до 11 трильйонів доларів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Найголовніший </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>драйвер впровадження IoT-рішень для 54% підприємств є економія коштів в майбутньому. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>У </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>23% випадків за мету ставиться збільшення конкурентоспроможності. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ринок </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>носимих</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>пристроїв зросте до 1,1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>млрд</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> доларів до 2022 року. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>97% компаній обробка даних, отриманих від систем Інтернету речей, є певною проблемою. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ринок </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>банківських послуг і фінансових організацій, що використовує рішення </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, виростить до 2,03 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>млрд</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> доларів до 2023 року. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Глобальний </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ринок Інтернету речей в 2019 році оцінювався в 1,7 трильйона доларів. З цієї суми тільки 35% займала апаратна частина (обсяг обладнання в грошовому еквіваленті дорівнював 585 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>млрд</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> доларів). 27% припали на обслуговування, 22% - на підключення, а 16% - на програмну складову. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Згідно </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>масштабним дослідженням, було встановлено, що найбільша залежність від Інтернету речей спостерігається в енергетичній промисловості (64%), авіаційної (62%) і комунальному секторі (58%). Окремо варто виділити </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>теком-галузь</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, яка першою впроваджує складні технічні проекти (36%).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763640372"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="117694" y="316871"/>
-            <a:ext cx="11878147" cy="3385996"/>
+            <a:off x="604157" y="1174120"/>
+            <a:ext cx="11105934" cy="4206143"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтернет речей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(англ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Internet of Things</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) — </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>концепція мережі, що складається із взаємозв'язаних фізичних пристроїв, які мають вбудовані </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>датчики, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>а також програмне забезпечення, що дозволяє здійснювати передачу і обмін даними між фізичним світом і комп'ютерними системами, за допомогою використання стандартних протоколів зв'язку. </a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Окрім </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>датчиків</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, мережа може мати </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>виконавчі пристрої</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, вбудовані у фізичні об'єкти і пов'язані між собою через </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дротові</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> чи </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>бездротові мережі</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ці </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>взаємопов'язані пристрої мають можливість зчитування та приведення в дію, функцію програмування та ідентифікації, а також дозволяють виключити необхідність участі людини, за рахунок використання інтелектуальних </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>інтерфейсів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4054331874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7381,140 +14627,215 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="149629" y="299257"/>
             <a:ext cx="11770822" cy="6434051"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LPWAN </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Low-power Wide-area Network</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) - це широкий термін, що охоплює кілька реалізацій і протоколів, як з відкритим вихідним кодом, так і закритих (пропрієтарних) розробок. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>У той час як інші технології бездротового зв'язку, такі як Bluetooth і BLE (а в деякій мірі Wi-Fi і ZigBee), неможливо використати для передачі даних на великі відстані, LPWAN, і зокрема її реалізація - LoRaWAN, навпаки, забезпечує обмін невеликими обсягами даних на значній дистанції. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В основі принципу передачі даних за технологією LPWAN на фізичному рівні лежить властивість радіосистем - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>збільшення енергетики</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, а значить і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дальності зв'язку при зменшенні швидкості передачі</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. Чим нижче бітова швидкість передачі, тим більше енергії вкладається в кожен біт і тим легше виділити його на фоні шумів в приймальні частини системи. Таким чином, низька швидкість передачі даних дозволяє домогтися більшої дальності їх прийому</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Технологія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, використовувана в мережі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRaWAN</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, призначена для підключення недорогих датчиків на батарейках, які працюють на великих відстанях в жорстких умовах, які раніше були занадто складними або дорогими для підключення. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Завдяки значній проникаючій здатності сигналу, шлюз LoRaWAN, розміщений на будівлі або вежі, може підключатися до датчиків або лічильників, розташованим більш ніж в 16 кілометрах або, наприклад, що знаходяться в підвалах, а в деяких випадках - під землею.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1834964976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7583,145 +14904,304 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="116378" y="133004"/>
             <a:ext cx="11990278" cy="6642700"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Технологія модуляції </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (Long Range) являє собою метод модуляції, який забезпечує значно більшу дальність зв'язку (зону покриття), ніж інші конкуруючі з ним способи. Метод грунтується на технології модуляції з розширеним спектром і варіації </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>лінійної частотної модуляції </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(Chirp Spread Spectrum, CSS) з інтегрованою </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>прямою корекцією помилок </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(Forward Error Correction, FEC).</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
-[...30 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
-[...24 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Технологія LoRa значно підвищує чутливість приймача і, аналогічно іншим методам модуляції з розширеним спектром, використовує всю ширину смуги пропускання каналу для передачі сигналу, що робить її стійким до канальним шумів і нечутливим до зсувів, викликаних неточностями в налаштуванні частот при використанні недорогих опорних кварцових резонаторів. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\HP\Desktop\index.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -7747,51 +15227,51 @@
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1027" name="Picture 3" descr="C:\Users\HP\Desktop\LoRa-modulation-simulation-with-different-SF-Fig-2-illustrates-the-time-that-takes-to.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6446520" y="1491839"/>
+            <a:off x="6446520" y="1577223"/>
             <a:ext cx="4626864" cy="3559725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599025122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7819,52 +15299,52 @@
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
-            <a:ext cx="11953702" cy="6721659"/>
+            <a:off x="-1" y="-1"/>
+            <a:ext cx="12196171" cy="6858001"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252839377"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7876,145 +15356,250 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="123306" y="129828"/>
             <a:ext cx="11846190" cy="6572723"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Технологія LoRa дозволяє здійснювати демодуляцію сигналів з рівнями на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>19,5 дБ нижче рівня шумів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, притому що для правильної демодуляції більшості систем з частотної маніпуляцією (Frequency Shift Keying, FSK) потрібна потужність сигналу як мінімум на 8-10 дБ вище рівня шуму. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...39 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Модуляція LoRa визначає той фізичний рівень 1 (Physical Layer, PHY, іноді його називають шар), який може бути використаний з різними протоколами і в різних варіантах мережевий архітектури, таких як сітка (Mesh), зірка (Star), точка-точка ( point-to-point) і т. п.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2051" name="Picture 3" descr="C:\Users\HP\Desktop\LoRa-Frequency-and-signal-strength-scaled.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3337560" y="1735030"/>
-            <a:ext cx="4297680" cy="3013413"/>
+            <a:off x="3808962" y="2065564"/>
+            <a:ext cx="3826278" cy="2682879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1223963221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -8042,51 +15627,51 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2" descr="LoRa and LoRaWAN: Technical overview | DEVELOPER PORTAL"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="466344" y="0"/>
+            <a:off x="352044" y="130628"/>
             <a:ext cx="11475720" cy="6617083"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2789030921"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8112,206 +15697,281 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="156556" y="312709"/>
             <a:ext cx="11847022" cy="6420600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для передачі даних по радіоканалу, застосовується неліцензований спектр частот, дозволених до вільного використання: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="3590925">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="3590925" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>169 МГц</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="3590925">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="3590925" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>433 МГц, </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="3590925">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="3590925" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>868/915 МГц, </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="3590925">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="3590925" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2,4 ГГц,</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ширина каналу – 125 кГц.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Залежно від умов зв’язку обирається оптимальний набір параметрів зв'язку. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>За це відповідає </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>SF (spreading factor)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> - коефіцієнт, до якого прив'язуються параметри передачі і прийому. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>SF - це ціле число, в стандарті він передбачений від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>12</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Чим вище SF, тим краще </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>перешкодозахищеність лінії</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, але тим </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>нижче швидкість</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> і тим більше часу в ефірі триває передача.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для прикладу, максимальна перешкодозахищеність досягається на SF = 12. При цьому час пакета в ефірі становить 2,466 сек, а швидкість - 292 біт / сек.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="698217825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8324,51 +15984,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\HP\Desktop\LoRa-Spreading-Factor-SF-Bitrates-and-Time-on-Air-LoRa-is-chosen-as-the-wireless.ppm.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="145036" y="222848"/>
+            <a:off x="79721" y="418791"/>
             <a:ext cx="12046964" cy="5930526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1191699850"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8595,140 +16255,230 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="262551" y="226337"/>
             <a:ext cx="11606542" cy="6455119"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Мережева архітектура LoRaWAN розгортається в топології </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>«зірка - зірка»</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в якій </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>шлюзи</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ретранслюють</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> повідомлення між кінцевими пристроями і центральним сервером. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Шлюзи</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> підключаються до мережевого сервера через стандартні IP-з'єднання і працюють як </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>прозорий міст</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, просто перетворюючи RF-пакети в IP-пакети і навпаки. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Бездротовий зв'язок дозволяє здійснювати одноточкове з'єднання між кінцевим пристроєм і одним або декількома шлюзами. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...11 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Всі режими здатні до двонаправленого зв'язку, а також існує підтримка груп багатоадресної адресації для ефективного використання спектра під час таких завдань, як модернізація прошивки по повітрю (FOTA) або масове поширення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повідомленнь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797669427"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8887,173 +16637,260 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="267831" y="190123"/>
             <a:ext cx="11637475" cy="6437014"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LoRaWAN має три </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>класи кінцевих пристроїв</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Клас A </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- двонаправлені кінцеві пристрої з наднизькою потужністю: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Клас А повинен підтримуватися всіма кінцевими пристроями LoRaWAN за замовчуванням. Передача завжди ініціюється кінцевим пристроєм і повністю асинхронна. Кожна передача по висхідній (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>uplink)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> лінії зв'язку може бути відправлена ​​в будь-який час і за нею йдуть два коротких вікна низхідній лінії зв'язку</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (downlink)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, що дає можливість для двонаправленого зв'язку або команд управління мережею, якщо це необхідно. Це протокол типу ALOHA. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Кінцевий пристрій може </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>увійти в режим низького енергоспоживання</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> в залежності від його </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>індивідуальних налаштувань</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. Це робить клас A найбільш </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>енергоефективним</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> і час життя сенсора складає від 5 років і вище, в той же час дозволяючи здійснювати зв'язок по висхідній лінії зв'язку в будь-який час. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Оскільки зв'язок по низхідній лінії зв'язку завжди повинний слідувати за передачею по висхідній лінії зв'язку за розкладом, визначеним додатком кінцевого пристрою, зв'язок по низхідній лінії зв'язку повинен буферизуватися на мережевому сервері до наступної події висхідній лінії зв'язку.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2543694" y="4631680"/>
-            <a:ext cx="6852118" cy="2226320"/>
+            <a:off x="2543694" y="4763896"/>
+            <a:ext cx="6445185" cy="2094103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2718428298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -9068,208 +16905,328 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285773" y="126584"/>
             <a:ext cx="11565048" cy="6364586"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Клас B (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Beacon</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- двонаправлені кінцеві пристрої з певним часом очікування низхідного потоку </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Окрім початкових вікон прийому класу А, пристрої класу B </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>синхронізуються з мережею </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>з використанням </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>періодичних маяків</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> і відкривають </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>«слоти для перевірки» низхідного потоку за розкладом</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Це забезпечує мережі можливість здійснювати ниххідний зв'язок з певною затримкою, але за рахунок деякого додаткового енергоспоживання в кінцевому пристрої. Затримка програмується до 128 секунд для різних додатків, а додаткове енергоспоживання досить низьке, щоб залишатися придатним для використання у пристроях на батарейках.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Клас C (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Continuous</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- двонаправлені кінцеві пристрої з низькою затримкою: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Клас C додатково </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>зменшує затримку </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на низхідній лінії зв'язку, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>не вимикаючи прийом на кінцевому пристрої, коли пристрій не передає інформацію</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (напівдуплекс). </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Виходячи з цього, мережевий сервер може ініціювати передачу по низхідній лінії зв'язку в будь-який час, якщо приймач кінцевого пристрою відкритий, тому затримка відсутня. Платою за це є споживання потужності приймачем (до ~ 50 мВт), і тому клас C підходить для приладів, де є постійне живлення від мережі.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3241964" y="4887884"/>
-            <a:ext cx="5249747" cy="1970116"/>
+            <a:off x="3241964" y="5016886"/>
+            <a:ext cx="4905993" cy="1841113"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2162860163"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -9299,351 +17256,551 @@
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2757762" y="297144"/>
             <a:ext cx="6105580" cy="5414848"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="236635" y="5711992"/>
-            <a:ext cx="11147834" cy="707886"/>
+            <a:off x="187648" y="5875277"/>
+            <a:ext cx="11756701" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для пристроїв з живленням від батарейок можливе тимчасове перемикання між класами A і C, що корисно для періодичних завдань, таких як оновлення прошивки через безротову мережу.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3264967154"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="162961" y="72428"/>
+            <a:off x="318083" y="374507"/>
             <a:ext cx="11570329" cy="6104535"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Швидкість передачі даних </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Окрім переваг стрибкоподібної перебудови частоти (ППРЧ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>всі пакети зв'язку між кінцевими пристроями і шлюзами також включають в себе параметр «Швидкість передачі даних» (Data Rate). </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вибір DR дозволяє встановити динамічний компроміс між діапазоном зв'язку і тривалістю повідомлення. Крім того, завдяки технології розширеня спектру, зв'язок з різними DR не заважає один одному і створює набір віртуальних «кодових» каналів, що збільшують пропускну здатність шлюзу. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Щоб максимально збільшити час автономної роботи кінцевих пристроїв і загальну пропускну здатність мережі, мережевий сервер LoRaWAN керує налаштуванням DR і вихідною потужністю RF для кожного кінцевого пристрою індивідуально за допомогою схеми адаптивної швидкості передачі даних (ADR). </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Швидкість передачі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>даних в режимі LoRaWAN коливається від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>0,3 Кбіт/с </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>50 Кбіт/с </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(в режимі FSK).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732592994"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="126749" y="162962"/>
+            <a:off x="257378" y="236441"/>
             <a:ext cx="11715183" cy="6382693"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Специфікація LoRaWAN визначає </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>два рівня криптографії</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Унікальний 128-розрядний ключ мережевого сеансу, який використовується між кінцевим пристроєм та сервером (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NwkSKey</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Унікальний 128-бітний ключ сеансу додатка (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>AppSKe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>y), яким користуються на рівні додатку. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Алгоритми AES використовуються для забезпечення аутентифікації і цілісності пакетів на мережевому сервері і для наскрізного шифрування на сервері додатків. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Використовуючи ці два рівня, стає можливим реалізувати бездротові мережі без того, щоб оператор мережі мав можливість видимості даних корисного навантаження користувачів. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ключі можуть бути активовані за допомогою персоналізації (ABP) на виробничій лінії або при введенні в експлуатацію, або ж можуть бути активовані по бездротовому з6єднанні безпосередньо на місці підключення (OTAA). OTAA дозволяє при необхідності повторно підключати пристрої.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="194725758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9657,214 +17814,330 @@
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="129828"/>
+            <a:off x="73479" y="513549"/>
             <a:ext cx="11994865" cy="5772207"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2805086366"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="380246" y="479835"/>
-            <a:ext cx="9460872" cy="3847722"/>
+            <a:off x="910925" y="1173798"/>
+            <a:ext cx="10412940" cy="4606515"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" b="1" u="sng" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Побутовий </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтернет речей</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...16 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ІоT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побуті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полегшує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>життя, скорочує час на рутинні операції, дозволяє людям робити тільки те, що приносить задоволення. Все, що може бути зроблено без участі людини, можна зробити за допомогою інтернету речей.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Що це може бути</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Розумні будинки/квартири</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Автоматизація одного або декількох побутових </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>процесів</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Розумний автомобіль</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
-[...33 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737705306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9937,125 +18210,234 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="212271" y="220436"/>
+            <a:ext cx="11740244" cy="6368143"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="3300" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Переваги LPWAN </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Велика дальність передачі сигналу у порівнянні з іншими бездротовими технологіями використовуваними для телеметрії GPRS або ZigBee, досягає 10-15 км. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Низький рівень споживання енергії у кінцевих пристроїв, завдяки мінімальним витратам енергії на передачу невеликого пакета даних. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Висока проникаюча здатність радіосигналу в міській забудові при використанні частот суб-гігагерцовому діапазоні. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Висока масштабованість мережі на великих територіях. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Відсутність необхідності отримання частотного дозволу та плати за радіочастотний спектр, внаслідок використання неліцензованих частот (ISM band) </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="3300" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Недоліки LPWAN </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Відносно низька пропускна здатність, внаслідок використання низької частоти радіоканалу. Варіюється в залежності від використовуваної технології передачі даних на фізичному рівні, становить від кількох сотень біт/с до декількох десятків кбіт/с.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Затримка передачі даних від датчика до кінцевого додатки, пов'язана з часом передачі радіосигналу, може досягати від декількох секунд до декількох десятків секунд. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Відсутність єдиного стандарту, який визначає фізичний рівень і рівень управління доступом до середовища для бездротових LPWAN-мереж.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1893914203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10123,172 +18505,289 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="244548" y="159489"/>
             <a:ext cx="11836289" cy="2659015"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT є одним з трьох стандартів IoT, розроблених 3GPP для стільникових мереж зв'язку: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>eMTC </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(enhanced Machine-Type Communication</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>),</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Narrowband Internet of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Things)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>EC-GSM-IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>eMTC </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>володіє найбільшою пропускною спроможністю і розгортається на обладнанні LTE. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT мереж</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>а</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>може бути розгорнута як на обладнанні стільникових мереж LTE, так і окремо, в тому числі поверх GSM. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>EC-GSM-IoT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>надає найменшу пропускну здатність і розгортається поверх мереж стандарту GSM.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2851186" y="2721159"/>
             <a:ext cx="8848725" cy="4010025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -10343,117 +18842,182 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148855" y="74428"/>
             <a:ext cx="11876567" cy="6102535"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LTE сигналу використовується принцип поділу каналів OFDM з рознесенням піднесуть на 15кГц. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>DL (Downlink, напрямок від БС) використовується OFDMA, а в UL (Uplink, напрямок на БС) використовується SC-FDMA. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вся </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>несуча в LTE розділена на ресурсні блоки (Resource block, RB), кожен з яких складається з 12 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучих </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і загальною шириною </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>смуги </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в 12х15кГц = </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>180кГц. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Кожен ресурсний блок розділений на 12х7 = 84 ресурсних елемента (Resource element, RE).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -10464,98 +19028,139 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="241005" y="3743237"/>
             <a:ext cx="5532474" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для досягнення </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>високої </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>пропускної здатності </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>стільника </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>застосовуються високі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>рівні </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>модуляції QAM256 для DL і QAM64 в UL. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>З </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>цією ж метою </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>застосовуються </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>технології MIMO2x2 і MIMO4x4.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3873542458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10568,51 +19173,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\HP\Desktop\08_51_08.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="334122" y="1"/>
+            <a:off x="1566930" y="0"/>
             <a:ext cx="9123821" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="887537057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10634,246 +19239,471 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="180753" y="318977"/>
             <a:ext cx="11919098" cy="6443330"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Особливості радіосигналу NB-IoT: </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>спільна </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>смуга для NB-IoT обмежена в один RB шириною в 180кГц; </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>р</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>адіотракт пристрою користувача </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>має всього одну антену, приймач і передавач; </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>передача </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і прийом рознесені за часом, тобто </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>режим є напівдуплексним; </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>можливість </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>передавати в напрямку UL на одній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучій; </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>типи модуляції, що використовуються, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>обмежені BPSK і QPSK; </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>переповтори </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>переданого сигналу (coverage enhancement</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для NB-IoT можуть використовуватися практично всі ті ж діапазони частот, що і для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2G/3G/4G </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в «низьких» </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>смугах:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>B20 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>800МГц</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>), </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>B8 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>900МГц</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>), </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>B3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>1800МГц</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2119603395"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10881,133 +19711,229 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="344244" y="543208"/>
             <a:ext cx="11661289" cy="5922138"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для запуску Nb-IoT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>задіюється</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> тільки один ресурсний блок 180 кГц. Для дальності сигналу його підсилюють на 6 дБ. Це і пояснює, чому </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мереж</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>а</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтернету речей має більш широке охоплення території, ніж LTE, хоча частота використовується однакова. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Запуск </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мережі може здійснюватися трьома способами: </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>виділеному каналі 200 кГц, який також включає і захисний спектр 300-600 кГц, щоб уникнути перешкод. Такий спосіб не актуальний для України, так як частотного ресурсу недостатньо, плюс, потрібно більше витрат; </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>захисній смузі частот: кожна смуга, на якій оператори розгортають зв'язок, має захисний інтервал по 500 кГц з кожного боку. Цей варіант підходить, якщо потрібно заощадити частотний ресурс і знизити взаємний вплив на LTE-мережу; </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>всередині </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>смуги (актуально для України).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3632741428"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11047,234 +19973,339 @@
             <a:ext cx="10185991" cy="3097091"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="180753" y="202019"/>
             <a:ext cx="11717080" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Відповідно, існують </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>три способи виділення частотного ресурсу для NB-IoT: </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Stand-alone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Виділений </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>частотний канал шириною в 200кГц. Цей варіант найбільш ефективний для роботи NB-IoT, але і найбільш витратний. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>цьому випадку може знадобитися від 300 до 600 кГц </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>спектру </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>разом із захисними інтервалами. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>цьому випадку взаємні інтерференції з іншими технологіями мінімальні</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="144774538"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297712" y="340242"/>
-            <a:ext cx="11621386" cy="5836721"/>
+            <a:ext cx="11621386" cy="1913101"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2. In-band </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT виділяються ресурси всередині існуючої LTE несучої, але NB-IoT несуча має підвищену потужність на 6дБ в порівнянні з ресурсними блоками LTE. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Цей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>варіант добре підходить для економії частотного ресурсу, але при цьому </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>існує </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>проблема взаємного впливу з </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LTE-мережею</a:t>
             </a:r>
-          </a:p>
-[...10 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -11344,169 +20375,232 @@
             <a:ext cx="7939632" cy="5557743"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="196157" y="130904"/>
             <a:ext cx="11835897" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Розумні квартири/будинки</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повна автоматизація всього, що можна автоматизувати від вмикання/вимикання світла та відкривання/закривання штор до закупівлі продуктів і побутових предметів;</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829895054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297711" y="340242"/>
-            <a:ext cx="11717079" cy="5836721"/>
+            <a:off x="297711" y="340243"/>
+            <a:ext cx="11717079" cy="2794844"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>3. Guard-Band </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>запускається в так званому захисному інтервалі. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Наприклад</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, в смузі LTE10МГц, по 500 кГц вільного спектру, що використовується в якості захисного інтервалу. Так само як і в режимі in-band для більшої дальності NB-IoT-несуча має підвищену потужність на 6-9дБ в порівнянні з ресурсними блоками </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LTE. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Цей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>варіант використання дозволяє одночасно заощадити частотний ресурс і зменшити взаємний вплив з LTE мережею, хоча в цьому випадку погіршуються параметри позасмугових випромінювань для LTE.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -11538,132 +20632,201 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="95693" y="180754"/>
-            <a:ext cx="11855301" cy="5932967"/>
+            <a:off x="95693" y="180755"/>
+            <a:ext cx="11855301" cy="2390996"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Можливість передавати в напрямку UL на одній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучій:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Якщо в LTE абоненту виділяються блоки ресурсних груп, що складаються з одного або декількох RB, то в NB-IoT мінімальної одиницею є RE - ними нарізаються порції радіоресурсу абоненту. Тому з'явилася можливість пристрою передавати сигнал в UL на одній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучій </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в 15кГц. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>При </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>цьому зараз для NB-IoT вже стандартизовано поділ RB на 48 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>по 3.75кГц в напрямку UL. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Тривалість </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ресурсних елементів при цьому збільшується в чотири рази, а відповідно і таймслота до 2 мс, тому інформаційна ємність їх не </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>змінюється.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -11705,200 +20868,315 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297712" y="340242"/>
             <a:ext cx="11557590" cy="5836721"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Передача сигналу в вузькій смузі на одній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучій </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>15кГц, а тим більше в 3.75кГц, дозволяє значно збільшити спектральну щільність сигналу, а відповідно відношення </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>сигнал/шум</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, що дуже важливо для абонентських пристроїв, що мають набагато менш потужні передавачі, ніж у базової станції. Тим більше, що в NB-IoT, так само, як і в LTE, потужність абонентських пристроїв обмежена в 23дБм (200мВт). </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>У </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>той же час, якщо </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>радіоумови </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дозволяють, для зменшення часу активного режиму передачі, а відповідно економії батареї, можлива передача на декількох </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучих </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>одночасно. Передача на одній </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучій </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>має назву режиму передачі </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>single-tone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, а на кількох - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>multi-tone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (це 3, 6 або 12 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>піднесучих </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>по 15 кГц). </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Формування </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>з ресурсних елементів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>різних </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>варіацій ресурсного юніта (Resource unit, RU). RU - це більша цеглинка, з якої утворюються транспортні блоки (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Transport</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>block</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, TB), що призначаються користувачеві. В одному TB може бути від одного до десяти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>RU.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179977" y="4214591"/>
+            <a:off x="490094" y="4206426"/>
             <a:ext cx="11172825" cy="2447925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4287295612"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11914,208 +21192,373 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297711" y="340242"/>
             <a:ext cx="11556437" cy="6413098"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>При цьому </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в залежності від якості сигналу кожен TB може містити різну кількість корисної інформації в залежності від застосовуваної </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>модуляційно-кодуючої </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>схеми (Modulation coding scheme, MCS). </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Розмір </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>TB в NB-IoT, звичайно ж, набагато менше, ніж в LTE і становить </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>680 біт</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в DL і </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>1000 біт</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в UL (Rel.13 3GPP). </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>цьому стандарті всього один процес HARQ (Hybrid Automatic Repeat Request), тому наступний TB може бути переданий тільки після підтвердження прийому попереднього TB. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>У </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>релізі 14 3GPP розміри транспортних блоків </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>збільшено </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>до </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>2536 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>біт </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і Dual-HARQ, </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>що </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дозволяє передавати два транспортних </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>блоки </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>поспіль.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3314036031"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12127,337 +21570,575 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297711" y="340242"/>
             <a:ext cx="11685181" cy="5836721"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Coverage enhancement: </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Функціонал </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>coverage </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>enhancement досягається </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>послідовними переповторамі переданого сигналу</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Цей </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>механізм не слід плутати з повторною пакета при неуспішному прийомі, в разі coverage enhancement рішення про успішність прийнятого сигналу відбувається після прийому всіх повторених </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>повідомлень. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повторяться можуть всі фізичні канали NPDCCH, NPDSCH, NPRACH і NPUSCH (тут N приставка Narrowband).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="368993" y="2873558"/>
             <a:ext cx="6959600" cy="2451100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7425368" y="2329911"/>
-            <a:ext cx="4373697" cy="3046988"/>
+            <a:ext cx="4628806" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Physical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Downlink</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Shared</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Channel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (PDSCH)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - фізичний канал для передачі інформації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«вниз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з поділом користувачів. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Physical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Downlink</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Control</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Channel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (PDCCH</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) - фізичний канал управління </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вниз». </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Physical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Random</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> Access </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Channel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (PRACH) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- фізичний канал передачі запитів випадкового доступу. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Physical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Uplink</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Shared</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Channel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (PUSCH</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>) - фізичний канал передачі користувальницького </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>трафіку</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> і сигналізації </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Uplink</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Control</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Information</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (UCI).</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1138806876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12467,169 +22148,244 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="244548" y="223285"/>
             <a:ext cx="11600121" cy="6049372"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Швидкості передачі в NB-IoT </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>П</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ринцип IoT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>не передбачає значного обміну інформацією з пристроями, а відповідно, значення ці досить умовні. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>По-перше</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, вони досягаються тільки при хорошій якості сигналу. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>По-друге</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, сигнальний обмін, що включає призначення кагалу DCI і підтвердження прийому ACK, не адаптований, як в LTE, для отримання максимальних швидкостей. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3212362" y="2571750"/>
             <a:ext cx="5448300" cy="2628900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4540214" y="5903325"/>
-            <a:ext cx="2643737" cy="369332"/>
+            <a:ext cx="2730812" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Швидкість передачі в DL.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4122687657"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12641,426 +22397,576 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297712" y="340242"/>
             <a:ext cx="11056088" cy="5836721"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>В NB-IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, на відміну від LTE, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>призначений </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>для користувача пристрій не може зайняти весь доступний радіо-ресурс. І решту радіо-ресурсу БС може використовувати для зв'язку з іншими пристроями. Аналогічна ситуація в UL </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3179467" y="1615928"/>
             <a:ext cx="5705475" cy="4476750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4707931" y="6295878"/>
-            <a:ext cx="2648546" cy="369332"/>
+            <a:ext cx="2730812" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Швидкість передачі в UL.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1025309515"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297712" y="340242"/>
-            <a:ext cx="11056088" cy="5836721"/>
+            <a:off x="297711" y="340243"/>
+            <a:ext cx="11450695" cy="5374758"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Механізми оптимізації </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Control Plane (CP) и User Plane (UP)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>NB-IoT реалізовуються на вузлах MME, SGW і PGW, які умовно об'єднуються в єдиний елемент під назвою C-SGN (Cellular IoT Serving Gateway Node). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Стандарт </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>передбачає появу нового елемента мережі - SCEF (Service Capability Exposure Function). Інтерфейс між MME і SCEF називається T6a і реалізований на базі протоколу DIAMETER. Незважаючи на те, що DIAMETER це сигнальний протокол, в NB-IoT він адаптований для передачі малих обсягів non-IP даних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1488557" y="2230220"/>
-            <a:ext cx="9172353" cy="4271676"/>
+            <a:ext cx="9499727" cy="4424138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075145146"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="0"/>
-            <a:ext cx="12291237" cy="5468310"/>
+            <a:off x="236764" y="159218"/>
+            <a:ext cx="11519808" cy="4694464"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>PSM (Power saving mode): </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Режим </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>енергозбереження PSM дозволяє пристрою надовго вимикати радіо модуль, залишаючись при цьому зареєстрованим в мережі, і не встановлювати заново PDN кожен раз при необхідності передати дані. Щоб мережа знала, що пристрій, як і раніше є, воно періодично ініціює процедуру актуалізації - Tracking Area Update (TAU). Частота цієї процедури задається мережею за допомогою таймера T3412, значення якого передається пристрою під час процедури Attach або чергового TAU. У класичному LTE </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дефолтне </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>значення цього таймера </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>54 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>хв</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>., </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>а максимальне - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>186 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>хв</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Однак, для забезпечення високої </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>енергоефективності</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, необхідність виходу в радіоефір кожні 186 хвилин - це занадто дороге задоволення. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>вирішення цієї проблеми і був розроблений механізм PSM. Пристрій активує режим PSM передаючи в повідомленнях «Attach Request» або «Tracking Area Request» значення двох таймерів T3324 і T3412-Extended. Перший визначає час, який пристрій буде доступний після переходу в «Idle Mode». Другий - це час, через яке повинен бути проведений TAU, тільки тепер його значення може досягати 35712000 секунд або 413 днів. Залежно від налаштувань, MME може прийняти значення таймерів, отримані від пристрою, або змінити їх, передавши нові значення в повідомленнях «Attach Accept» або «Tracking Area Update Accept». Тепер пристрій може не включати радіо модуль 413 днів і залишатися при цьому зареєстрованим в мережі. В результаті отримуємо колосальну економію ресурсів мережі та енергоефективність пристроїв!</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3062177" y="4837353"/>
-            <a:ext cx="4997300" cy="2020647"/>
+            <a:off x="3159863" y="4449589"/>
+            <a:ext cx="5673609" cy="2294111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3585418418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13075,239 +22981,351 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148856" y="103151"/>
             <a:ext cx="11844670" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>eDRX (extended discontinuous reception): </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>eDRX</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>, розширений режим переривчастого прийому. Щоб передати дані на пристрій, який знаходиться в «Idle mode», мережа виконує процедуру оповіщення - «Paging». При отриманні пейджінга пристрій ініціює встановлення SRB для подальшої комунікації з мережею. Але щоб не пропустити адресоване йому повідомлення Paging, пристрій повинен постійно моніторити радіоефір, що також досить енергозатратно. eDRX - це режим, при якому пристрій приймає повідомлення від мережі не постійно, а періодично. Під час процедур Attach або TAU пристрій погоджує з мережею тимчасові проміжки, в які воно буде «слухати» ефір. Відповідно, в ці ж проміжки буде проводитися процедура Paging. У режимі eDRX робота пристрою розбивається на цикли (eDRX cycle). На початку кожного циклу йде так зване «вікно пейджінга» (Paging Time Window, далі PTW) - це час, який пристрій слухає радіоканал. Після закінчення PTW пристрій відключає радіо модуль до кінця циклу.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1648047" y="3487892"/>
+            <a:off x="1786840" y="3545042"/>
             <a:ext cx="9179442" cy="3189354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404347932"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12267446" cy="3440317"/>
+            <a:off x="204107" y="138794"/>
+            <a:ext cx="11748407" cy="3363686"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Автоматизація </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>одного або декількох побутових процесів:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>регулювання опалення з урахуванням прогнозу погоди;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>відключення електрики, де це можливо, коли вдома нікого немає;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>шафа, що підкаже як одягнутися з урахуванням прогнозу погоди на день;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>кава, що почне варитися, коли спрацює ваш будильник;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>духова шафа або мікрохвильовка, які почнуть приготування чи розігрів вашої вечері, коли ви ще будете їхати </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>додому</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="497941" y="3037325"/>
+            <a:off x="1191906" y="2825052"/>
             <a:ext cx="9611762" cy="3820675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3761251679"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -13323,178 +23341,196 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036504" y="2899005"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Дякую за увагу!</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2224725038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="276885" y="205055"/>
-            <a:ext cx="11555993" cy="2945551"/>
+            <a:ext cx="11555993" cy="1509445"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Автоматизація дачної ділянки/городу/саду:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>тут усе залежить від фантазії, від системи автоматичного поливу до робота садівника з руками-граблями</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="765773" y="2011755"/>
-            <a:ext cx="4647067" cy="4647067"/>
+            <a:ext cx="4647067" cy="4764266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6500388" y="1778471"/>
-            <a:ext cx="4796448" cy="4880351"/>
+            <a:ext cx="4796448" cy="5003434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3966936238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13507,93 +23543,234 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="168242" y="205054"/>
             <a:ext cx="11646529" cy="1859136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Розумний автомобіль</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>зараз уже багато машин мають комп’ютерне управління, і якщо машиною можна керувати віддалено – це і буде </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IoT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-[...19 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пристрій, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розумна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> машина»;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад, машина може бути під’єднана до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вашого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пристрою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та прокладе вам маршрут із урахуванням пробок. А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>попередить, якщо потрібно виїхати з дому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заздалегідь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -13627,163 +23804,424 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6098649" y="2713001"/>
             <a:ext cx="6093351" cy="3561050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2205019641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Глубина">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Глубина">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="455F51"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="94D7E4"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="41AEBD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="97E9D5"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A2CF49"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="608F3D"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="F4DE3A"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FCB11C"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="FBCA98"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="D3B86D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Глубина">
+      <a:majorFont>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Глубина">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Depth" id="{7BEAFC2A-325C-49C4-AC08-2B765DA903F9}" vid="{1735E755-43E6-43AA-ABA2-C989ECC79AF5}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -13889,153 +24327,155 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Глубина</Template>
   <TotalTime></TotalTime>
-  <Words>5445</Words>
+  <Words>5447</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>271</Paragraphs>
+  <PresentationFormat>Широкоэкранный</PresentationFormat>
+  <Paragraphs>272</Paragraphs>
   <Slides>70</Slides>
-  <Notes>0</Notes>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>70</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="74" baseType="lpstr">
+    <vt:vector size="75" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
-[...28 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Corbel</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Глубина</vt:lpstr>
+      <vt:lpstr>Лекція</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Чому ІоТ – це важливо?</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...38 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Лекція 15</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>