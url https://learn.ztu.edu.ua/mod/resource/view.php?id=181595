--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -49,267 +49,6453 @@
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483678" r:id="rId1"/>
+    <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="285" r:id="rId3"/>
     <p:sldId id="284" r:id="rId4"/>
     <p:sldId id="283" r:id="rId5"/>
     <p:sldId id="286" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="288" r:id="rId8"/>
     <p:sldId id="296" r:id="rId9"/>
     <p:sldId id="295" r:id="rId10"/>
     <p:sldId id="302" r:id="rId11"/>
     <p:sldId id="301" r:id="rId12"/>
     <p:sldId id="300" r:id="rId13"/>
     <p:sldId id="299" r:id="rId14"/>
     <p:sldId id="322" r:id="rId15"/>
     <p:sldId id="304" r:id="rId16"/>
     <p:sldId id="303" r:id="rId17"/>
     <p:sldId id="318" r:id="rId18"/>
     <p:sldId id="298" r:id="rId19"/>
     <p:sldId id="314" r:id="rId20"/>
     <p:sldId id="315" r:id="rId21"/>
     <p:sldId id="316" r:id="rId22"/>
     <p:sldId id="317" r:id="rId23"/>
     <p:sldId id="305" r:id="rId24"/>
     <p:sldId id="297" r:id="rId25"/>
     <p:sldId id="324" r:id="rId26"/>
     <p:sldId id="323" r:id="rId27"/>
     <p:sldId id="325" r:id="rId28"/>
     <p:sldId id="326" r:id="rId29"/>
     <p:sldId id="327" r:id="rId30"/>
     <p:sldId id="328" r:id="rId31"/>
     <p:sldId id="329" r:id="rId32"/>
     <p:sldId id="330" r:id="rId33"/>
     <p:sldId id="321" r:id="rId34"/>
     <p:sldId id="320" r:id="rId35"/>
     <p:sldId id="319" r:id="rId36"/>
     <p:sldId id="309" r:id="rId37"/>
     <p:sldId id="294" r:id="rId38"/>
     <p:sldId id="293" r:id="rId39"/>
     <p:sldId id="292" r:id="rId40"/>
     <p:sldId id="291" r:id="rId41"/>
     <p:sldId id="290" r:id="rId42"/>
     <p:sldId id="289" r:id="rId43"/>
     <p:sldId id="282" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="uk-UA"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Помірний стиль 2 – акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{6E25E649-3F16-4E02-A733-19D2CDBF48F0}" styleName="Помірний стиль 3 – акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="92619" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="840" y="53"/>
+        <p:origin x="294" y="630"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{7D677EE5-65C5-453B-88B5-17BC512C3406}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0" err="1"/>
+            <a:t>Хост</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1BFFC67E-2B5A-40C3-9AA5-51D9FCA7A344}" type="parTrans" cxnId="{E79D1F88-04D0-4BC9-946E-B7EE36748EC4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9702870B-F953-4322-905A-708761A6C640}" type="sibTrans" cxnId="{E79D1F88-04D0-4BC9-946E-B7EE36748EC4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6048004F-A093-4139-B261-7E5CD7B8C727}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E35C7D51-CFB1-443C-8577-C4E64F58209D}" type="parTrans" cxnId="{7DA90C51-92FB-44A2-BB31-4ECE260CE70B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C05B93CA-7530-454C-B466-2C9D62D3E01D}" type="sibTrans" cxnId="{7DA90C51-92FB-44A2-BB31-4ECE260CE70B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Мережеве обладнання</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{12CD530B-7FDB-43A0-8900-7851BD7EA889}" type="parTrans" cxnId="{EF45F2F8-C3F7-47F9-9248-0EA8ECA659D3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{06309375-635F-4066-9FF7-23657FB86DEE}" type="sibTrans" cxnId="{EF45F2F8-C3F7-47F9-9248-0EA8ECA659D3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BB7C2981-C0B2-40A7-AB1B-53AC674BBA49}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{32D706F8-7748-49FD-93DC-B1C985C7CB48}" type="parTrans" cxnId="{6E80DD2E-651C-4BC6-8370-E82C04BF34ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9FCB74A7-5D8C-4DC3-838B-10CEF3577CB1}" type="sibTrans" cxnId="{6E80DD2E-651C-4BC6-8370-E82C04BF34ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E6435CA3-4562-4790-9E6A-A5D4265DD930}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C62F3875-558C-40BE-BFED-6FF0DBEAD132}" type="parTrans" cxnId="{D413C540-1D6C-4F8C-A987-BDA5008AF1E3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0974A84A-D485-4BF1-B507-687CBEBDECCE}" type="sibTrans" cxnId="{D413C540-1D6C-4F8C-A987-BDA5008AF1E3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0" err="1"/>
+            <a:t>Хост</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{53C72B6A-ECCD-47CF-AD5B-3D6C654E6D00}" type="parTrans" cxnId="{8CCE1B33-507E-4144-9678-A278C74D35E8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9710A668-182E-499F-9391-BC618C4A0FC4}" type="sibTrans" cxnId="{8CCE1B33-507E-4144-9678-A278C74D35E8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7AF3C7B3-4A93-4D40-A038-AA476DA3F384}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Прикладний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{845EA0DC-3F18-4D23-B701-EB49490F6E63}" type="parTrans" cxnId="{73C4A0F6-F9BC-4C98-9CA8-EF7E0F7DB9AF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B8D42864-0800-4C7F-BB84-41E3C587FBA6}" type="sibTrans" cxnId="{73C4A0F6-F9BC-4C98-9CA8-EF7E0F7DB9AF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8A689611-0656-4B69-A03E-0CF377DC1F6F}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Уявлення</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0D8E3FA6-0E3E-430B-964F-E34E0233D6AD}" type="parTrans" cxnId="{5978006E-BF28-4239-86F8-78E6683BF5CE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CEBD2DAC-66DF-46B9-974E-AD5A03F796DF}" type="sibTrans" cxnId="{5978006E-BF28-4239-86F8-78E6683BF5CE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{04354448-66D7-4F23-B96D-3694DCA5B9AD}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0" err="1"/>
+            <a:t>Сеансовий</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DD286B5F-888F-46BF-9714-1F950B1B0820}" type="parTrans" cxnId="{ED379E6D-ED58-4BFC-AA55-5DB8B44C27FA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BA67C1AA-31A6-4ABF-899F-921EBCE27627}" type="sibTrans" cxnId="{ED379E6D-ED58-4BFC-AA55-5DB8B44C27FA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6548547E-B6D0-4D5F-9EF3-C14AE33DE8C5}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Транспортний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AEE83F34-7807-4FC2-A6A3-0AB776408EC5}" type="parTrans" cxnId="{3B7E64EE-FCB3-48BD-A66C-6C8E976D64C7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EF8EC198-C671-4394-B4F8-2BC3D6C5CA2E}" type="sibTrans" cxnId="{3B7E64EE-FCB3-48BD-A66C-6C8E976D64C7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C001A685-3A78-4EB0-84D4-450191AF443D}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A2CA5319-178A-4E94-825A-8EFBC2B947D7}" type="parTrans" cxnId="{FB237AF6-E3DB-4AC9-B5BE-96B61AD718CF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B8B881EE-FBFF-4233-9DA9-25BF99E4BD39}" type="sibTrans" cxnId="{FB237AF6-E3DB-4AC9-B5BE-96B61AD718CF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BC46094C-87C4-4792-9658-8108ECC91484}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FF106F0C-7740-4205-A467-D65E1703A20C}" type="parTrans" cxnId="{59094ECD-6052-4F18-8F91-89DF28B0176F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FD05B3BB-DF36-4AA6-BD49-053A6C23B49C}" type="sibTrans" cxnId="{59094ECD-6052-4F18-8F91-89DF28B0176F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2B9EBBEA-1B7F-4394-B9D8-1866337168FB}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{626B046C-CC12-4A33-B4F6-B08024DBFE02}" type="parTrans" cxnId="{1E30466E-D908-47A4-B193-F438F4DE35C3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{39BCE6AD-5C79-4C92-929E-9C8BD962E0A9}" type="sibTrans" cxnId="{1E30466E-D908-47A4-B193-F438F4DE35C3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{37A06333-DFF6-434A-8BB0-1C5799F55BE1}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{44F9FA51-9EC9-4432-BEEE-71DBDAF038AF}" type="parTrans" cxnId="{A6B77819-660B-464A-8E9B-B39885B20DF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BAB95AF0-E1F8-4A03-A57D-75F9B5D86383}" type="sibTrans" cxnId="{A6B77819-660B-464A-8E9B-B39885B20DF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9B9D50EC-001F-4BF0-A434-6B2ADC7CD3E1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4B739B99-8640-4332-9EE9-FCA25D43C577}" type="parTrans" cxnId="{10595E85-4C01-47C2-858D-556EEA08E919}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9AEAA0D9-8A48-4DEA-873A-646D56B9100A}" type="sibTrans" cxnId="{10595E85-4C01-47C2-858D-556EEA08E919}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{863F1753-9484-414D-BFB4-505AA35E8781}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Прикладний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AB43BC1F-FEC0-4655-A068-DBDA92A8D277}" type="parTrans" cxnId="{A391374B-9943-4255-8E40-50CC1BD791AF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4FCE6F74-01EB-433F-B41D-601FCA5AC3B0}" type="sibTrans" cxnId="{A391374B-9943-4255-8E40-50CC1BD791AF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B028DB41-B6D9-4AC0-81C6-207A1250499D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Уявлення</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{72D09046-24D2-4C8D-B7E0-4A2DCD1009E8}" type="parTrans" cxnId="{245AA1ED-61AE-4F3E-94C3-B448D7093B7C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0FC0F32A-FDD6-4927-BCF3-3A8719562DA0}" type="sibTrans" cxnId="{245AA1ED-61AE-4F3E-94C3-B448D7093B7C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B037474A-2B79-490A-A106-0CD01D3481BB}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0" err="1"/>
+            <a:t>Сеансовий</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{74E7FC68-FB04-45CB-98D2-8E20AB2FAC78}" type="parTrans" cxnId="{CCBFD482-8C01-4F72-B2E7-1947F02AF043}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6C8658EE-AD4C-4253-A91D-8DB56E69B1BE}" type="sibTrans" cxnId="{CCBFD482-8C01-4F72-B2E7-1947F02AF043}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{44626389-08EC-409A-8240-776EF9DAC218}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Транспортний</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{730FC74C-7CF0-4261-B4D8-EE4BB1EA4423}" type="parTrans" cxnId="{1CE87FAF-CFAD-41DD-8AD0-432E29AB360B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8ECD01C6-DB17-4476-8D58-7E40066E6496}" type="sibTrans" cxnId="{1CE87FAF-CFAD-41DD-8AD0-432E29AB360B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6FD7751F-C0A3-4F22-A0FE-36045C9187D4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B0F18051-7C1B-41C5-B402-9B0FC52371D8}" type="parTrans" cxnId="{8EF0C705-1F46-4CA5-BE36-EEBCC2A813B2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1948CF0D-702B-4A37-B9CC-451F71C3CFB6}" type="sibTrans" cxnId="{8EF0C705-1F46-4CA5-BE36-EEBCC2A813B2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2D6DC3D6-8C25-4EC1-AE58-8FA129A9E932}" type="pres">
+      <dgm:prSet presAssocID="{7D677EE5-65C5-453B-88B5-17BC512C3406}" presName="diagram" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="1"/>
+          <dgm:dir/>
+          <dgm:animOne val="branch"/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9056EF09-65AF-4D6A-8C73-ED3E5F947D02}" type="pres">
+      <dgm:prSet presAssocID="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" presName="root" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{61FB7775-003C-447C-BC9E-6D2F6402660C}" type="pres">
+      <dgm:prSet presAssocID="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" presName="rootComposite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{981575BC-F345-4258-BD6E-679FAF9C6CC8}" type="pres">
+      <dgm:prSet presAssocID="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" presName="rootText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1710AA4A-08ED-41DE-8F1A-BA31BB127F1F}" type="pres">
+      <dgm:prSet presAssocID="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" presName="rootConnector" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" type="pres">
+      <dgm:prSet presAssocID="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" presName="childShape" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5B5E16AB-6BD3-4678-B60C-017B57BE79BB}" type="pres">
+      <dgm:prSet presAssocID="{44F9FA51-9EC9-4432-BEEE-71DBDAF038AF}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4E08CB78-A0EF-4AD0-83C9-0CB46366F843}" type="pres">
+      <dgm:prSet presAssocID="{37A06333-DFF6-434A-8BB0-1C5799F55BE1}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="0" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3A743865-071D-478D-A127-B8CFB3BD685E}" type="pres">
+      <dgm:prSet presAssocID="{4B739B99-8640-4332-9EE9-FCA25D43C577}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7C5203B8-0C78-4D1A-A6E9-DB24DAB21D32}" type="pres">
+      <dgm:prSet presAssocID="{9B9D50EC-001F-4BF0-A434-6B2ADC7CD3E1}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="1" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3DAFB279-2406-4129-B9DA-2BA279EDD069}" type="pres">
+      <dgm:prSet presAssocID="{B0F18051-7C1B-41C5-B402-9B0FC52371D8}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EAC53511-9E5B-4FF2-9449-F872D0C908BC}" type="pres">
+      <dgm:prSet presAssocID="{6FD7751F-C0A3-4F22-A0FE-36045C9187D4}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{25E05CA7-941D-49F1-9344-D60C107010B6}" type="pres">
+      <dgm:prSet presAssocID="{730FC74C-7CF0-4261-B4D8-EE4BB1EA4423}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="3" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C86B39BB-ED83-431C-B7EC-A9E8A5CFD888}" type="pres">
+      <dgm:prSet presAssocID="{44626389-08EC-409A-8240-776EF9DAC218}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="3" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{864EB0D9-6F03-4A6E-A599-2615F9BC97AE}" type="pres">
+      <dgm:prSet presAssocID="{74E7FC68-FB04-45CB-98D2-8E20AB2FAC78}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="4" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{07EE67F7-FC06-4A56-8224-06C0666CD65E}" type="pres">
+      <dgm:prSet presAssocID="{B037474A-2B79-490A-A106-0CD01D3481BB}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="4" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{10277514-03D4-4452-ADCE-12B882B47E4A}" type="pres">
+      <dgm:prSet presAssocID="{72D09046-24D2-4C8D-B7E0-4A2DCD1009E8}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="5" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{77F5CA11-ED8A-41EE-9172-879C5710250C}" type="pres">
+      <dgm:prSet presAssocID="{B028DB41-B6D9-4AC0-81C6-207A1250499D}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="5" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{BBE71ECE-65EE-48B7-B198-2E0D410BB970}" type="pres">
+      <dgm:prSet presAssocID="{AB43BC1F-FEC0-4655-A068-DBDA92A8D277}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="6" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{941E27E6-3647-4593-903C-13D321201D8D}" type="pres">
+      <dgm:prSet presAssocID="{863F1753-9484-414D-BFB4-505AA35E8781}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="6" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E4247382-3275-47DA-83B5-FA20E5149243}" type="pres">
+      <dgm:prSet presAssocID="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" presName="root" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C65ECA65-BED4-4B96-9338-2F7FEF857421}" type="pres">
+      <dgm:prSet presAssocID="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" presName="rootComposite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F49B8B52-3D2B-4B6B-9197-B7E4EDEC89EB}" type="pres">
+      <dgm:prSet presAssocID="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" presName="rootText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C689F38A-ECF8-477C-9EE8-E9E8467926B1}" type="pres">
+      <dgm:prSet presAssocID="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" presName="rootConnector" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" type="pres">
+      <dgm:prSet presAssocID="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" presName="childShape" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2C46B5A2-2B40-4845-A166-30A27757CBEC}" type="pres">
+      <dgm:prSet presAssocID="{32D706F8-7748-49FD-93DC-B1C985C7CB48}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="7" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{12345A31-5F89-4192-9670-CBF6EBBEBC23}" type="pres">
+      <dgm:prSet presAssocID="{BB7C2981-C0B2-40A7-AB1B-53AC674BBA49}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="7" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F4946F1F-BD04-45DC-8496-462F427AACDA}" type="pres">
+      <dgm:prSet presAssocID="{C62F3875-558C-40BE-BFED-6FF0DBEAD132}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="8" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7BFC9A8A-18EE-4E47-9791-A8AEFAEDBF1B}" type="pres">
+      <dgm:prSet presAssocID="{E6435CA3-4562-4790-9E6A-A5D4265DD930}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="8" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3CEF13C8-11A3-4EC6-9051-C853C278ABC7}" type="pres">
+      <dgm:prSet presAssocID="{E35C7D51-CFB1-443C-8577-C4E64F58209D}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="9" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{10F22E79-BBBA-462F-B5EF-F1CF75F8896E}" type="pres">
+      <dgm:prSet presAssocID="{6048004F-A093-4139-B261-7E5CD7B8C727}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="9" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3BBE1920-D24E-4827-818E-0EBAB482D532}" type="pres">
+      <dgm:prSet presAssocID="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" presName="root" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4FEF6FA8-2471-4ADC-AEDD-C960218DE295}" type="pres">
+      <dgm:prSet presAssocID="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" presName="rootComposite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{522CA456-7161-41BB-8DCF-959BEC8765FD}" type="pres">
+      <dgm:prSet presAssocID="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" presName="rootText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E028F452-FA87-42A9-B6D6-F9CE7BB13FF7}" type="pres">
+      <dgm:prSet presAssocID="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" presName="rootConnector" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="3"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" type="pres">
+      <dgm:prSet presAssocID="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" presName="childShape" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{344C10FF-BA4C-42A1-8AA0-FBB662DFE8DD}" type="pres">
+      <dgm:prSet presAssocID="{626B046C-CC12-4A33-B4F6-B08024DBFE02}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="10" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9045656B-6A99-4673-A1E9-1383BEB1B583}" type="pres">
+      <dgm:prSet presAssocID="{2B9EBBEA-1B7F-4394-B9D8-1866337168FB}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="10" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9E3E11FE-FC85-45C3-A73C-D31A5ED32DE5}" type="pres">
+      <dgm:prSet presAssocID="{FF106F0C-7740-4205-A467-D65E1703A20C}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="11" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FC4B4140-2C12-42A5-A321-2BD436BB566B}" type="pres">
+      <dgm:prSet presAssocID="{BC46094C-87C4-4792-9658-8108ECC91484}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="11" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D13B3745-1EBC-4709-987B-FC00F567411D}" type="pres">
+      <dgm:prSet presAssocID="{A2CA5319-178A-4E94-825A-8EFBC2B947D7}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="12" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9C07B0D5-AF18-4500-9CB2-BCE4A5484662}" type="pres">
+      <dgm:prSet presAssocID="{C001A685-3A78-4EB0-84D4-450191AF443D}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="12" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{74EDEB3B-4CCA-4B2B-B9E8-D01EFDA4747A}" type="pres">
+      <dgm:prSet presAssocID="{AEE83F34-7807-4FC2-A6A3-0AB776408EC5}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="13" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EDB844E1-02A0-4ED3-81C1-1751A46FF84D}" type="pres">
+      <dgm:prSet presAssocID="{6548547E-B6D0-4D5F-9EF3-C14AE33DE8C5}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="13" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AE54550A-E144-49E9-A016-B047AC2A79B9}" type="pres">
+      <dgm:prSet presAssocID="{DD286B5F-888F-46BF-9714-1F950B1B0820}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="14" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{33E3F727-1FDE-41DF-BE17-F0FABD2B27A7}" type="pres">
+      <dgm:prSet presAssocID="{04354448-66D7-4F23-B96D-3694DCA5B9AD}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="14" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7F1B7221-17CA-4530-A6DF-45C1ABC5742E}" type="pres">
+      <dgm:prSet presAssocID="{0D8E3FA6-0E3E-430B-964F-E34E0233D6AD}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="15" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{DCD92501-9E51-4B91-A071-882362295665}" type="pres">
+      <dgm:prSet presAssocID="{8A689611-0656-4B69-A03E-0CF377DC1F6F}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="15" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1866F18B-B61D-4770-93AB-857B04F63954}" type="pres">
+      <dgm:prSet presAssocID="{845EA0DC-3F18-4D23-B701-EB49490F6E63}" presName="Name13" presStyleLbl="parChTrans1D2" presStyleIdx="16" presStyleCnt="17"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{15A6D776-150E-470E-BD4E-41983AE4F945}" type="pres">
+      <dgm:prSet presAssocID="{7AF3C7B3-4A93-4D40-A038-AA476DA3F384}" presName="childText" presStyleLbl="bgAcc1" presStyleIdx="16" presStyleCnt="17">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{1754E403-79D8-4523-9BDA-29AED038C3C7}" type="presOf" srcId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" destId="{C689F38A-ECF8-477C-9EE8-E9E8467926B1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{3ECBBE05-5EBA-4996-8EA8-A107F7B49188}" type="presOf" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{981575BC-F345-4258-BD6E-679FAF9C6CC8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{8EF0C705-1F46-4CA5-BE36-EEBCC2A813B2}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{6FD7751F-C0A3-4F22-A0FE-36045C9187D4}" srcOrd="2" destOrd="0" parTransId="{B0F18051-7C1B-41C5-B402-9B0FC52371D8}" sibTransId="{1948CF0D-702B-4A37-B9CC-451F71C3CFB6}"/>
+    <dgm:cxn modelId="{3593DD0A-9E49-4B10-B0C4-A84D6811C77D}" type="presOf" srcId="{E6435CA3-4562-4790-9E6A-A5D4265DD930}" destId="{7BFC9A8A-18EE-4E47-9791-A8AEFAEDBF1B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{63440D0C-DF6B-41C9-89D3-7C4BAECE69FF}" type="presOf" srcId="{7AF3C7B3-4A93-4D40-A038-AA476DA3F384}" destId="{15A6D776-150E-470E-BD4E-41983AE4F945}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{55239415-EB46-4E78-8CF8-AFBE118CDDF1}" type="presOf" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{E028F452-FA87-42A9-B6D6-F9CE7BB13FF7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{A6B77819-660B-464A-8E9B-B39885B20DF1}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{37A06333-DFF6-434A-8BB0-1C5799F55BE1}" srcOrd="0" destOrd="0" parTransId="{44F9FA51-9EC9-4432-BEEE-71DBDAF038AF}" sibTransId="{BAB95AF0-E1F8-4A03-A57D-75F9B5D86383}"/>
+    <dgm:cxn modelId="{F5B3281A-210D-40B4-AFF4-9D45FB4DD9A3}" type="presOf" srcId="{AB43BC1F-FEC0-4655-A068-DBDA92A8D277}" destId="{BBE71ECE-65EE-48B7-B198-2E0D410BB970}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{1E273127-2C61-4A8D-AA1E-7B45C71C7FE9}" type="presOf" srcId="{44626389-08EC-409A-8240-776EF9DAC218}" destId="{C86B39BB-ED83-431C-B7EC-A9E8A5CFD888}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{2FC03B28-5060-4657-A0C8-A21E390888E6}" type="presOf" srcId="{6048004F-A093-4139-B261-7E5CD7B8C727}" destId="{10F22E79-BBBA-462F-B5EF-F1CF75F8896E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{6E80DD2E-651C-4BC6-8370-E82C04BF34ED}" srcId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" destId="{BB7C2981-C0B2-40A7-AB1B-53AC674BBA49}" srcOrd="0" destOrd="0" parTransId="{32D706F8-7748-49FD-93DC-B1C985C7CB48}" sibTransId="{9FCB74A7-5D8C-4DC3-838B-10CEF3577CB1}"/>
+    <dgm:cxn modelId="{8CCE1B33-507E-4144-9678-A278C74D35E8}" srcId="{7D677EE5-65C5-453B-88B5-17BC512C3406}" destId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" srcOrd="2" destOrd="0" parTransId="{53C72B6A-ECCD-47CF-AD5B-3D6C654E6D00}" sibTransId="{9710A668-182E-499F-9391-BC618C4A0FC4}"/>
+    <dgm:cxn modelId="{C5A3CB33-8D28-4C90-9A5B-4C6A7EC4EAF2}" type="presOf" srcId="{DD286B5F-888F-46BF-9714-1F950B1B0820}" destId="{AE54550A-E144-49E9-A016-B047AC2A79B9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{8F6AC735-C4AC-43C6-961F-B9A2C973AA38}" type="presOf" srcId="{7D677EE5-65C5-453B-88B5-17BC512C3406}" destId="{2D6DC3D6-8C25-4EC1-AE58-8FA129A9E932}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{25A3AC3D-7FAE-4B84-B6BC-A2A7B10B5F02}" type="presOf" srcId="{AEE83F34-7807-4FC2-A6A3-0AB776408EC5}" destId="{74EDEB3B-4CCA-4B2B-B9E8-D01EFDA4747A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{D413C540-1D6C-4F8C-A987-BDA5008AF1E3}" srcId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" destId="{E6435CA3-4562-4790-9E6A-A5D4265DD930}" srcOrd="1" destOrd="0" parTransId="{C62F3875-558C-40BE-BFED-6FF0DBEAD132}" sibTransId="{0974A84A-D485-4BF1-B507-687CBEBDECCE}"/>
+    <dgm:cxn modelId="{48F1075C-4E6A-4B05-B475-60805FA74CA5}" type="presOf" srcId="{845EA0DC-3F18-4D23-B701-EB49490F6E63}" destId="{1866F18B-B61D-4770-93AB-857B04F63954}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{1A35655E-27FB-4495-8C61-807409DFB4E5}" type="presOf" srcId="{BB7C2981-C0B2-40A7-AB1B-53AC674BBA49}" destId="{12345A31-5F89-4192-9670-CBF6EBBEBC23}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{CA188560-A0D9-4944-B7D4-85A3F958EAB1}" type="presOf" srcId="{C001A685-3A78-4EB0-84D4-450191AF443D}" destId="{9C07B0D5-AF18-4500-9CB2-BCE4A5484662}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{FC554243-7882-4406-B8E5-DAFB4F8D9EC8}" type="presOf" srcId="{A2CA5319-178A-4E94-825A-8EFBC2B947D7}" destId="{D13B3745-1EBC-4709-987B-FC00F567411D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{51591245-249F-4A2B-8116-DE1416B0F229}" type="presOf" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{1710AA4A-08ED-41DE-8F1A-BA31BB127F1F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{A391374B-9943-4255-8E40-50CC1BD791AF}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{863F1753-9484-414D-BFB4-505AA35E8781}" srcOrd="6" destOrd="0" parTransId="{AB43BC1F-FEC0-4655-A068-DBDA92A8D277}" sibTransId="{4FCE6F74-01EB-433F-B41D-601FCA5AC3B0}"/>
+    <dgm:cxn modelId="{ED379E6D-ED58-4BFC-AA55-5DB8B44C27FA}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{04354448-66D7-4F23-B96D-3694DCA5B9AD}" srcOrd="4" destOrd="0" parTransId="{DD286B5F-888F-46BF-9714-1F950B1B0820}" sibTransId="{BA67C1AA-31A6-4ABF-899F-921EBCE27627}"/>
+    <dgm:cxn modelId="{5978006E-BF28-4239-86F8-78E6683BF5CE}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{8A689611-0656-4B69-A03E-0CF377DC1F6F}" srcOrd="5" destOrd="0" parTransId="{0D8E3FA6-0E3E-430B-964F-E34E0233D6AD}" sibTransId="{CEBD2DAC-66DF-46B9-974E-AD5A03F796DF}"/>
+    <dgm:cxn modelId="{1E30466E-D908-47A4-B193-F438F4DE35C3}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{2B9EBBEA-1B7F-4394-B9D8-1866337168FB}" srcOrd="0" destOrd="0" parTransId="{626B046C-CC12-4A33-B4F6-B08024DBFE02}" sibTransId="{39BCE6AD-5C79-4C92-929E-9C8BD962E0A9}"/>
+    <dgm:cxn modelId="{6D990A51-6FC3-444B-A971-36084FC3127A}" type="presOf" srcId="{E35C7D51-CFB1-443C-8577-C4E64F58209D}" destId="{3CEF13C8-11A3-4EC6-9051-C853C278ABC7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{7DA90C51-92FB-44A2-BB31-4ECE260CE70B}" srcId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" destId="{6048004F-A093-4139-B261-7E5CD7B8C727}" srcOrd="2" destOrd="0" parTransId="{E35C7D51-CFB1-443C-8577-C4E64F58209D}" sibTransId="{C05B93CA-7530-454C-B466-2C9D62D3E01D}"/>
+    <dgm:cxn modelId="{61B18651-4618-40DA-9261-C89EC91F4C5D}" type="presOf" srcId="{2B9EBBEA-1B7F-4394-B9D8-1866337168FB}" destId="{9045656B-6A99-4673-A1E9-1383BEB1B583}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{FA61CF71-B0C4-470F-8799-F45C67903B96}" type="presOf" srcId="{32D706F8-7748-49FD-93DC-B1C985C7CB48}" destId="{2C46B5A2-2B40-4845-A166-30A27757CBEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{6119AD76-E90A-4AA9-8D06-4607B8261A5E}" type="presOf" srcId="{4B739B99-8640-4332-9EE9-FCA25D43C577}" destId="{3A743865-071D-478D-A127-B8CFB3BD685E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{E778147C-01F2-4D76-9140-AD9FDE173938}" type="presOf" srcId="{44F9FA51-9EC9-4432-BEEE-71DBDAF038AF}" destId="{5B5E16AB-6BD3-4678-B60C-017B57BE79BB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{E0798A7E-EA49-463F-8F19-A8F21C6836D7}" type="presOf" srcId="{BC46094C-87C4-4792-9658-8108ECC91484}" destId="{FC4B4140-2C12-42A5-A321-2BD436BB566B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{0BD8FB7F-1948-426B-B542-D6C336BF90EF}" type="presOf" srcId="{B037474A-2B79-490A-A106-0CD01D3481BB}" destId="{07EE67F7-FC06-4A56-8224-06C0666CD65E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{CCBFD482-8C01-4F72-B2E7-1947F02AF043}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{B037474A-2B79-490A-A106-0CD01D3481BB}" srcOrd="4" destOrd="0" parTransId="{74E7FC68-FB04-45CB-98D2-8E20AB2FAC78}" sibTransId="{6C8658EE-AD4C-4253-A91D-8DB56E69B1BE}"/>
+    <dgm:cxn modelId="{3D9F3E85-EFA3-4F49-BDA2-B8CBE960F456}" type="presOf" srcId="{0D8E3FA6-0E3E-430B-964F-E34E0233D6AD}" destId="{7F1B7221-17CA-4530-A6DF-45C1ABC5742E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{10595E85-4C01-47C2-858D-556EEA08E919}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{9B9D50EC-001F-4BF0-A434-6B2ADC7CD3E1}" srcOrd="1" destOrd="0" parTransId="{4B739B99-8640-4332-9EE9-FCA25D43C577}" sibTransId="{9AEAA0D9-8A48-4DEA-873A-646D56B9100A}"/>
+    <dgm:cxn modelId="{E79D1F88-04D0-4BC9-946E-B7EE36748EC4}" srcId="{7D677EE5-65C5-453B-88B5-17BC512C3406}" destId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" srcOrd="0" destOrd="0" parTransId="{1BFFC67E-2B5A-40C3-9AA5-51D9FCA7A344}" sibTransId="{9702870B-F953-4322-905A-708761A6C640}"/>
+    <dgm:cxn modelId="{500B198D-F616-4165-9B85-C2B54A27DD13}" type="presOf" srcId="{6548547E-B6D0-4D5F-9EF3-C14AE33DE8C5}" destId="{EDB844E1-02A0-4ED3-81C1-1751A46FF84D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{3C33D194-048F-4228-AF67-D7829944691E}" type="presOf" srcId="{72D09046-24D2-4C8D-B7E0-4A2DCD1009E8}" destId="{10277514-03D4-4452-ADCE-12B882B47E4A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F47CE494-50F0-4C88-A2C9-6EE4954724F6}" type="presOf" srcId="{863F1753-9484-414D-BFB4-505AA35E8781}" destId="{941E27E6-3647-4593-903C-13D321201D8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C8CA4396-0BFF-4E3F-9670-974916E1A2BF}" type="presOf" srcId="{8A689611-0656-4B69-A03E-0CF377DC1F6F}" destId="{DCD92501-9E51-4B91-A071-882362295665}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{FEEA42A5-C6F4-4643-94D3-D4815DC05153}" type="presOf" srcId="{74E7FC68-FB04-45CB-98D2-8E20AB2FAC78}" destId="{864EB0D9-6F03-4A6E-A599-2615F9BC97AE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{E0642AAC-75D0-4297-9967-0C8C274CF25C}" type="presOf" srcId="{6FD7751F-C0A3-4F22-A0FE-36045C9187D4}" destId="{EAC53511-9E5B-4FF2-9449-F872D0C908BC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{1CE87FAF-CFAD-41DD-8AD0-432E29AB360B}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{44626389-08EC-409A-8240-776EF9DAC218}" srcOrd="3" destOrd="0" parTransId="{730FC74C-7CF0-4261-B4D8-EE4BB1EA4423}" sibTransId="{8ECD01C6-DB17-4476-8D58-7E40066E6496}"/>
+    <dgm:cxn modelId="{2B55AAB5-A1A6-4EDD-B7F8-D93309868B9F}" type="presOf" srcId="{626B046C-CC12-4A33-B4F6-B08024DBFE02}" destId="{344C10FF-BA4C-42A1-8AA0-FBB662DFE8DD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{BB45CFB8-493B-41DE-8099-D307D56896EB}" type="presOf" srcId="{C62F3875-558C-40BE-BFED-6FF0DBEAD132}" destId="{F4946F1F-BD04-45DC-8496-462F427AACDA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F931FDB9-F0AB-42B9-A181-3079249C5BDD}" type="presOf" srcId="{730FC74C-7CF0-4261-B4D8-EE4BB1EA4423}" destId="{25E05CA7-941D-49F1-9344-D60C107010B6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F9D4EEC8-8E4F-42CE-B767-09B4C462419E}" type="presOf" srcId="{FF106F0C-7740-4205-A467-D65E1703A20C}" destId="{9E3E11FE-FC85-45C3-A73C-D31A5ED32DE5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{2BDC07CB-E59D-4F28-958B-29B7BF2FCA0D}" type="presOf" srcId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" destId="{F49B8B52-3D2B-4B6B-9197-B7E4EDEC89EB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{59094ECD-6052-4F18-8F91-89DF28B0176F}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{BC46094C-87C4-4792-9658-8108ECC91484}" srcOrd="1" destOrd="0" parTransId="{FF106F0C-7740-4205-A467-D65E1703A20C}" sibTransId="{FD05B3BB-DF36-4AA6-BD49-053A6C23B49C}"/>
+    <dgm:cxn modelId="{06BDA3D1-FD38-4206-8354-49DD5277EB1A}" type="presOf" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{522CA456-7161-41BB-8DCF-959BEC8765FD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{22EAFDE3-9447-4B1C-BA29-E80EB693805D}" type="presOf" srcId="{B0F18051-7C1B-41C5-B402-9B0FC52371D8}" destId="{3DAFB279-2406-4129-B9DA-2BA279EDD069}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{EB3D31E7-BDA7-463E-AADE-F8681CE198AD}" type="presOf" srcId="{B028DB41-B6D9-4AC0-81C6-207A1250499D}" destId="{77F5CA11-ED8A-41EE-9172-879C5710250C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{1C4215EB-9A6C-48CF-8745-970AC39CDC42}" type="presOf" srcId="{37A06333-DFF6-434A-8BB0-1C5799F55BE1}" destId="{4E08CB78-A0EF-4AD0-83C9-0CB46366F843}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{245AA1ED-61AE-4F3E-94C3-B448D7093B7C}" srcId="{0A9353D6-F038-42D9-8E15-4CA96EB9034E}" destId="{B028DB41-B6D9-4AC0-81C6-207A1250499D}" srcOrd="5" destOrd="0" parTransId="{72D09046-24D2-4C8D-B7E0-4A2DCD1009E8}" sibTransId="{0FC0F32A-FDD6-4927-BCF3-3A8719562DA0}"/>
+    <dgm:cxn modelId="{3B7E64EE-FCB3-48BD-A66C-6C8E976D64C7}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{6548547E-B6D0-4D5F-9EF3-C14AE33DE8C5}" srcOrd="3" destOrd="0" parTransId="{AEE83F34-7807-4FC2-A6A3-0AB776408EC5}" sibTransId="{EF8EC198-C671-4394-B4F8-2BC3D6C5CA2E}"/>
+    <dgm:cxn modelId="{D37439F0-401B-496C-9A4F-3C64C5E31245}" type="presOf" srcId="{04354448-66D7-4F23-B96D-3694DCA5B9AD}" destId="{33E3F727-1FDE-41DF-BE17-F0FABD2B27A7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{BD55CFF0-80AA-4BBA-96BD-555D57B10B34}" type="presOf" srcId="{9B9D50EC-001F-4BF0-A434-6B2ADC7CD3E1}" destId="{7C5203B8-0C78-4D1A-A6E9-DB24DAB21D32}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{FB237AF6-E3DB-4AC9-B5BE-96B61AD718CF}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{C001A685-3A78-4EB0-84D4-450191AF443D}" srcOrd="2" destOrd="0" parTransId="{A2CA5319-178A-4E94-825A-8EFBC2B947D7}" sibTransId="{B8B881EE-FBFF-4233-9DA9-25BF99E4BD39}"/>
+    <dgm:cxn modelId="{73C4A0F6-F9BC-4C98-9CA8-EF7E0F7DB9AF}" srcId="{D04F73F5-5B4C-458B-88B0-2EB97380C5D0}" destId="{7AF3C7B3-4A93-4D40-A038-AA476DA3F384}" srcOrd="6" destOrd="0" parTransId="{845EA0DC-3F18-4D23-B701-EB49490F6E63}" sibTransId="{B8D42864-0800-4C7F-BB84-41E3C587FBA6}"/>
+    <dgm:cxn modelId="{EF45F2F8-C3F7-47F9-9248-0EA8ECA659D3}" srcId="{7D677EE5-65C5-453B-88B5-17BC512C3406}" destId="{4D400DA4-89D0-4BBF-B2CA-69A8CAD2ABDD}" srcOrd="1" destOrd="0" parTransId="{12CD530B-7FDB-43A0-8900-7851BD7EA889}" sibTransId="{06309375-635F-4066-9FF7-23657FB86DEE}"/>
+    <dgm:cxn modelId="{6A89518A-33D6-4C79-84AF-EF44CB995BF9}" type="presParOf" srcId="{2D6DC3D6-8C25-4EC1-AE58-8FA129A9E932}" destId="{9056EF09-65AF-4D6A-8C73-ED3E5F947D02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{CF4B3D3A-F302-4278-976B-9208C4FDA1EA}" type="presParOf" srcId="{9056EF09-65AF-4D6A-8C73-ED3E5F947D02}" destId="{61FB7775-003C-447C-BC9E-6D2F6402660C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{87BF81C6-8A71-4D1D-95D8-F83C469F0F47}" type="presParOf" srcId="{61FB7775-003C-447C-BC9E-6D2F6402660C}" destId="{981575BC-F345-4258-BD6E-679FAF9C6CC8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{7E8BD1CD-11A2-4249-A78F-04C4A04C4A2F}" type="presParOf" srcId="{61FB7775-003C-447C-BC9E-6D2F6402660C}" destId="{1710AA4A-08ED-41DE-8F1A-BA31BB127F1F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{B8B2B5A5-0600-443E-AE10-83F2923D10B8}" type="presParOf" srcId="{9056EF09-65AF-4D6A-8C73-ED3E5F947D02}" destId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{AA36212B-BFE1-41AC-AFD7-3B8234B626B0}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{5B5E16AB-6BD3-4678-B60C-017B57BE79BB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{7C55BBDA-E1FB-4C51-8712-E00E200698EE}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{4E08CB78-A0EF-4AD0-83C9-0CB46366F843}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{371CCA53-6537-4D28-B4F2-8B99B60425BB}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{3A743865-071D-478D-A127-B8CFB3BD685E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{47D46A1F-63D7-44EA-A899-FC6B613E7317}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{7C5203B8-0C78-4D1A-A6E9-DB24DAB21D32}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{1CA9D717-20CA-4C08-AE10-3CF884858C14}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{3DAFB279-2406-4129-B9DA-2BA279EDD069}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{D19A4039-9406-4980-B9AD-460225653B88}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{EAC53511-9E5B-4FF2-9449-F872D0C908BC}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{07E1A9C8-BBF6-4A66-9932-344E1BA3EAE0}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{25E05CA7-941D-49F1-9344-D60C107010B6}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{29D426DA-894C-4CB7-8C01-A3B5B5A3095A}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{C86B39BB-ED83-431C-B7EC-A9E8A5CFD888}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C0F08795-8C5C-4777-98B5-504DD5417970}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{864EB0D9-6F03-4A6E-A599-2615F9BC97AE}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C4EE0CA3-79F3-43FD-9A9C-8E7DAF52012E}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{07EE67F7-FC06-4A56-8224-06C0666CD65E}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{E0DE463C-14DD-43B2-ADCD-DDC08EE294AB}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{10277514-03D4-4452-ADCE-12B882B47E4A}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{2EE8005B-DAE8-4982-B571-2A12D56D381E}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{77F5CA11-ED8A-41EE-9172-879C5710250C}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{24C4919F-81A3-4160-AD55-5C808452C3C5}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{BBE71ECE-65EE-48B7-B198-2E0D410BB970}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{91A953AC-540F-4A70-BBD0-B02279C2AD0A}" type="presParOf" srcId="{F7BF9E31-3F30-4315-8AF6-83E49FC66532}" destId="{941E27E6-3647-4593-903C-13D321201D8D}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{87BD56F8-E7D2-42E4-B1D3-C3685C4AF301}" type="presParOf" srcId="{2D6DC3D6-8C25-4EC1-AE58-8FA129A9E932}" destId="{E4247382-3275-47DA-83B5-FA20E5149243}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{D30991FD-15DF-4868-9549-72843913AF62}" type="presParOf" srcId="{E4247382-3275-47DA-83B5-FA20E5149243}" destId="{C65ECA65-BED4-4B96-9338-2F7FEF857421}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C582E6A9-80C2-49B2-A340-5B815E146AD0}" type="presParOf" srcId="{C65ECA65-BED4-4B96-9338-2F7FEF857421}" destId="{F49B8B52-3D2B-4B6B-9197-B7E4EDEC89EB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{724D94D6-7C78-4AC5-9C5C-06A6DCCB7CBA}" type="presParOf" srcId="{C65ECA65-BED4-4B96-9338-2F7FEF857421}" destId="{C689F38A-ECF8-477C-9EE8-E9E8467926B1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{B12BCF60-A57B-4C33-806C-30E26DA82FE8}" type="presParOf" srcId="{E4247382-3275-47DA-83B5-FA20E5149243}" destId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{362F6EE8-222F-44EA-9C39-A4AFF8A253B7}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{2C46B5A2-2B40-4845-A166-30A27757CBEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{33A13491-E2AD-4A6D-8E09-61F92ED94AB6}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{12345A31-5F89-4192-9670-CBF6EBBEBC23}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{27B7683D-9F38-4C2A-BA7C-0222F615605C}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{F4946F1F-BD04-45DC-8496-462F427AACDA}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{E7779AA3-D739-4F3A-85E4-4AEC02D415CF}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{7BFC9A8A-18EE-4E47-9791-A8AEFAEDBF1B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{19413B5C-5870-407A-9307-F739018CB12B}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{3CEF13C8-11A3-4EC6-9051-C853C278ABC7}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C0E4512B-F659-4BC6-B80F-A8FBC6D75596}" type="presParOf" srcId="{48E3AD1A-E01E-4BE9-8B6B-4E26B8A4C99B}" destId="{10F22E79-BBBA-462F-B5EF-F1CF75F8896E}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F30C1701-B532-4957-9586-5B37A5F4EC4B}" type="presParOf" srcId="{2D6DC3D6-8C25-4EC1-AE58-8FA129A9E932}" destId="{3BBE1920-D24E-4827-818E-0EBAB482D532}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{3B0C21C0-A689-4C82-921A-2170DBA8726E}" type="presParOf" srcId="{3BBE1920-D24E-4827-818E-0EBAB482D532}" destId="{4FEF6FA8-2471-4ADC-AEDD-C960218DE295}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{07DE4659-1512-4546-A056-E683577E727F}" type="presParOf" srcId="{4FEF6FA8-2471-4ADC-AEDD-C960218DE295}" destId="{522CA456-7161-41BB-8DCF-959BEC8765FD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{2093417C-9800-4B6B-8E3E-C8C80478C38A}" type="presParOf" srcId="{4FEF6FA8-2471-4ADC-AEDD-C960218DE295}" destId="{E028F452-FA87-42A9-B6D6-F9CE7BB13FF7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{AAE87945-D18F-497A-B8AD-2B6C9C21D47C}" type="presParOf" srcId="{3BBE1920-D24E-4827-818E-0EBAB482D532}" destId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{46FF71C4-5B86-4C6E-A397-72B53BD2D96E}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{344C10FF-BA4C-42A1-8AA0-FBB662DFE8DD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{DC53BA16-BD39-42C8-91B3-2B32D41700CF}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{9045656B-6A99-4673-A1E9-1383BEB1B583}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{BF4FD673-9991-4771-84EA-0927B0632A8D}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{9E3E11FE-FC85-45C3-A73C-D31A5ED32DE5}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{4DA57F77-6C42-422B-9108-78AD08AE0771}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{FC4B4140-2C12-42A5-A321-2BD436BB566B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{0B428B85-4C36-489C-BFB3-5925D885106A}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{D13B3745-1EBC-4709-987B-FC00F567411D}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{C443E1E6-2C6B-4180-B4DE-738F8C5D8BEC}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{9C07B0D5-AF18-4500-9CB2-BCE4A5484662}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{DD63C831-B636-4CF0-A49F-8A3C1E228CB0}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{74EDEB3B-4CCA-4B2B-B9E8-D01EFDA4747A}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{20C1F150-DDA9-45E9-9690-69150AE1AE76}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{EDB844E1-02A0-4ED3-81C1-1751A46FF84D}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{67D314A5-6AEB-4EDD-BB10-FD69BF4CA2E4}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{AE54550A-E144-49E9-A016-B047AC2A79B9}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F4760ED4-25B9-4A27-923B-A8121AA4582F}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{33E3F727-1FDE-41DF-BE17-F0FABD2B27A7}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{A722B47C-F5B4-4F1C-BC30-254264BB9823}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{7F1B7221-17CA-4530-A6DF-45C1ABC5742E}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{7A14F33C-853A-4B4F-AC97-5A95917A43E0}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{DCD92501-9E51-4B91-A071-882362295665}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{9D37A1D8-EA53-4EDF-8C0A-3DAC5671CFEB}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{1866F18B-B61D-4770-93AB-857B04F63954}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+    <dgm:cxn modelId="{F7114F7D-C3BA-4E5A-819F-F093933CC2C3}" type="presParOf" srcId="{968E5BAE-CEF0-469B-BF9D-BF1E48AB170B}" destId="{15A6D776-150E-470E-BD4E-41983AE4F945}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{981575BC-F345-4258-BD6E-679FAF9C6CC8}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2480843" y="2997"/>
+          <a:ext cx="1327808" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="22860" rIns="34290" bIns="22860" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1800" kern="1200" dirty="0" err="1"/>
+            <a:t>Хост</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="1800" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2500288" y="22442"/>
+        <a:ext cx="1288918" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{5B5E16AB-6BD3-4678-B60C-017B57BE79BB}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="497928"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="497928"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="497928"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{4E08CB78-A0EF-4AD0-83C9-0CB46366F843}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="832877"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="852322"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3A743865-071D-478D-A127-B8CFB3BD685E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="1327808"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="1327808"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="1327808"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{7C5203B8-0C78-4D1A-A6E9-DB24DAB21D32}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="1662757"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="1682202"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3DAFB279-2406-4129-B9DA-2BA279EDD069}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="2157688"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="2157688"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="2157688"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{EAC53511-9E5B-4FF2-9449-F872D0C908BC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="2492637"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="2512082"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{25E05CA7-941D-49F1-9344-D60C107010B6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="2987568"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="2987568"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="2987568"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C86B39BB-ED83-431C-B7EC-A9E8A5CFD888}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="3322518"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Транспортний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="3341963"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{864EB0D9-6F03-4A6E-A599-2615F9BC97AE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="3817448"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="3817448"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="3817448"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{07EE67F7-FC06-4A56-8224-06C0666CD65E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="4152398"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0" err="1"/>
+            <a:t>Сеансовий</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="4171843"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{10277514-03D4-4452-ADCE-12B882B47E4A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="4647328"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="4647328"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="4647328"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{77F5CA11-ED8A-41EE-9172-879C5710250C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="4982278"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Уявлення</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="5001723"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{BBE71ECE-65EE-48B7-B198-2E0D410BB970}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2613623" y="666901"/>
+          <a:ext cx="132780" cy="5477208"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="5477208"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="5477208"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{941E27E6-3647-4593-903C-13D321201D8D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2746404" y="5812158"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Прикладний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2765849" y="5831603"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F49B8B52-3D2B-4B6B-9197-B7E4EDEC89EB}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4140603" y="2997"/>
+          <a:ext cx="1327808" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="22860" rIns="34290" bIns="22860" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1800" kern="1200" dirty="0"/>
+            <a:t>Мережеве обладнання</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4160048" y="22442"/>
+        <a:ext cx="1288918" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{2C46B5A2-2B40-4845-A166-30A27757CBEC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4273384" y="666901"/>
+          <a:ext cx="132780" cy="497928"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="497928"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="497928"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{12345A31-5F89-4192-9670-CBF6EBBEBC23}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4406165" y="832877"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4425610" y="852322"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F4946F1F-BD04-45DC-8496-462F427AACDA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4273384" y="666901"/>
+          <a:ext cx="132780" cy="1327808"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="1327808"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="1327808"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{7BFC9A8A-18EE-4E47-9791-A8AEFAEDBF1B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4406165" y="1662757"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4425610" y="1682202"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3CEF13C8-11A3-4EC6-9051-C853C278ABC7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4273384" y="666901"/>
+          <a:ext cx="132780" cy="2157688"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="2157688"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="2157688"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{10F22E79-BBBA-462F-B5EF-F1CF75F8896E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4406165" y="2492637"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4425610" y="2512082"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{522CA456-7161-41BB-8DCF-959BEC8765FD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5800363" y="2997"/>
+          <a:ext cx="1327808" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="22860" rIns="34290" bIns="22860" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1800" kern="1200" dirty="0" err="1"/>
+            <a:t>Хост</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="1800" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5819808" y="22442"/>
+        <a:ext cx="1288918" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{344C10FF-BA4C-42A1-8AA0-FBB662DFE8DD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="497928"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="497928"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="497928"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{9045656B-6A99-4673-A1E9-1383BEB1B583}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="832877"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Фізичний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="852322"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{9E3E11FE-FC85-45C3-A73C-D31A5ED32DE5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="1327808"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="1327808"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="1327808"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{FC4B4140-2C12-42A5-A321-2BD436BB566B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="1662757"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Канальний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="1682202"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D13B3745-1EBC-4709-987B-FC00F567411D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="2157688"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="2157688"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="2157688"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{9C07B0D5-AF18-4500-9CB2-BCE4A5484662}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="2492637"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Мережевий</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="2512082"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{74EDEB3B-4CCA-4B2B-B9E8-D01EFDA4747A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="2987568"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="2987568"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="2987568"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{EDB844E1-02A0-4ED3-81C1-1751A46FF84D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="3322518"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Транспортний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="3341963"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{AE54550A-E144-49E9-A016-B047AC2A79B9}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="3817448"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="3817448"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="3817448"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{33E3F727-1FDE-41DF-BE17-F0FABD2B27A7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="4152398"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0" err="1"/>
+            <a:t>Сеансовий</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="4171843"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{7F1B7221-17CA-4530-A6DF-45C1ABC5742E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="4647328"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="4647328"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="4647328"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{DCD92501-9E51-4B91-A071-882362295665}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="4982278"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Уявлення</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="5001723"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{1866F18B-B61D-4770-93AB-857B04F63954}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5933144" y="666901"/>
+          <a:ext cx="132780" cy="5477208"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="5477208"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="132780" y="5477208"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{15A6D776-150E-470E-BD4E-41983AE4F945}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6065925" y="5812158"/>
+          <a:ext cx="1062246" cy="663904"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="22860" tIns="15240" rIns="22860" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="1200" kern="1200" dirty="0"/>
+            <a:t>Прикладний</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6085370" y="5831603"/>
+        <a:ext cx="1023356" cy="625014"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="hierarchy" pri="7000"/>
+    <dgm:cat type="list" pri="23000"/>
+    <dgm:cat type="relationship" pri="15000"/>
+    <dgm:cat type="convert" pri="7000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="2" destId="22" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="21"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="21"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="31"/>
+        <dgm:pt modelId="4"/>
+        <dgm:pt modelId="41"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="43" srcId="4" destId="41" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="diagram">
+    <dgm:varLst>
+      <dgm:chPref val="1"/>
+      <dgm:dir/>
+      <dgm:animOne val="branch"/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="hierChild">
+          <dgm:param type="linDir" val="fromL"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="hierChild">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="primFontSz" for="des" forName="rootText" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="childText" op="equ" val="65"/>
+      <dgm:constr type="w" for="des" forName="rootComposite" refType="w"/>
+      <dgm:constr type="h" for="des" forName="rootComposite" refType="w" fact="0.5"/>
+      <dgm:constr type="w" for="des" forName="childText" refType="w" refFor="des" refForName="rootComposite" fact="0.8"/>
+      <dgm:constr type="h" for="des" forName="childText" refType="h" refFor="des" refForName="rootComposite"/>
+      <dgm:constr type="sibSp" refType="w" refFor="des" refForName="rootComposite" fact="0.25"/>
+      <dgm:constr type="sibSp" for="des" forName="childShape" refType="h" refFor="des" refForName="childText" fact="0.25"/>
+      <dgm:constr type="sp" for="des" forName="root" refType="h" refFor="des" refForName="childText" fact="0.25"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name3" axis="ch">
+      <dgm:forEach name="Name4" axis="self" ptType="node" cnt="1">
+        <dgm:layoutNode name="root">
+          <dgm:choose name="Name5">
+            <dgm:if name="Name6" func="var" arg="dir" op="equ" val="norm">
+              <dgm:alg type="hierRoot">
+                <dgm:param type="hierAlign" val="tL"/>
+              </dgm:alg>
+            </dgm:if>
+            <dgm:else name="Name7">
+              <dgm:alg type="hierRoot">
+                <dgm:param type="hierAlign" val="tR"/>
+              </dgm:alg>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst>
+            <dgm:constr type="alignOff" val="0.2"/>
+          </dgm:constrLst>
+          <dgm:ruleLst/>
+          <dgm:layoutNode name="rootComposite">
+            <dgm:alg type="composite"/>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="self" ptType="node" cnt="1"/>
+            <dgm:choose name="Name8">
+              <dgm:if name="Name9" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="l" for="ch" forName="rootText"/>
+                  <dgm:constr type="t" for="ch" forName="rootText"/>
+                  <dgm:constr type="w" for="ch" forName="rootText" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="rootText" refType="h"/>
+                  <dgm:constr type="l" for="ch" forName="rootConnector"/>
+                  <dgm:constr type="t" for="ch" forName="rootConnector"/>
+                  <dgm:constr type="w" for="ch" forName="rootConnector" refType="w" refFor="ch" refForName="rootText" fact="0.2"/>
+                  <dgm:constr type="h" for="ch" forName="rootConnector" refType="h" refFor="ch" refForName="rootText"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name10">
+                <dgm:constrLst>
+                  <dgm:constr type="l" for="ch" forName="rootText"/>
+                  <dgm:constr type="t" for="ch" forName="rootText"/>
+                  <dgm:constr type="w" for="ch" forName="rootText" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="rootText" refType="h"/>
+                  <dgm:constr type="r" for="ch" forName="rootConnector" refType="w"/>
+                  <dgm:constr type="t" for="ch" forName="rootConnector"/>
+                  <dgm:constr type="w" for="ch" forName="rootConnector" refType="w" refFor="ch" refForName="rootText" fact="0.2"/>
+                  <dgm:constr type="h" for="ch" forName="rootConnector" refType="h" refFor="ch" refForName="rootText"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:ruleLst/>
+            <dgm:layoutNode name="rootText" styleLbl="node1">
+              <dgm:alg type="tx"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="self" ptType="node" cnt="1"/>
+              <dgm:constrLst>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="lMarg" refType="primFontSz" fact="0.15"/>
+                <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+            <dgm:layoutNode name="rootConnector" moveWith="rootText">
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="self" ptType="node" cnt="1"/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+          </dgm:layoutNode>
+          <dgm:layoutNode name="childShape">
+            <dgm:alg type="hierChild">
+              <dgm:param type="chAlign" val="l"/>
+              <dgm:param type="linDir" val="fromT"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:constrLst/>
+            <dgm:ruleLst/>
+            <dgm:forEach name="Name11" axis="ch">
+              <dgm:forEach name="Name12" axis="self" ptType="parTrans" cnt="1">
+                <dgm:layoutNode name="Name13">
+                  <dgm:choose name="Name14">
+                    <dgm:if name="Name15" func="var" arg="dir" op="equ" val="norm">
+                      <dgm:alg type="conn">
+                        <dgm:param type="dim" val="1D"/>
+                        <dgm:param type="endSty" val="noArr"/>
+                        <dgm:param type="connRout" val="bend"/>
+                        <dgm:param type="srcNode" val="rootConnector"/>
+                        <dgm:param type="begPts" val="bCtr"/>
+                        <dgm:param type="endPts" val="midL"/>
+                      </dgm:alg>
+                    </dgm:if>
+                    <dgm:else name="Name16">
+                      <dgm:alg type="conn">
+                        <dgm:param type="dim" val="1D"/>
+                        <dgm:param type="endSty" val="noArr"/>
+                        <dgm:param type="connRout" val="bend"/>
+                        <dgm:param type="srcNode" val="rootConnector"/>
+                        <dgm:param type="begPts" val="bCtr"/>
+                        <dgm:param type="endPts" val="midR"/>
+                      </dgm:alg>
+                    </dgm:else>
+                  </dgm:choose>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                  <dgm:presOf axis="self"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="begPad"/>
+                    <dgm:constr type="endPad"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst/>
+                </dgm:layoutNode>
+              </dgm:forEach>
+              <dgm:forEach name="Name17" axis="self" ptType="node">
+                <dgm:layoutNode name="childText" styleLbl="bgAcc1">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="self desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.15"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+              </dgm:forEach>
+            </dgm:forEach>
+          </dgm:layoutNode>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -338,978 +6524,1035 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Титульний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="1122363"/>
-            <a:ext cx="9001462" cy="2387600"/>
+            <a:off x="2209800" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr wrap="none" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="4800"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="3602038"/>
-            <a:ext cx="9001462" cy="1655762"/>
+            <a:off x="2209799" y="3694375"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец подзаголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654717695"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="842109204"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Панорамная фотография с подписью">
+  <p:cSld name="Панорамна фотографія з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="4289372"/>
-            <a:ext cx="10367564" cy="819355"/>
+            <a:off x="839788" y="4367160"/>
+            <a:ext cx="10515600" cy="819355"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="621321"/>
-            <a:ext cx="10367564" cy="3379735"/>
+            <a:off x="839788" y="987425"/>
+            <a:ext cx="10515600" cy="3379735"/>
           </a:xfrm>
-          <a:noFill/>
-[...24 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="5108728"/>
-            <a:ext cx="10365998" cy="682472"/>
+            <a:off x="839788" y="5186516"/>
+            <a:ext cx="10514012" cy="682472"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2046151899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2068571310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Заголовок и подпись">
+  <p:cSld name="Назва та підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="3424859"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="3534344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4204820"/>
-            <a:ext cx="10353761" cy="1592186"/>
+            <a:off x="839788" y="4489399"/>
+            <a:ext cx="10514012" cy="1501826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3545130638"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359119755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Цитата с подписью">
+  <p:cSld name="Цитата з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1446212" y="609600"/>
+            <a:off x="1446212" y="365125"/>
             <a:ext cx="9302752" cy="2992904"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="4400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1720644" y="3610032"/>
-            <a:ext cx="8752299" cy="426812"/>
+            <a:off x="1720644" y="3365557"/>
+            <a:ext cx="8752299" cy="548968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="r">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4204821"/>
-            <a:ext cx="10353762" cy="1586380"/>
+            <a:off x="838200" y="4501729"/>
+            <a:ext cx="10512424" cy="1489496"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="836612" y="735241"/>
+            <a:off x="1111044" y="786824"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1375,57 +7618,57 @@
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>“</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10657956" y="2972093"/>
+            <a:off x="10437812" y="2743200"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1492,4286 +7735,4423 @@
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3665103889"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3253597381"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Карточка имени">
+  <p:cSld name="Картка назви">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="2126942"/>
-            <a:ext cx="10355327" cy="2511835"/>
+            <a:off x="839788" y="2326967"/>
+            <a:ext cx="10515600" cy="2511835"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="5400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4650556"/>
-            <a:ext cx="10353763" cy="1140644"/>
+            <a:off x="839788" y="4850581"/>
+            <a:ext cx="10514012" cy="1140644"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3587156983"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3194710414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Три колонки">
+  <p:cSld name="3 колонки">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2088319"/>
-            <a:ext cx="3298956" cy="823305"/>
+            <a:off x="1337282" y="1885950"/>
+            <a:ext cx="2946866" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2911624"/>
-            <a:ext cx="3298956" cy="2879576"/>
+            <a:off x="1356798" y="2571750"/>
+            <a:ext cx="2927350" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2088320"/>
-            <a:ext cx="3298558" cy="823304"/>
+            <a:off x="4587994" y="1885950"/>
+            <a:ext cx="2936241" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2911624"/>
-            <a:ext cx="3299821" cy="2879576"/>
+            <a:off x="4577441" y="2571750"/>
+            <a:ext cx="2946794" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973298" y="2088320"/>
-            <a:ext cx="3291211" cy="823304"/>
+            <a:off x="7829035" y="1885950"/>
+            <a:ext cx="2932113" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7976346" y="2911624"/>
-            <a:ext cx="3291211" cy="2879576"/>
+            <a:off x="7829035" y="2571750"/>
+            <a:ext cx="2932113" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3342002457"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="114012773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Столбец с тремя рисунками">
+  <p:cSld name="3 колонки з малюнками">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4195899"/>
-            <a:ext cx="3298955" cy="576262"/>
+            <a:off x="1332085" y="4297503"/>
+            <a:ext cx="2940050" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092020" y="2298987"/>
+            <a:off x="1332085" y="2256354"/>
             <a:ext cx="2940050" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4772161"/>
-            <a:ext cx="3298955" cy="1019038"/>
+            <a:off x="1332085" y="4873765"/>
+            <a:ext cx="2940050" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4442701" y="4195899"/>
-            <a:ext cx="3298983" cy="576262"/>
+            <a:off x="4568997" y="4297503"/>
+            <a:ext cx="2930525" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4568996" y="2298987"/>
+            <a:off x="4568996" y="2256354"/>
             <a:ext cx="2930525" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4441348" y="4772160"/>
-            <a:ext cx="3300336" cy="1019038"/>
+            <a:off x="4567644" y="4873764"/>
+            <a:ext cx="2934406" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973423" y="4195899"/>
-            <a:ext cx="3289900" cy="576262"/>
+            <a:off x="7804322" y="4297503"/>
+            <a:ext cx="2932113" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8152803" y="2298987"/>
+            <a:off x="7804321" y="2256354"/>
             <a:ext cx="2932113" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973298" y="4772161"/>
-            <a:ext cx="3294258" cy="1019037"/>
+            <a:off x="7804197" y="4873762"/>
+            <a:ext cx="2935997" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1371986704"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="444556566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Заголовок і вертикальний текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066089962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793518563"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Вертикальний заголовок і текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="609599"/>
-            <a:ext cx="2542657" cy="5181601"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
-          <a:lstStyle>
-[...7 lines deleted...]
-              <a:t>Образец заголовка</a:t>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609599"/>
-            <a:ext cx="7658705" cy="5181601"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24835376"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3049408737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Назва та вміст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>08.05.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="313472909"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Назва розділу">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="47000"/>
+                        <a:lumOff val="53000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="3693674"/>
+            <a:ext cx="9144000" cy="754025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>08.05.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2429566670"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Два об’єкти">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="5025216" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6319840" y="1825625"/>
+            <a:ext cx="5033960" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538114840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334436850"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Заголовок раздела">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Порівняння">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229244" y="657226"/>
-            <a:ext cx="9733512" cy="2852737"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...10 lines deleted...]
-              <a:t>Образец заголовка</a:t>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229244" y="3602038"/>
-            <a:ext cx="9733512" cy="1500187"/>
+            <a:off x="1120000" y="1681163"/>
+            <a:ext cx="5025216" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...181 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6173403" y="2088319"/>
-            <a:ext cx="5094154" cy="3702881"/>
+            <a:off x="1120000" y="2505075"/>
+            <a:ext cx="5025216" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...248 lines deleted...]
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6402003" y="2088320"/>
-            <a:ext cx="4865554" cy="823912"/>
+            <a:off x="6319840" y="1681163"/>
+            <a:ext cx="5035548" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2912232"/>
-            <a:ext cx="5095357" cy="2878968"/>
+            <a:off x="6319840" y="2505075"/>
+            <a:ext cx="5035548" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1585126424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2605931585"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Лише заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455526345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4073052312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Пустий слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662342229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3004555445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Вміст і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="609600"/>
-            <a:ext cx="3932237" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5078064" y="609600"/>
-            <a:ext cx="6189492" cy="5181600"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="2971800"/>
-            <a:ext cx="3932237" cy="2819399"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851098402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3562009419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Рисунок і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917227" y="609600"/>
-            <a:ext cx="5929773" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7424804" y="758881"/>
-            <a:ext cx="3255356" cy="4883038"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:noFill/>
-[...24 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2971800"/>
-            <a:ext cx="5934950" cy="2819400"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051584533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3386912502"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1003">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId19">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1326321"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2096064"/>
-            <a:ext cx="10353762" cy="3695136"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="10233800" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7678736" y="5883275"/>
+            <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="5883275"/>
-            <a:ext cx="6672865" cy="365125"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10514011" y="5883275"/>
-            <a:ext cx="753545" cy="365125"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762856887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="476448189"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483679" r:id="rId1"/>
-[...15 lines deleted...]
-    <p:sldLayoutId id="2147483695" r:id="rId17"/>
+    <p:sldLayoutId id="2147483697" r:id="rId1"/>
+    <p:sldLayoutId id="2147483698" r:id="rId2"/>
+    <p:sldLayoutId id="2147483699" r:id="rId3"/>
+    <p:sldLayoutId id="2147483700" r:id="rId4"/>
+    <p:sldLayoutId id="2147483701" r:id="rId5"/>
+    <p:sldLayoutId id="2147483702" r:id="rId6"/>
+    <p:sldLayoutId id="2147483703" r:id="rId7"/>
+    <p:sldLayoutId id="2147483704" r:id="rId8"/>
+    <p:sldLayoutId id="2147483705" r:id="rId9"/>
+    <p:sldLayoutId id="2147483706" r:id="rId10"/>
+    <p:sldLayoutId id="2147483707" r:id="rId11"/>
+    <p:sldLayoutId id="2147483708" r:id="rId12"/>
+    <p:sldLayoutId id="2147483709" r:id="rId13"/>
+    <p:sldLayoutId id="2147483710" r:id="rId14"/>
+    <p:sldLayoutId id="2147483711" r:id="rId15"/>
+    <p:sldLayoutId id="2147483712" r:id="rId16"/>
+    <p:sldLayoutId id="2147483713" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="5400" b="0" kern="1200">
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="28000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+            <a:tileRect/>
+          </a:gradFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="2800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...105 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
@@ -5966,51 +12346,51 @@
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -6040,768 +12420,911 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470780" y="443621"/>
             <a:ext cx="11108602" cy="4227968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Введення в спеціальність</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-[...8 lines deleted...]
-              <a:t/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Лекція 9</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497669349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913796" y="319599"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>UDP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="1645920"/>
             <a:ext cx="10353762" cy="4145280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>UDP (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
-              </a:rPr>
-[...8 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>User Datagram Protocol) </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Особливості:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>без з’єднання</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>без гарантії доставки даних</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>без гарантії збереження порядку повідомлень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Надійність доставки в порівнянні з ІР не підвищується</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3473879134"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="897170" y="144088"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>UDP header</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="636505" y="1154526"/>
             <a:ext cx="10875089" cy="3913384"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2293291" y="5263027"/>
             <a:ext cx="8679509" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Довжина </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>UDP:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мінімум 8 байт (тільки заголовок), </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>максимум 65515 (максимальна довжина ІР-пакета)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2929340931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Використання </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>UDP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Переваги – швидкість роботи (не витрачається час і ресурси на встановлення з’єднання).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Надійність (в сучасних мережах помилки трапляються відносно </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>рідко</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, помилку може обробити додаток).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Область використання (клієнт-сервер, короткі запити-відповіді). Наприклад </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>DNS</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1237104569"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="1697054"/>
             <a:ext cx="10353762" cy="4371238"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:t>Protocol)</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TCP (Transmission Control Protocol)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Сервіс </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Надійна</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> передача потоку байт (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>reliable byte stream)</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Гарантії </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-              </a:rPr>
-              <a:t>Доставка даних</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Доставка даних.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Збереження порядку повідомлень.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3103488659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6861,51 +13384,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831359" y="135341"/>
+            <a:off x="1291287" y="203658"/>
             <a:ext cx="9609426" cy="6450684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2415926039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6916,540 +13439,584 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="880544" y="221103"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>З’єднання ТСР</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="354590" y="1281417"/>
+            <a:off x="393166" y="1547424"/>
             <a:ext cx="11405667" cy="5285638"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...3 lines deleted...]
-              <a:t>Перед відправкою даних по ТСР необхідно встановити з’єднання</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Перед відправкою даних по ТСР необхідно встановити з’єднання.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Задачі з’єднання:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...3 lines deleted...]
-              <a:t>Пересвідчитись, що відправник і отримувач хочуть передавати дані один одному</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пересвідчитись, що відправник і отримувач хочуть передавати дані один одному.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...3 lines deleted...]
-              <a:t>Домовитись про нумерацію потоку байтів</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Домовитись про нумерацію потоку байтів.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Домовитись про параметри з’єднання (максимальний розмір сегмента і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>т.д</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...3 lines deleted...]
-              <a:t>.)</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Після завершення передачі даних з’єднання ТСР розривається.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="784316062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="481532" y="400269"/>
-            <a:ext cx="10353762" cy="5418640"/>
+            <a:ext cx="11191912" cy="6059908"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Встановлення з’єднання (потрійне рукостискання):</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SYN</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SYN + ACK</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACK</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>      </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрив з’єднання:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>SYN + ACK</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FIN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ACK</a:t>
             </a:r>
-          </a:p>
-[...24 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>FIN</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. ACK</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...45 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>або просто</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> RST</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950568114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="435292" y="862359"/>
+            <a:off x="682205" y="776157"/>
             <a:ext cx="10827589" cy="5305685"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1905672499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7459,119 +14026,117 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="626429" y="237171"/>
+            <a:off x="1205447" y="646444"/>
             <a:ext cx="9781106" cy="5565112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="897774" y="6118166"/>
+            <a:off x="1458611" y="6337154"/>
             <a:ext cx="3667992" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
               <a:t>Зупинка і очікування</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6686203" y="6118166"/>
+            <a:off x="7541226" y="6334780"/>
             <a:ext cx="2740750" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1"/>
               <a:t>Ковзаюче</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
               <a:t> вікно</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2510236661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7593,120 +14158,122 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="157643" y="147782"/>
             <a:ext cx="7147592" cy="6410036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7305235" y="3277206"/>
-            <a:ext cx="4618182" cy="523220"/>
+            <a:off x="7305235" y="961518"/>
+            <a:ext cx="4618182" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ТРАНСПОРТНИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2453718677"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="245051"/>
+            <a:off x="-26610" y="667009"/>
             <a:ext cx="12218610" cy="5523982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="332803952"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7716,310 +14283,344 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="176038"/>
-            <a:ext cx="12494750" cy="5725998"/>
+            <a:off x="0" y="635372"/>
+            <a:ext cx="12192000" cy="5587256"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3412864909"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Типи підтвердження</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="111053" y="1935921"/>
-            <a:ext cx="11959244" cy="3823855"/>
+            <a:off x="495299" y="1935921"/>
+            <a:ext cx="11574997" cy="3823855"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Кумулятивне підтвердження:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>підтвердження приймання вказаного байту даних і всіх попередніх</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>використовується за замовчуванням</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вибіркове підтвердження (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Selective Acknowledgment, SACK):</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>підтвердження діапазонів прийнятих байт</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ефективне при великому розмірі вікна</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>додаткове поле заголовку ТСР</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="717833031"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1948121" y="96180"/>
+            <a:off x="2331806" y="48090"/>
             <a:ext cx="7528388" cy="6761820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="311129052"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8079,3473 +14680,3413 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="73891" y="64655"/>
-            <a:ext cx="12044217" cy="6668654"/>
+            <a:off x="876300" y="419100"/>
+            <a:ext cx="10388600" cy="5918200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>джерела (</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Порт джерела (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Source port)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...44 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>послідовності (</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Порт призначення (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Destination port)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Номер послідовності (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Sequence number</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>є числом, що відображає номер першого </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>байту</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> в сегменті надісланих даних від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хоста</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>до </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-відправника до </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хоста</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-отримувача. </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:pPr marL="0" indent="0">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Це число є акумульованим, тобто поточний номер послідовності є сумою номеру послідовності попереднього сегменту і кількості даних (в байтах) відправлених у ньому. Використовується для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>акумульованим, </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відстежування</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> кількості та правильної послідовності отриманих сегментів даних</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2206505144"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="83127" y="157017"/>
-            <a:ext cx="11914909" cy="6124754"/>
+            <a:off x="138545" y="461817"/>
+            <a:ext cx="11914909" cy="5693866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>Номер підтвердження (</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Номер підтвердження (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Acknowledgment number) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є запитом від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хоста</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>на надіслання нового сегменту даних починаючи зі вказаного номера. З іншого боку, коли </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> отримувача на надсилання нового сегменту даних починаючи з вказаного номера. З іншого боку, коли </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хост</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>номерами послідовності меншими </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> відправник отримує це повідомлення, він переконується, що всі сегменти даних з номерами послідовності меншими за номер підтвердження були успішно прийняті отримувачем.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Зміщення даних (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Data offset) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-          <a:p>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бітний номер, який визначає розмір </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TCP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заголовка в 32-бітових словах. Мінімальний розмір становить 5 (0101) слів, а максимальний — 15 (1111), що є відповідно 20 і 60 байт. Фактично визначає розмір поля </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Опції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Options) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від 0 до 40 байт.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:t>(</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Зарезервовано (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...75 lines deleted...]
-          <a:p>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Reserved) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>біти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарезервовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майбутнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>містити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нулі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(000)</a:t>
+            </a:r>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...125 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1957164867"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-127618" y="-142441"/>
-            <a:ext cx="12319618" cy="5111606"/>
+            <a:off x="50645" y="920686"/>
+            <a:ext cx="12090709" cy="5016628"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045562809"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="193963" y="225606"/>
-            <a:ext cx="11887200" cy="6124754"/>
+            <a:off x="193963" y="441050"/>
+            <a:ext cx="11887200" cy="5693866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	NS — Одноразова сума</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Nonce</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Sum</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), використовується з метою покращення роботи механізму</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>явного повідомлення про перевантаження (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Explicit</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Congestion</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Notification</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, ECN</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>). </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	CWR — Вікно перевантаження зменшено</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Congestion</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Window</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Reduced</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), прапорець </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>встановлюється, щоб показати що </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-сегмент був отриманий зі встановленим полем ECE,</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>іншими словами це є підтвердженням отримання сегменту даних з прапорцем </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ECE</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> від </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хоста</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> партнера. </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ECE — ECN-</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Ехо</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ECN-</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Echo</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), поле показує, що відправник підтримує ECN. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3904666954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="219292" y="22013"/>
-            <a:ext cx="11861872" cy="6555641"/>
+            <a:off x="217596" y="151179"/>
+            <a:ext cx="11756808" cy="6555641"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	URG — Важливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Urgent</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), вказує, що </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-сегмент містить </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>важливі дані</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Коли до </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хоста</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-отримувача надходить сегмент зі встановленим прапорцем </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URG</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> відправляє </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>важливі дані</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з цього сегменту, які знаходяться завдяки полю показник важливості до відповідного протоколу верхнього рівня минаючи чергу і без перевірки успішності надходження попередніх сегментів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	ACK — Підтвердження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Acknowledge</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) успішності отримання </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-сегменту </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	PSH — Просування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Push</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>), також як і прапорець </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URG</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, вказує, на пріоритетність </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-сегменту. </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Хост</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-відправник позачергово надсилає цей сегмент даних через IP-мережу. За аналогією з прапорцем </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URG</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>PSH</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> інструктує </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хост</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-отримувач, що сегмент даних має бути негайно переданий до прикладного рівня (кінцевого споживача даних). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2754390520"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Задачі транспортного рівня:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Передача даних між процесами на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>хостах</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Адресація</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Надання потрібного рівня надійності передачі даних, не залежно від надійності мережі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114281960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="122548" y="515176"/>
-            <a:ext cx="11838543" cy="6124754"/>
+            <a:off x="122548" y="730620"/>
+            <a:ext cx="11838543" cy="5693866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	RST — Обривання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Reset</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) вказує, </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хосту</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-отримувачу негайно скинути з'єднання без подальшої взаємодії. Така ситуація наступає у разі, якщо сервер (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хост</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-відправник) не надає послуги визначеного сервісу. Наприклад клієнт (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хост</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-отримувач) запросив у веб-</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>серверa</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> послуги у форматі протоколу HTTPS (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-порт 443), </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>aле</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> веб-сервер надає послуги лише у форматі HTTP (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>-порт 80). Ця властивість </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> часто використовується хакерами для сканування портів мережі жертви. </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	SYN — Синхронізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Synchronize</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) використовується для встановлення з'єднання між </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>хостами</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> при так званому </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>триходовому рукостисканні</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	FIN — Фініш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Finish</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) вказує на завершення з'єднання. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3148128349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4193310" y="0"/>
+            <a:off x="4231410" y="390240"/>
             <a:ext cx="2871701" cy="461818"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Поле Опції</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="92364" y="591127"/>
-            <a:ext cx="11850254" cy="5855854"/>
+            <a:off x="170873" y="1544779"/>
+            <a:ext cx="11850254" cy="4922981"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>MSS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Максимальний розмір сегменту, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Maximum segment size</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" baseline="30000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначає максимальний розмір поля </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TCP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сегменті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ethernet 1460)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...4 lines deleted...]
-              <a:t>MSS</a:t>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Масштабування вікна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Window scale</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> слугує для збільшення значення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TCP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вікна, максимальне значення цієї опції є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Розмір </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TCP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вікна вираховується по формулі: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмір вікна * 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="1" baseline="30000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>де </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є значення опції </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>масштабування вікна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Стандартний максимальний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмір вікна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  дорівнює 65 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> * 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" baseline="30000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1073725440 (1 ГБ). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вибіркові підтвердження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" i="1" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Selective Acknowledgments, SACK</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:r>
-[...387 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4260845244"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11556,229 +18097,217 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1671782" y="-21046"/>
             <a:ext cx="7573010" cy="865645"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Керування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потоком</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="129308" y="865645"/>
-            <a:ext cx="10861156" cy="2447636"/>
+            <a:ext cx="11834092" cy="1699755"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:t>flow </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Керування потоком (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>control)</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>flow control)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>відправки в мережу  великої </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в ТСР: запобігання відправки в мережу  великої кількості сегментів, що перевантажать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувача.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:t>Механізм </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Механізм реалізації: вікно потоку, розмір якого визначається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>динамічно</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-              <a:t>потоку, </a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> отримувачем (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заповненя</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...28 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> буфера).</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...4 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4294909" y="2852605"/>
+            <a:off x="2224881" y="2814505"/>
             <a:ext cx="7742237" cy="3849098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1088749353"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11789,291 +18318,357 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="0"/>
             <a:ext cx="10353761" cy="847899"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Керування перевантаженням</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398406" y="847899"/>
-            <a:ext cx="11793594" cy="5769032"/>
+            <a:ext cx="11260194" cy="5769032"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Керування перевантаженням (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>congrestion</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> control)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> в ТСР: запобігання відправки в мережу  великої кількості сегментів, що перевантажать мережу.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Механізм реалізації: вікно перевантаження, розмір якого визначається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>динамічно</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Методи визначення розміру вікна:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Адитивне збільшення мультиплікативне зменшення</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (AIMD)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Повільний старт.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Сигнали про перевантаження:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Втрата сегменту, затримка сегменту, сигнал від маршрутизатора.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282808754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203228" y="501865"/>
-            <a:ext cx="2681893" cy="870065"/>
+            <a:off x="190500" y="469901"/>
+            <a:ext cx="2288165" cy="902030"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>AIMD</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="89016" y="2054157"/>
             <a:ext cx="8002038" cy="4687325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12103,118 +18698,132 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9081668" y="1841721"/>
             <a:ext cx="1786066" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>a – MSS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>b – 1/2</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1825127269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1690255" y="0"/>
             <a:ext cx="8552065" cy="628210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повільний старт</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="628209"/>
             <a:ext cx="12192000" cy="6241345"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12244,91 +18853,101 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="568815" y="1022598"/>
+            <a:off x="890588" y="1022598"/>
             <a:ext cx="10270982" cy="5835402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="947651" y="-33251"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повільний старт і </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>AIMD </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>в ТСР</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="539245438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12340,59 +18959,69 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7331826" y="326968"/>
             <a:ext cx="4605250" cy="2216727"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Інтерфейс транспортного рівня </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>TCP/IP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="116378" y="167640"/>
             <a:ext cx="7215447" cy="6582512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12418,423 +19047,934 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="177338"/>
+            <a:off x="1710534" y="164638"/>
             <a:ext cx="8180329" cy="587433"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Операції з </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>сокетами</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Берклі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="539374" y="980902"/>
-            <a:ext cx="10522650" cy="5253644"/>
+            <a:off x="5656631" y="752071"/>
+            <a:ext cx="6769423" cy="3379770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Таблиця 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94091E87-0255-487C-9BAA-B6CB53B338D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72004435"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="0" y="2288772"/>
+          <a:ext cx="8417663" cy="4569228"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{6E25E649-3F16-4E02-A733-19D2CDBF48F0}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2459536">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3142368296"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5958127">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1137210121"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0"/>
+                        <a:t>Операція</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0"/>
+                        <a:t>Призначення</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2980596161"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Socket</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Створити новий </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+                        <a:t>сокет</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3000092361"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Bind</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Зв’язати </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+                        <a:t>сокет</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t> з ІР-</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+                        <a:t>адресою</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t> і портом</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2101647324"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Listen</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Оголосити про бажання приймати з’єднання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3002574198"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Accept</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Прийняти запит на встановлення з’єднання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1068211892"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Connect</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Встановити з’єднання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1835007197"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Send</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Надіслати дані по мережі</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="97141445"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Receive</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Отримати дані з мережі</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="903130071"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="507692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0"/>
+                        <a:t>Close</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>Закрити з’єднання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="136670424"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3874821948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="220662"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Модель клієнт-сервер</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="979100" y="1546225"/>
+            <a:ext cx="10233800" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Сторони що взаємодіють в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>сокетах</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Берклі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- Сервер</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>К</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лієнт</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Сервер – працює (слухає) на відомій ІР-адресі і порту та пасивно чекає запитів на з’єднання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Клієнт – активно встановлює з’єднання з сервером на заданому ІР та порту.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4073817131"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913796" y="189470"/>
-            <a:ext cx="10353761" cy="1326321"/>
+            <a:off x="5734668" y="189470"/>
+            <a:ext cx="6457332" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Модель </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>OSI</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1072843" y="1655805"/>
-            <a:ext cx="10194714" cy="4852087"/>
+            <a:off x="6598005" y="1663657"/>
+            <a:ext cx="5102525" cy="2428503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Схема 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{320AFD78-42DF-4FF5-BF4E-50C2678E6C37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478114037"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="-1425645" y="189470"/>
+          <a:ext cx="9609015" cy="6479060"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="679180505"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1927948" y="210590"/>
+            <a:off x="2451064" y="0"/>
             <a:ext cx="6401405" cy="737062"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Робота </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>сокетів</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="380220" y="947651"/>
             <a:ext cx="10543094" cy="5187141"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12864,51 +20004,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1153563" y="148849"/>
+            <a:off x="1385887" y="131921"/>
             <a:ext cx="9420225" cy="6594158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1280255213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -12918,52 +20058,52 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="382386"/>
-            <a:ext cx="12362255" cy="6134793"/>
+            <a:off x="1" y="466875"/>
+            <a:ext cx="12192000" cy="6050304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1185152589"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -12976,469 +20116,550 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="775249" y="2484582"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Дякую за увагу!</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204139861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Адресація на транспортному рівні</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="2096064"/>
             <a:ext cx="10353762" cy="3473463"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Порти</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>: від </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>65535</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Кожен мережевий додаток на </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>хості</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> має свій порт</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Номери портів в додатках не повторюються!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Форма запису:     192.168.1.1:443</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4638501" y="5360338"/>
-            <a:ext cx="1167307" cy="369332"/>
+            <a:ext cx="1118191" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ІР-адреса</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6420196" y="5360338"/>
             <a:ext cx="705578" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Порт</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3878888246"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="0"/>
             <a:ext cx="10353761" cy="1064029"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Типи Портів</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797415" y="947651"/>
             <a:ext cx="7814569" cy="2294313"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Добре відомі порти: 1-1024</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>80 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>HTTP</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>25 - SMTP</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>53 – DNS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>67, 68 – DHCP</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Може використовувати тільки </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> root/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Адміністратор</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797414" y="3477491"/>
+            <a:off x="797415" y="3553692"/>
             <a:ext cx="8728971" cy="1028007"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
@@ -13644,88 +20865,100 @@
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Зареєстровані порти: 1025-49151</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Реєстрація в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>internet Assigned Numbers Authority (IANA)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Объект 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4696691"/>
+            <a:off x="797414" y="4703620"/>
             <a:ext cx="8728971" cy="1028007"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
@@ -13931,70 +21164,75 @@
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Динамічні порти: 49152-65535</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Автоматично призначаються операційною системою</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2167399425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -14074,204 +21312,235 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Забезпечення надійності на транспортному рівні</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2253137"/>
+            <a:ext cx="10233800" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Гарантія доставки даних:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Підтвердження отримання</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повторне відправлення не отриманих даних</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Гарантія порядку послідовності повідомлень:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- Нумерація повідомлень</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1049341364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1046798" y="144088"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Протоколи транспортного рівня</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4627505" y="1470409"/>
             <a:ext cx="7076815" cy="4926490"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14279,466 +21548,477 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3148824"/>
             <a:ext cx="4618182" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ТРАНСПОРТНИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9323" y="4282126"/>
             <a:ext cx="4618182" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>МЕРЕЖЕВИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9323" y="5460940"/>
-            <a:ext cx="4618182" cy="830997"/>
+            <a:ext cx="4618182" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>РІВЕНЬ МЕРЕЖЕВИХ ІНТЕРФЕЙСІВ (КАНАЛЬНИЙ)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9323" y="1949358"/>
             <a:ext cx="4618182" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ПРИКЛАДНИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="838611960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Damask">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Глибина">
   <a:themeElements>
-    <a:clrScheme name="Damask">
+    <a:clrScheme name="Глибина">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2A5B7F"/>
+        <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ABDAFC"/>
+        <a:srgbClr val="94D7E4"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9EC544"/>
+        <a:srgbClr val="41AEBD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50BEA3"/>
+        <a:srgbClr val="97E9D5"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="4A9CCC"/>
+        <a:srgbClr val="A2CF49"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="9A66CA"/>
+        <a:srgbClr val="608F3D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C54F71"/>
+        <a:srgbClr val="F4DE3A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="DE9C3C"/>
+        <a:srgbClr val="FCB11C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6BA9DA"/>
+        <a:srgbClr val="FBCA98"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="A0BCD3"/>
+        <a:srgbClr val="D3B86D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Damask">
+    <a:fontScheme name="Глибина">
       <a:majorFont>
-        <a:latin typeface="Bookman Old Style" panose="02050604050505020204"/>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Rockwell" panose="02060603020205020403"/>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Arial"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Damask">
+    <a:fmtScheme name="Глибина">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="48000"/>
+                <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="78000"/>
+                <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
-                <a:satMod val="100000"/>
-                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="69000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="86000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="72000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" sy="96000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="54000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:duotone>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="18000"/>
-[...1 lines deleted...]
-                <a:lumMod val="28000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="95000"/>
-[...1 lines deleted...]
-                <a:lumMod val="116000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
-            </a:duotone>
-[...2 lines deleted...]
-        </a:blipFill>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Damask" id="{F9A299A0-33D0-4E0F-9F3F-7163E3744208}" vid="{746EEEEA-FB6A-406B-B510-531588D54811}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Depth" id="{7BEAFC2A-325C-49C4-AC08-2B765DA903F9}" vid="{1735E755-43E6-43AA-ABA2-C989ECC79AF5}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Глибина</Template>
   <TotalTime></TotalTime>
-  <Words>796</Words>
+  <Words>582</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкий екран</PresentationFormat>
-  <Paragraphs>159</Paragraphs>
+  <Paragraphs>196</Paragraphs>
   <Slides>43</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="48" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Bookman Old Style</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Damask</vt:lpstr>
+      <vt:lpstr>Corbel</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Глибина</vt:lpstr>
       <vt:lpstr>Введення в спеціальність  Лекція 9 </vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
-      <vt:lpstr>Задачі транспортного рівня</vt:lpstr>
+      <vt:lpstr>Задачі транспортного рівня:</vt:lpstr>
       <vt:lpstr>Модель OSI</vt:lpstr>
       <vt:lpstr>Адресація на транспортному рівні</vt:lpstr>
       <vt:lpstr>Типи Портів</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Забезпечення надійності на транспортному рівні</vt:lpstr>
       <vt:lpstr>Протоколи транспортного рівня</vt:lpstr>
       <vt:lpstr>UDP</vt:lpstr>
       <vt:lpstr>UDP header</vt:lpstr>
       <vt:lpstr>Використання UDP</vt:lpstr>
       <vt:lpstr>TCP</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>З’єднання ТСР</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Типи підтвердження</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>