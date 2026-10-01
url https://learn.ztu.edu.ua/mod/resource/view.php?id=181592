--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,259 +1,723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483678" r:id="rId1"/>
+    <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId17"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="263" r:id="rId3"/>
     <p:sldId id="289" r:id="rId4"/>
     <p:sldId id="276" r:id="rId5"/>
     <p:sldId id="290" r:id="rId6"/>
     <p:sldId id="283" r:id="rId7"/>
     <p:sldId id="288" r:id="rId8"/>
     <p:sldId id="291" r:id="rId9"/>
     <p:sldId id="292" r:id="rId10"/>
     <p:sldId id="293" r:id="rId11"/>
     <p:sldId id="287" r:id="rId12"/>
     <p:sldId id="285" r:id="rId13"/>
     <p:sldId id="294" r:id="rId14"/>
     <p:sldId id="295" r:id="rId15"/>
     <p:sldId id="282" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="uk-UA"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="92619" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="840" y="53"/>
+        <p:origin x="712" y="64"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Місце для верхнього колонтитула 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для дати 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{3CFC93EB-A248-462B-9A73-0D796DBE5220}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>08.05.2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Місце для зображення 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Місце для нотаток 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Місце для нижнього колонтитула 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Місце для номера слайда 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5DE08893-D23B-4A92-9518-486ADB21FC24}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3944499888"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Місце для зображення 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для нотаток 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Місце для номера слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5DE08893-D23B-4A92-9518-486ADB21FC24}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2853968674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -282,978 +746,1035 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Титульний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="1122363"/>
-            <a:ext cx="9001462" cy="2387600"/>
+            <a:off x="2209800" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr wrap="none" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="4800"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="3602038"/>
-            <a:ext cx="9001462" cy="1655762"/>
+            <a:off x="2209799" y="3694375"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец подзаголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654717695"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1921893109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Панорамная фотография с подписью">
+  <p:cSld name="Панорамна фотографія з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="4289372"/>
-            <a:ext cx="10367564" cy="819355"/>
+            <a:off x="839788" y="4367160"/>
+            <a:ext cx="10515600" cy="819355"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="621321"/>
-            <a:ext cx="10367564" cy="3379735"/>
+            <a:off x="839788" y="987425"/>
+            <a:ext cx="10515600" cy="3379735"/>
           </a:xfrm>
-          <a:noFill/>
-[...24 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="5108728"/>
-            <a:ext cx="10365998" cy="682472"/>
+            <a:off x="839788" y="5186516"/>
+            <a:ext cx="10514012" cy="682472"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2046151899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424136360"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Заголовок и подпись">
+  <p:cSld name="Назва та підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="3424859"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="3534344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4204820"/>
-            <a:ext cx="10353761" cy="1592186"/>
+            <a:off x="839788" y="4489399"/>
+            <a:ext cx="10514012" cy="1501826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3545130638"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="795082145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Цитата с подписью">
+  <p:cSld name="Цитата з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1446212" y="609600"/>
+            <a:off x="1446212" y="365125"/>
             <a:ext cx="9302752" cy="2992904"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="4400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1720644" y="3610032"/>
-            <a:ext cx="8752299" cy="426812"/>
+            <a:off x="1720644" y="3365557"/>
+            <a:ext cx="8752299" cy="548968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="r">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4204821"/>
-            <a:ext cx="10353762" cy="1586380"/>
+            <a:off x="838200" y="4501729"/>
+            <a:ext cx="10512424" cy="1489496"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="836612" y="735241"/>
+            <a:off x="1111044" y="786824"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1319,57 +1840,57 @@
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>“</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10657956" y="2972093"/>
+            <a:off x="10437812" y="2743200"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1436,4286 +1957,4423 @@
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3665103889"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1206912952"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Карточка имени">
+  <p:cSld name="Картка назви">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="2126942"/>
-            <a:ext cx="10355327" cy="2511835"/>
+            <a:off x="839788" y="2326967"/>
+            <a:ext cx="10515600" cy="2511835"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="5400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4650556"/>
-            <a:ext cx="10353763" cy="1140644"/>
+            <a:off x="839788" y="4850581"/>
+            <a:ext cx="10514012" cy="1140644"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3587156983"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2830260398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Три колонки">
+  <p:cSld name="3 колонки">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2088319"/>
-            <a:ext cx="3298956" cy="823305"/>
+            <a:off x="1337282" y="1885950"/>
+            <a:ext cx="2946866" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2911624"/>
-            <a:ext cx="3298956" cy="2879576"/>
+            <a:off x="1356798" y="2571750"/>
+            <a:ext cx="2927350" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2088320"/>
-            <a:ext cx="3298558" cy="823304"/>
+            <a:off x="4587994" y="1885950"/>
+            <a:ext cx="2936241" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2911624"/>
-            <a:ext cx="3299821" cy="2879576"/>
+            <a:off x="4577441" y="2571750"/>
+            <a:ext cx="2946794" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973298" y="2088320"/>
-            <a:ext cx="3291211" cy="823304"/>
+            <a:off x="7829035" y="1885950"/>
+            <a:ext cx="2932113" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7976346" y="2911624"/>
-            <a:ext cx="3291211" cy="2879576"/>
+            <a:off x="7829035" y="2571750"/>
+            <a:ext cx="2932113" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3342002457"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2307671308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Столбец с тремя рисунками">
+  <p:cSld name="3 колонки з малюнками">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4195899"/>
-            <a:ext cx="3298955" cy="576262"/>
+            <a:off x="1332085" y="4297503"/>
+            <a:ext cx="2940050" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092020" y="2298987"/>
+            <a:off x="1332085" y="2256354"/>
             <a:ext cx="2940050" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4772161"/>
-            <a:ext cx="3298955" cy="1019038"/>
+            <a:off x="1332085" y="4873765"/>
+            <a:ext cx="2940050" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4442701" y="4195899"/>
-            <a:ext cx="3298983" cy="576262"/>
+            <a:off x="4568997" y="4297503"/>
+            <a:ext cx="2930525" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4568996" y="2298987"/>
+            <a:off x="4568996" y="2256354"/>
             <a:ext cx="2930525" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4441348" y="4772160"/>
-            <a:ext cx="3300336" cy="1019038"/>
+            <a:off x="4567644" y="4873764"/>
+            <a:ext cx="2934406" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973423" y="4195899"/>
-            <a:ext cx="3289900" cy="576262"/>
+            <a:off x="7804322" y="4297503"/>
+            <a:ext cx="2932113" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8152803" y="2298987"/>
+            <a:off x="7804321" y="2256354"/>
             <a:ext cx="2932113" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973298" y="4772161"/>
-            <a:ext cx="3294258" cy="1019037"/>
+            <a:off x="7804197" y="4873762"/>
+            <a:ext cx="2935997" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1371986704"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3758207739"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Заголовок і вертикальний текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066089962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3460088433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Вертикальний заголовок і текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="609599"/>
-            <a:ext cx="2542657" cy="5181601"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
-          <a:lstStyle>
-[...7 lines deleted...]
-              <a:t>Образец заголовка</a:t>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609599"/>
-            <a:ext cx="7658705" cy="5181601"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24835376"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2977438231"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Назва та вміст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538114840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564435651"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Заголовок раздела">
+  <p:cSld name="Назва розділу">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="7" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229244" y="657226"/>
-            <a:ext cx="9733512" cy="2852737"/>
+            <a:off x="854532" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="47000"/>
+                        <a:lumOff val="53000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="3693674"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...38 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638914513"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2096962667"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Два объекта">
+  <p:cSld name="Два об’єкти">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2088319"/>
-            <a:ext cx="5106004" cy="3702881"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="5025216" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6173403" y="2088319"/>
-            <a:ext cx="5094154" cy="3702881"/>
+            <a:off x="6319840" y="1825625"/>
+            <a:ext cx="5033960" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1498611459"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1963079134"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Сравнение">
+  <p:cSld name="Порівняння">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1325563"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1141804" y="2088320"/>
-            <a:ext cx="4879199" cy="823912"/>
+            <a:off x="1120000" y="1681163"/>
+            <a:ext cx="5025216" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2912232"/>
-            <a:ext cx="5107208" cy="2878968"/>
+            <a:off x="1120000" y="2505075"/>
+            <a:ext cx="5025216" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6402003" y="2088320"/>
-            <a:ext cx="4865554" cy="823912"/>
+            <a:off x="6319840" y="1681163"/>
+            <a:ext cx="5035548" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2912232"/>
-            <a:ext cx="5095357" cy="2878968"/>
+            <a:off x="6319840" y="2505075"/>
+            <a:ext cx="5035548" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1585126424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="13698593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Лише заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455526345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3128524273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Пустий слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662342229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1086936929"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Вміст і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="609600"/>
-            <a:ext cx="3932237" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5078064" y="609600"/>
-            <a:ext cx="6189492" cy="5181600"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="2971800"/>
-            <a:ext cx="3932237" cy="2819399"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851098402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2461073372"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Рисунок і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917227" y="609600"/>
-            <a:ext cx="5929773" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7424804" y="758881"/>
-            <a:ext cx="3255356" cy="4883038"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:noFill/>
-[...24 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2971800"/>
-            <a:ext cx="5934950" cy="2819400"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051584533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3970362743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1003">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId19">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1326321"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2096064"/>
-            <a:ext cx="10353762" cy="3695136"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="10233800" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7678736" y="5883275"/>
+            <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>08.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="5883275"/>
-            <a:ext cx="6672865" cy="365125"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10514011" y="5883275"/>
-            <a:ext cx="753545" cy="365125"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹№›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762856887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="881742878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483679" r:id="rId1"/>
-[...15 lines deleted...]
-    <p:sldLayoutId id="2147483695" r:id="rId17"/>
+    <p:sldLayoutId id="2147483697" r:id="rId1"/>
+    <p:sldLayoutId id="2147483698" r:id="rId2"/>
+    <p:sldLayoutId id="2147483699" r:id="rId3"/>
+    <p:sldLayoutId id="2147483700" r:id="rId4"/>
+    <p:sldLayoutId id="2147483701" r:id="rId5"/>
+    <p:sldLayoutId id="2147483702" r:id="rId6"/>
+    <p:sldLayoutId id="2147483703" r:id="rId7"/>
+    <p:sldLayoutId id="2147483704" r:id="rId8"/>
+    <p:sldLayoutId id="2147483705" r:id="rId9"/>
+    <p:sldLayoutId id="2147483706" r:id="rId10"/>
+    <p:sldLayoutId id="2147483707" r:id="rId11"/>
+    <p:sldLayoutId id="2147483708" r:id="rId12"/>
+    <p:sldLayoutId id="2147483709" r:id="rId13"/>
+    <p:sldLayoutId id="2147483710" r:id="rId14"/>
+    <p:sldLayoutId id="2147483711" r:id="rId15"/>
+    <p:sldLayoutId id="2147483712" r:id="rId16"/>
+    <p:sldLayoutId id="2147483713" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="5400" b="0" kern="1200">
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="28000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+            <a:tileRect/>
+          </a:gradFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="2800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...105 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
@@ -5822,191 +6480,197 @@
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470780" y="443621"/>
             <a:ext cx="11108602" cy="4227968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Введення в спеціальність</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-[...8 lines deleted...]
-              <a:t/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Лекція 7</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497669349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413903" y="154420"/>
+            <a:off x="1553935" y="285213"/>
             <a:ext cx="8619259" cy="6572787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115385879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6024,74 +6688,80 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3372116" y="235093"/>
             <a:ext cx="4618182" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IPv4</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="144484" y="758313"/>
+            <a:off x="714499" y="758313"/>
             <a:ext cx="10585518" cy="5814427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3185443412"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6108,51 +6778,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2" descr="ÐÐ°ÑÑÐ¸Ð½ÐºÐ¸ Ð¿Ð¾ Ð·Ð°Ð¿ÑÐ¾ÑÑ IPv6 packet"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="933855" y="0"/>
+            <a:off x="1042481" y="0"/>
             <a:ext cx="10107038" cy="6994071"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385082862"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -6226,852 +6896,1279 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="321253" y="205076"/>
+            <a:off x="321253" y="150074"/>
             <a:ext cx="11030238" cy="6194600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1152618" y="467513"/>
+            <a:ext cx="1391201" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Адреса</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7920217" y="467513"/>
+            <a:ext cx="1574418" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Інтерфейс</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="155086199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="775249" y="2484582"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Дякую за увагу!</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204139861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7305235" y="4016116"/>
-            <a:ext cx="4618182" cy="523220"/>
+            <a:off x="7305235" y="1700428"/>
+            <a:ext cx="4618182" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>МЕРЕЖЕВИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="157643" y="147782"/>
             <a:ext cx="7147592" cy="6410036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3940657686"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="886086" y="341745"/>
+            <a:off x="919119" y="19537"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Для чого нам мережевий рівень?</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Чи можливий І</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" cap="none" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" cap="none" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>nternet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>на</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Е</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" cap="none" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" cap="none" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>thernet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" cap="none" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>’і</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="258617" y="1668066"/>
             <a:ext cx="8493363" cy="3587425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="649755" y="5375564"/>
-            <a:ext cx="3855543" cy="1200329"/>
+            <a:ext cx="3984552" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Різні технології канального рівня!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Таблиця комутації містить всі МАС</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Різні </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>MTU</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вічні проблеми з </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>STP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Рисунок 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1921164" y="5980813"/>
+            <a:off x="2170546" y="5975728"/>
             <a:ext cx="3204297" cy="272872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3294695384"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304070" y="527128"/>
-            <a:ext cx="10022183" cy="6124754"/>
+            <a:ext cx="10834985" cy="6186309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ФУНКЦІЇ МЕРЕЖЕВОГО РІВНЯ:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мережевий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>OSI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути як з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>установкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так і без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стеці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>протоколів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ТСР/ІР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підтримує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>IP, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> є протоколом без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>установкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знаходяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наступних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:r>
-[...4 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Кожен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> хост в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> повинен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>унікальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адресу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, де </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...15 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знаходиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адреса </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазвичай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
-[...19 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призначається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ієрархічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інтернеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
-[...97 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відомі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> протоколу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>IP.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0"/>
-[...23 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Просування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
-[...141 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>даних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4292217392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7125,873 +8222,1475 @@
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="418289" y="58847"/>
-            <a:ext cx="11420273" cy="5632311"/>
+            <a:off x="385863" y="415106"/>
+            <a:ext cx="11420273" cy="5324535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Протоколи</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мережевого</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>рівня</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> маршрутизируют</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>джерела</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розділені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на два </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>класи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>установкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>установкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>починають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> передачу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виклику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> маршруту </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проходження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пакетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>джерела</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>починають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послідовну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> передачу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>закінчення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передачі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розривають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв'язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> без установки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посилають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>дані</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>містять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адресну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в кожному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пакеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Кожен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> пакет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>містить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адресу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відправника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Далі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кожний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проміжний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережевий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пристрій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зчитує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адресну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>приймає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>маршрутизації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Лист </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> пакет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>від</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> одного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проміжного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> пристрою до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до тих </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не буде доставлено </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувачу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> без установки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гарантують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
-[...15 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надходження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувачу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в тому порядку, в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>була</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відправлена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пакети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>можуть</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-[...19 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> пройти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> маршрутами. За </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відновлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> порядку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використанні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережевих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>протоколів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з'єднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>транспортні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>протоколи</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-[...711 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="376703114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8058,135 +9757,151 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="525869" y="193965"/>
             <a:ext cx="4452532" cy="1042754"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IP-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" cap="none" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>адреса</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1717358" y="1236719"/>
             <a:ext cx="2309695" cy="490118"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>4 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>байта</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (32 біта)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="249382" y="1855191"/>
             <a:ext cx="4433455" cy="1509261"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="83127" y="4243220"/>
-            <a:ext cx="11865574" cy="1815882"/>
+            <a:off x="83127" y="4366331"/>
+            <a:ext cx="11865574" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
@@ -8202,1846 +9917,1667 @@
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Запис адрес IP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.0/24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>означає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Число </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>після</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>похилої</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> риски </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>означає</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>кількість</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>одиничних</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>розрядів</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> у </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>масці</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підмережі</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Для </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>наведеного</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> прикладу маска </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підмережі</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> буде </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>мати</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>двійковий</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>вигляд</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>11111111.11111111.11111111.00000000</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>або</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> те ж </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>саме</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> в </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>десятковому</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>вигляді</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>255.255.255.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. 24 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розряди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> IP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відводяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> номер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>решта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 32-24  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрядів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хостів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, адресу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>цієї</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>мережі</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>широкомовну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адресу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Разом, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.0/24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>означає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діапазон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адрес </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хостів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.254</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а так само </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — адреса </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>192.168.5.255</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>широкомовна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> адреса </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...164 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="ru-RU" altLang="uk-UA" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Рисунок 11"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860426" y="1855191"/>
             <a:ext cx="7331574" cy="1469900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -10075,486 +11611,794 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="63500" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>IP-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" cap="none" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>адреса і маска мережі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2616040535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2641600" y="362588"/>
-            <a:ext cx="4562763" cy="369332"/>
+            <a:off x="2762001" y="188418"/>
+            <a:ext cx="6940139" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Classless Inter-Domain Routing, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>CIDR</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="433099" y="823046"/>
-            <a:ext cx="8757083" cy="5763410"/>
+            <a:off x="541467" y="1092856"/>
+            <a:ext cx="11109066" cy="5149215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2104282874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Damask">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Глибина">
   <a:themeElements>
-    <a:clrScheme name="Damask">
+    <a:clrScheme name="Глибина">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2A5B7F"/>
+        <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ABDAFC"/>
+        <a:srgbClr val="94D7E4"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9EC544"/>
+        <a:srgbClr val="41AEBD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50BEA3"/>
+        <a:srgbClr val="97E9D5"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="4A9CCC"/>
+        <a:srgbClr val="A2CF49"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="9A66CA"/>
+        <a:srgbClr val="608F3D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C54F71"/>
+        <a:srgbClr val="F4DE3A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="DE9C3C"/>
+        <a:srgbClr val="FCB11C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6BA9DA"/>
+        <a:srgbClr val="FBCA98"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="A0BCD3"/>
+        <a:srgbClr val="D3B86D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Damask">
+    <a:fontScheme name="Глибина">
       <a:majorFont>
-        <a:latin typeface="Bookman Old Style" panose="02050604050505020204"/>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Глибина">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Depth" id="{7BEAFC2A-325C-49C4-AC08-2B765DA903F9}" vid="{1735E755-43E6-43AA-ABA2-C989ECC79AF5}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Офіс">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Офіс">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Rockwell" panose="02060603020205020403"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Damask">
+    <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="48000"/>
+                <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="78000"/>
+                <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
-                <a:satMod val="100000"/>
-                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="69000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="86000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="72000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" sy="96000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="54000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:duotone>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="18000"/>
-[...1 lines deleted...]
-                <a:lumMod val="28000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="95000"/>
-[...1 lines deleted...]
-                <a:lumMod val="116000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
-            </a:duotone>
-[...2 lines deleted...]
-        </a:blipFill>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Damask" id="{F9A299A0-33D0-4E0F-9F3F-7163E3744208}" vid="{746EEEEA-FB6A-406B-B510-531588D54811}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>TM04033923[[fn=Глибина]]</Template>
   <TotalTime></TotalTime>
-  <Words>233</Words>
+  <Words>72</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкий екран</PresentationFormat>
-  <Paragraphs>29</Paragraphs>
+  <PresentationFormat>Широкоэкранный</PresentationFormat>
+  <Paragraphs>32</Paragraphs>
   <Slides>15</Slides>
-  <Notes>0</Notes>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Використані шрифти</vt:lpstr>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдів</vt:lpstr>
+        <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Bookman Old Style</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Damask</vt:lpstr>
+      <vt:lpstr>Corbel</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Глибина</vt:lpstr>
       <vt:lpstr>Введення в спеціальність  Лекція 7 </vt:lpstr>
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Для чого нам мережевий рівень? Чи можливий Іnternet на Еthernet’і</vt:lpstr>
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>IP-адреса</vt:lpstr>
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ти  амбітний?   Творчий?  розумієшся на   сучасних технологіях?</dc:title>
   <dc:creator>homer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>