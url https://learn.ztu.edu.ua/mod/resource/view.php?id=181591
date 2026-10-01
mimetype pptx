--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -51,225 +51,242 @@
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483678" r:id="rId1"/>
+    <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId31"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="263" r:id="rId3"/>
     <p:sldId id="276" r:id="rId4"/>
     <p:sldId id="283" r:id="rId5"/>
     <p:sldId id="287" r:id="rId6"/>
     <p:sldId id="286" r:id="rId7"/>
     <p:sldId id="296" r:id="rId8"/>
     <p:sldId id="297" r:id="rId9"/>
     <p:sldId id="298" r:id="rId10"/>
     <p:sldId id="299" r:id="rId11"/>
     <p:sldId id="300" r:id="rId12"/>
     <p:sldId id="303" r:id="rId13"/>
     <p:sldId id="302" r:id="rId14"/>
     <p:sldId id="301" r:id="rId15"/>
     <p:sldId id="285" r:id="rId16"/>
     <p:sldId id="295" r:id="rId17"/>
     <p:sldId id="294" r:id="rId18"/>
     <p:sldId id="293" r:id="rId19"/>
     <p:sldId id="307" r:id="rId20"/>
     <p:sldId id="306" r:id="rId21"/>
     <p:sldId id="291" r:id="rId22"/>
     <p:sldId id="292" r:id="rId23"/>
     <p:sldId id="290" r:id="rId24"/>
     <p:sldId id="289" r:id="rId25"/>
     <p:sldId id="308" r:id="rId26"/>
     <p:sldId id="309" r:id="rId27"/>
     <p:sldId id="310" r:id="rId28"/>
     <p:sldId id="311" r:id="rId29"/>
     <p:sldId id="282" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="uk-UA"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15622" autoAdjust="0"/>
     <p:restoredTop sz="92619" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="81" d="100"/>
+          <a:sy n="81" d="100"/>
         </p:scale>
-        <p:origin x="840" y="53"/>
+        <p:origin x="96" y="516"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -333,51 +350,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69D9198A-683B-450C-A7AC-313ABF1FAD87}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -397,79 +414,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заметки 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -759,978 +776,1035 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Титульний слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="1122363"/>
-            <a:ext cx="9001462" cy="2387600"/>
+            <a:off x="2209800" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209799" y="3694375"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...33 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец подзаголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654717695"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2999171824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Панорамная фотография с подписью">
+  <p:cSld name="Панорамна фотографія з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="4289372"/>
-[...6 lines deleted...]
-          </a:bodyPr>
+            <a:off x="839788" y="4367160"/>
+            <a:ext cx="10515600" cy="819355"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="621321"/>
-[...27 lines deleted...]
-          </a:sp3d>
+            <a:off x="839788" y="987425"/>
+            <a:ext cx="10515600" cy="3379735"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="5108728"/>
-[...6 lines deleted...]
-          </a:bodyPr>
+            <a:off x="839788" y="5186516"/>
+            <a:ext cx="10514012" cy="682472"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2046151899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3216847904"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Заголовок и подпись">
+  <p:cSld name="Назва та підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="3424859"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="3534344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4204820"/>
-            <a:ext cx="10353761" cy="1592186"/>
+            <a:off x="839788" y="4489399"/>
+            <a:ext cx="10514012" cy="1501826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3545130638"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3380040599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Цитата с подписью">
+  <p:cSld name="Цитата з підписом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1446212" y="609600"/>
+            <a:off x="1446212" y="365125"/>
             <a:ext cx="9302752" cy="2992904"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="4400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1720644" y="3610032"/>
-            <a:ext cx="8752299" cy="426812"/>
+            <a:off x="1720644" y="3365557"/>
+            <a:ext cx="8752299" cy="548968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="r">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4204821"/>
-            <a:ext cx="10353762" cy="1586380"/>
+            <a:off x="838200" y="4501729"/>
+            <a:ext cx="10512424" cy="1489496"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="836612" y="735241"/>
+            <a:off x="1111044" y="786824"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1796,57 +1870,57 @@
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>“</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10657956" y="2972093"/>
+            <a:off x="10437812" y="2743200"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3200" b="0" cap="all">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst>
                   <a:glow rad="38100">
                     <a:schemeClr val="bg1">
                       <a:lumMod val="65000"/>
                       <a:lumOff val="35000"/>
@@ -1913,4286 +1987,4423 @@
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3665103889"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="733193220"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Карточка имени">
+  <p:cSld name="Картка назви">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913806" y="2126942"/>
-[...4 lines deleted...]
-          <a:bodyPr anchor="b"/>
+            <a:off x="839788" y="2326967"/>
+            <a:ext cx="10515600" cy="2511835"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="5400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="4650556"/>
-            <a:ext cx="10353763" cy="1140644"/>
+            <a:off x="839788" y="4850581"/>
+            <a:ext cx="10514012" cy="1140644"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3587156983"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936001424"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Три колонки">
+  <p:cSld name="3 колонки">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2088319"/>
-            <a:ext cx="3298956" cy="823305"/>
+            <a:off x="1337282" y="1885950"/>
+            <a:ext cx="2946866" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2911624"/>
-            <a:ext cx="3298956" cy="2879576"/>
+            <a:off x="1356798" y="2571750"/>
+            <a:ext cx="2927350" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2088320"/>
-[...4 lines deleted...]
-          <a:bodyPr anchor="b">
+            <a:off x="4587994" y="1885950"/>
+            <a:ext cx="2936241" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4444878" y="2911624"/>
-            <a:ext cx="3299821" cy="2879576"/>
+            <a:off x="4577441" y="2571750"/>
+            <a:ext cx="2946794" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7973298" y="2088320"/>
-[...4 lines deleted...]
-          <a:bodyPr anchor="b">
+            <a:off x="7829035" y="1885950"/>
+            <a:ext cx="2932113" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7976346" y="2911624"/>
-            <a:ext cx="3291211" cy="2879576"/>
+            <a:off x="7829035" y="2571750"/>
+            <a:ext cx="2932113" cy="3589338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3342002457"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3808645289"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Столбец с тремя рисунками">
+  <p:cSld name="3 колонки з малюнками">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353762" cy="1325563"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4195899"/>
-            <a:ext cx="3298955" cy="576262"/>
+            <a:off x="1332085" y="4297503"/>
+            <a:ext cx="2940050" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092020" y="2298987"/>
+            <a:off x="1332085" y="2256354"/>
             <a:ext cx="2940050" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="4772161"/>
-[...1 lines deleted...]
-          </a:xfrm>
+            <a:off x="1332085" y="4873765"/>
+            <a:ext cx="2940050" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4568997" y="4297503"/>
+            <a:ext cx="2930525" cy="576262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4568996" y="2256354"/>
+            <a:ext cx="2930525" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1858"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4567644" y="4873764"/>
+            <a:ext cx="2934406" cy="659189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...18 lines deleted...]
-            <a:ext cx="3298983" cy="576262"/>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804322" y="4297503"/>
+            <a:ext cx="2932113" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="34000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="41000"/>
+                        <a:lumOff val="59000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="4800000" scaled="0"/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="23" name="Picture Placeholder 2"/>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" idx="21"/>
-[...5 lines deleted...]
-            <a:ext cx="2930525" cy="1524000"/>
+            <p:ph type="pic" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804321" y="2256354"/>
+            <a:ext cx="2932113" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 0"/>
+              <a:gd name="adj" fmla="val 1858"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Text Placeholder 3"/>
-[...10 lines deleted...]
-            <a:ext cx="3300336" cy="1019038"/>
+          <p:cNvPr id="27" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7804197" y="4873762"/>
+            <a:ext cx="2935997" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...239 lines deleted...]
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1371986704"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3589799"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Заголовок і вертикальний текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066089962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1969041419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Вертикальний заголовок і текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="609599"/>
-[...32 lines deleted...]
-            <a:ext cx="7658705" cy="5181601"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24835376"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2192409561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Назва та вміст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538114840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055902412"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Заголовок раздела">
+  <p:cSld name="Назва розділу">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...10 lines deleted...]
-            <a:ext cx="9733512" cy="2852737"/>
+          <p:cNvPr id="7" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="4464028"/>
+            <a:ext cx="9144000" cy="1641490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="9600" b="0" spc="-300">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="32000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="89000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="47000"/>
+                        <a:lumOff val="53000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="8100000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="469900" dist="342900" dir="5400000" sy="-20000" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="66000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854532" y="3693674"/>
+            <a:ext cx="9144000" cy="754025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...38 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638914513"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1203428151"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Два объекта">
+  <p:cSld name="Два об’єкти">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2088319"/>
-            <a:ext cx="5106004" cy="3702881"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="5025216" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6173403" y="2088319"/>
-            <a:ext cx="5094154" cy="3702881"/>
+            <a:off x="6319840" y="1825625"/>
+            <a:ext cx="5033960" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1498611459"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024105541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Сравнение">
+  <p:cSld name="Порівняння">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1325563"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1141804" y="2088320"/>
-            <a:ext cx="4879199" cy="823912"/>
+            <a:off x="1120000" y="1681163"/>
+            <a:ext cx="5025216" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2912232"/>
-            <a:ext cx="5107208" cy="2878968"/>
+            <a:off x="1120000" y="2505075"/>
+            <a:ext cx="5025216" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6402003" y="2088320"/>
-[...4 lines deleted...]
-          <a:bodyPr anchor="b"/>
+            <a:off x="6319840" y="1681163"/>
+            <a:ext cx="5035548" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" b="0">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="90000"/>
+                        <a:lumOff val="10000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Образец текста</a:t>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2912232"/>
-            <a:ext cx="5095357" cy="2878968"/>
+            <a:off x="6319840" y="2505075"/>
+            <a:ext cx="5035548" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1585126424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="873761626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Лише заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455526345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1756956523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Пустий слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662342229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3245214056"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Вміст і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="609600"/>
-[...6 lines deleted...]
-          </a:bodyPr>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5078064" y="609600"/>
-[...4 lines deleted...]
-          <a:bodyPr anchor="ctr"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="2971800"/>
-            <a:ext cx="3932237" cy="2819399"/>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851098402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1911981546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Рисунок і підпис">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917227" y="609600"/>
-[...6 lines deleted...]
-          </a:bodyPr>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7424804" y="758881"/>
-[...27 lines deleted...]
-          </a:sp3d>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2971800"/>
-[...6 lines deleted...]
-          </a:bodyPr>
+            <a:off x="1120000" y="2057400"/>
+            <a:ext cx="3652025" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="15000">
+                      <a:schemeClr val="tx2"/>
+                    </a:gs>
+                    <a:gs pos="73000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="tx1"/>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="16200000" scaled="1"/>
+                </a:gradFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051584533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538367890"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1003">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId19">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1326321"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2096064"/>
-            <a:ext cx="10353762" cy="3695136"/>
+            <a:off x="1120000" y="1825625"/>
+            <a:ext cx="10233800" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7678736" y="5883275"/>
+            <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2020</a:t>
+              <a:t>07.05.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="5883275"/>
-            <a:ext cx="6672865" cy="365125"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10514011" y="5883275"/>
-            <a:ext cx="753545" cy="365125"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="1200">
+                <a:gradFill flip="none" rotWithShape="1">
+                  <a:gsLst>
+                    <a:gs pos="28000">
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="93000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="0">
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="38000"/>
+                        <a:lumOff val="62000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="0"/>
+                        <a:lumOff val="100000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                  <a:tileRect/>
+                </a:gradFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762856887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4029633187"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483679" r:id="rId1"/>
-[...15 lines deleted...]
-    <p:sldLayoutId id="2147483695" r:id="rId17"/>
+    <p:sldLayoutId id="2147483697" r:id="rId1"/>
+    <p:sldLayoutId id="2147483698" r:id="rId2"/>
+    <p:sldLayoutId id="2147483699" r:id="rId3"/>
+    <p:sldLayoutId id="2147483700" r:id="rId4"/>
+    <p:sldLayoutId id="2147483701" r:id="rId5"/>
+    <p:sldLayoutId id="2147483702" r:id="rId6"/>
+    <p:sldLayoutId id="2147483703" r:id="rId7"/>
+    <p:sldLayoutId id="2147483704" r:id="rId8"/>
+    <p:sldLayoutId id="2147483705" r:id="rId9"/>
+    <p:sldLayoutId id="2147483706" r:id="rId10"/>
+    <p:sldLayoutId id="2147483707" r:id="rId11"/>
+    <p:sldLayoutId id="2147483708" r:id="rId12"/>
+    <p:sldLayoutId id="2147483709" r:id="rId13"/>
+    <p:sldLayoutId id="2147483710" r:id="rId14"/>
+    <p:sldLayoutId id="2147483711" r:id="rId15"/>
+    <p:sldLayoutId id="2147483712" r:id="rId16"/>
+    <p:sldLayoutId id="2147483713" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="5400" b="0" kern="1200">
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="28000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+            <a:tileRect/>
+          </a:gradFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
-[...9 lines deleted...]
-          </a:effectLst>
+        <a:defRPr sz="2800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="34000">
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="93000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="25000"/>
+                  <a:lumOff val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="0"/>
+                  <a:lumOff val="100000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...105 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
@@ -6405,104 +6616,103 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470780" y="443621"/>
             <a:ext cx="11108602" cy="4227968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Введення в спеціальність</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="uk-UA"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA"/>
-[...8 lines deleted...]
-              <a:t/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Лекція 6</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497669349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -6758,68 +6968,70 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451852" y="184981"/>
-            <a:ext cx="11509239" cy="523220"/>
+            <a:ext cx="11509239" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>На якому ж рівні краще шукати і виправляти помилки?</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 2" descr="Похожее изображение"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -6828,99 +7040,111 @@
             <a:ext cx="6491651" cy="5578764"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7222837" y="2780146"/>
-            <a:ext cx="3768436" cy="707886"/>
+            <a:off x="7222836" y="2780146"/>
+            <a:ext cx="4248727" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Канали зв’язку з рідкісними помилками – верхні рівні</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7319819" y="4290291"/>
-            <a:ext cx="3768436" cy="707886"/>
+            <a:off x="7319818" y="4290291"/>
+            <a:ext cx="3866737" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Канали зв’язку з частими помилками – нижні рівні</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385082862"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6935,209 +7159,207 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="129309" y="979054"/>
             <a:ext cx="4368800" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Канальний рівень (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...8 lines deleted...]
-              <a:t>layer)</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Data Link layer)</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4821382" y="337126"/>
             <a:ext cx="7139708" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Підрівень управління логічним каналом</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
-            </a:r>
-[...6 lines deleted...]
-              <a:t>Logical </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...8 lines deleted...]
-              <a:t>layer, LLC)</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Logical Link layer, LLC)</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4821382" y="1157492"/>
             <a:ext cx="7139708" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Підрівень управління доступом до середовища</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Media Access Control, MAC)</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="Прямая соединительная линия 7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="4498109" y="337126"/>
             <a:ext cx="323273" cy="641929"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7194,454 +7416,588 @@
         <p:nvSpPr>
           <p:cNvPr id="13" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="217457" y="2419336"/>
             <a:ext cx="11577379" cy="4267791"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підрівень управління логічним каналом (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>LLC)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Управління</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> передачею </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>даних</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Забезпечує</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>перевірку</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> і </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>правильність</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>передачі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>інформації</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> по </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>з'єднанню</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...9 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підрівень управління доступом до середовища (МАС):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Спільне</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>використання</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>загального</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>середовища</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>передачі</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Адресація</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Не є </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>обов’язковим</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1140584062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="387928" y="461817"/>
-            <a:ext cx="10005477" cy="3785652"/>
+            <a:off x="1093261" y="1245589"/>
+            <a:ext cx="10005477" cy="4893647"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Множинний доступ до каналу</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Дані пошкоджуються, якщо декілька комп’ютерів передають їх одночасно.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Колізія</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Управління доступом:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Забезпечення використання каналу тільки одним відправником</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Методи управління доступом:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Рандомізований</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Wi-Fi)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>N  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>комп’ютерів обирається один з вірогідність 1/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> N</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2018210042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7652,54 +8008,60 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3768436" y="332509"/>
             <a:ext cx="4044720" cy="1089892"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" cap="none" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ethernet</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" cap="none" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" cap="none" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -7712,135 +8074,145 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="387928" y="5283201"/>
             <a:ext cx="11397672" cy="1354217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
-[...30 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>+ 25 Gigabit Ethernet, 100 Gigabit Ethernet, Terabit Ethernet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541078" y="1422401"/>
             <a:ext cx="11397672" cy="1785104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Класичний – застарів</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Комутований – використовується всюди</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241280767"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7892,114 +8264,109 @@
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7305235" y="4794329"/>
-            <a:ext cx="4618182" cy="523220"/>
+            <a:off x="7222107" y="1077352"/>
+            <a:ext cx="4618182" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>КАНАЛЬНИЙ РІВЕНЬ</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="157643" y="147782"/>
             <a:ext cx="7147592" cy="6410036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3940657686"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Рисунок 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -8114,62 +8481,74 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Формат кадру </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Ethernet</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 6" descr="Картинки по запросу data link layer encapsulation"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -8212,151 +8591,154 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="710595" y="360219"/>
-            <a:ext cx="10353761" cy="591127"/>
+            <a:off x="190005" y="308758"/>
+            <a:ext cx="5040313" cy="1272907"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" b="0" dirty="0">
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Структура </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0">
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>MAC-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="0" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" sz="3600" b="1">
                 <a:effectLst/>
-              </a:rPr>
-[...12 lines deleted...]
-              <a:t/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адреси</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" b="0" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4541549" y="785091"/>
+            <a:off x="5230318" y="984815"/>
             <a:ext cx="6643688" cy="5658452"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Прямоугольник 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="435363" y="1212334"/>
-            <a:ext cx="2528256" cy="369332"/>
+            <a:off x="411612" y="1629505"/>
+            <a:ext cx="1980029" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>01:23:45:67:89:AB</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Рисунок 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1300451" y="2785341"/>
             <a:ext cx="2867025" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8382,310 +8764,369 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="378086" y="249381"/>
-[...4 lines deleted...]
-          <a:bodyPr/>
+            <a:off x="3408218" y="0"/>
+            <a:ext cx="5807392" cy="748145"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Таблиця</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>комутац</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ії</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="378086" y="1179368"/>
             <a:ext cx="4991100" cy="1562100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4919662" y="1225982"/>
-            <a:ext cx="6921867" cy="3041218"/>
+            <a:off x="6146496" y="644091"/>
+            <a:ext cx="6045504" cy="2656176"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="86591" y="3300267"/>
-            <a:ext cx="6748318" cy="3461799"/>
+            <a:off x="34059" y="3392802"/>
+            <a:ext cx="6319240" cy="3241688"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369145018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="249382"/>
+            <a:off x="919119" y="83128"/>
             <a:ext cx="10353761" cy="748145"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>VLAN</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="230908" y="923637"/>
+            <a:off x="183406" y="1244270"/>
             <a:ext cx="11647055" cy="4784436"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Virtual local area network</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Технологія розділення єдиної фізичної мережі на декілька ізольованих  одна від одної логічних мереж (Ізоляція мереж)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>+ Безпека (дуже великий плюс!)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>+ Розподіл навантаження</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>+ Обмеження широкосмугового</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> трафіку</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>                                </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5419725" y="2647950"/>
             <a:ext cx="6772275" cy="4210050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8921,63 +9362,71 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4553528" y="0"/>
+            <a:off x="4374193" y="-119188"/>
             <a:ext cx="2058901" cy="960582"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>STP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="165965" y="898670"/>
             <a:ext cx="5237679" cy="2895168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -9155,229 +9604,267 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="775249" y="2484582"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Дякую за увагу!</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204139861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304070" y="527128"/>
-            <a:ext cx="10022183" cy="4832092"/>
+            <a:ext cx="10022183" cy="4893647"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>ФУНКЦІЇ КАНАЛЬНОГО РІВНЯ:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>кадру</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Виділення меж кадру</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>даних</a:t>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Забезпечення достовірності прийнятих даних</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Отримання</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> доступу до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середовища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>передачі</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Апаратна адресація (МАС-адреси)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Адресація протоколу верхнього рівня</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4292217392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9390,579 +9877,658 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1030" name="Picture 6" descr="Картинки по запросу data link layer encapsulation"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1126108" y="2770475"/>
-            <a:ext cx="9753600" cy="1628776"/>
+            <a:off x="641575" y="2794226"/>
+            <a:ext cx="10908849" cy="1628776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3693817" y="979710"/>
-            <a:ext cx="4618182" cy="954107"/>
+            <a:off x="1555668" y="528447"/>
+            <a:ext cx="9547761" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ФОРМУВАННЯ КАДРУ КАНАЛЬНОГО РІВНЯ</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="376703114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="331902" y="830682"/>
+            <a:off x="373769" y="1246319"/>
             <a:ext cx="11444461" cy="6027317"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вказання кількості біт</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Вставлення байтів (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>byte stuffing)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, вставлення бітів (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>і</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>t stuffing)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>   (протокол РРР – 01111110 на початок і кінець кадру)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Засоби фізичного рівня (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>наприклад – технологія </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Fast Ethernet)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Передача символів збиткового коду (4В/5В), що не використовуються:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - початок кадру – пара символів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>J (11000) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>та К(10001)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> - кінець кадру – символ Т (01101)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414907" y="157272"/>
-            <a:ext cx="4618182" cy="523220"/>
+            <a:off x="414906" y="157272"/>
+            <a:ext cx="5772137" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Методи виділення кадрів</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3953163" y="1003765"/>
-            <a:ext cx="7379855" cy="1822723"/>
+            <a:off x="4797631" y="1091939"/>
+            <a:ext cx="6646830" cy="1641676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3185443412"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451852" y="184981"/>
-            <a:ext cx="9551129" cy="523220"/>
+            <a:ext cx="9551129" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Пошук і виправлення помилок</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451851" y="946981"/>
             <a:ext cx="11638549" cy="4401205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Пошук помилок</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>контрольна сума</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Виправлення помилок</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-коди, що виправляють помилки (з надлишковою інформацією)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Повторна відправка даних:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- повторна відправка кадру, що прийшов з помилкою</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>- повторна відправка кадру, що не прийшов взагалі</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1813518794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1030355" y="-22238"/>
+            <a:off x="1600370" y="-22238"/>
             <a:ext cx="9212771" cy="6880238"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654364854"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -10047,305 +10613,306 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1191974" y="0"/>
             <a:ext cx="9808051" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2987624495"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Damask">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Глибина">
   <a:themeElements>
-    <a:clrScheme name="Damask">
+    <a:clrScheme name="Глибина">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2A5B7F"/>
+        <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ABDAFC"/>
+        <a:srgbClr val="94D7E4"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9EC544"/>
+        <a:srgbClr val="41AEBD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50BEA3"/>
+        <a:srgbClr val="97E9D5"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="4A9CCC"/>
+        <a:srgbClr val="A2CF49"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="9A66CA"/>
+        <a:srgbClr val="608F3D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C54F71"/>
+        <a:srgbClr val="F4DE3A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="DE9C3C"/>
+        <a:srgbClr val="FCB11C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6BA9DA"/>
+        <a:srgbClr val="FBCA98"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="A0BCD3"/>
+        <a:srgbClr val="D3B86D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Damask">
+    <a:fontScheme name="Глибина">
       <a:majorFont>
-        <a:latin typeface="Bookman Old Style" panose="02050604050505020204"/>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Rockwell" panose="02060603020205020403"/>
+        <a:latin typeface="Corbel" panose="020B0503020204020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY엽서L"/>
+        <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Arial"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Miriam"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Damask">
+    <a:fmtScheme name="Глибина">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="48000"/>
+                <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="78000"/>
+                <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
-                <a:satMod val="100000"/>
-                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="69000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="86000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="72000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" sy="96000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="54000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:duotone>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="18000"/>
-[...1 lines deleted...]
-                <a:lumMod val="28000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="95000"/>
-[...1 lines deleted...]
-                <a:lumMod val="116000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
-            </a:duotone>
-[...2 lines deleted...]
-        </a:blipFill>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Damask" id="{F9A299A0-33D0-4E0F-9F3F-7163E3744208}" vid="{746EEEEA-FB6A-406B-B510-531588D54811}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Depth" id="{7BEAFC2A-325C-49C4-AC08-2B765DA903F9}" vid="{1735E755-43E6-43AA-ABA2-C989ECC79AF5}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -10570,112 +11137,113 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Глибина</Template>
   <TotalTime></TotalTime>
-  <Words>370</Words>
+  <Words>376</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкий екран</PresentationFormat>
   <Paragraphs>91</Paragraphs>
   <Slides>29</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="35" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Bookman Old Style</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Damask</vt:lpstr>
+      <vt:lpstr>Corbel</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Глибина</vt:lpstr>
       <vt:lpstr>Введення в спеціальність  Лекція 6 </vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Ethernet</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Формат кадру Ethernet</vt:lpstr>
-      <vt:lpstr>Структура MAC-адресИ </vt:lpstr>
+      <vt:lpstr>Структура MAC-адреси </vt:lpstr>
       <vt:lpstr>Таблиця комутації</vt:lpstr>
       <vt:lpstr>VLAN</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>STP</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ти  амбітний?   Творчий?  розумієшся на   сучасних технологіях?</dc:title>
   <dc:creator>homer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>