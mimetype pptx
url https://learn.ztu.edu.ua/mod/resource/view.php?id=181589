--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -182,109 +182,427 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Средний стиль 2 - акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Светлый стиль 1 - акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="92619" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="46" d="100"/>
-          <a:sy n="46" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="62" y="86"/>
+        <p:origin x="712" y="64"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -372,51 +690,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1595269" y="1122363"/>
             <a:ext cx="9001462" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="4800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1595269" y="3602038"/>
             <a:ext cx="9001462" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -437,116 +755,118 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654717695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Панорамная фотография с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -566,51 +886,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913806" y="4289372"/>
             <a:ext cx="10367564" cy="819355"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913806" y="621321"/>
             <a:ext cx="10367564" cy="3379735"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln w="190500" cap="sq">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
@@ -657,51 +977,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="5108728"/>
             <a:ext cx="10365998" cy="682472"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -725,115 +1045,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2046151899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Заголовок и подпись">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -851,51 +1173,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="609600"/>
             <a:ext cx="10353762" cy="3424859"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="4204820"/>
             <a:ext cx="10353761" cy="1592186"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
@@ -917,115 +1239,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3545130638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1043,51 +1367,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1446212" y="609600"/>
             <a:ext cx="9302752" cy="2992904"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1720644" y="3610032"/>
             <a:ext cx="8752299" cy="426812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -1111,51 +1435,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="4204821"/>
             <a:ext cx="10353762" cy="1586380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
@@ -1178,115 +1502,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="836612" y="735241"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
@@ -1536,51 +1862,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913806" y="2126942"/>
             <a:ext cx="10355327" cy="2511835"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="4650556"/>
             <a:ext cx="10353763" cy="1140644"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -1602,115 +1928,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3587156983"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Три колонки">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1724,51 +2052,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="609600"/>
             <a:ext cx="10353762" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="2088319"/>
             <a:ext cx="3298956" cy="823305"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -1799,51 +2127,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="2911624"/>
             <a:ext cx="3298956" cy="2879576"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
@@ -1866,51 +2194,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4444878" y="2088320"/>
             <a:ext cx="3298558" cy="823304"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -1940,51 +2268,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4444878" y="2911624"/>
             <a:ext cx="3299821" cy="2879576"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2007,51 +2335,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7973298" y="2088320"/>
             <a:ext cx="3291211" cy="823304"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -2081,51 +2409,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7976346" y="2911624"/>
             <a:ext cx="3291211" cy="2879576"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2148,115 +2476,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3342002457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Столбец с тремя рисунками">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2270,51 +2600,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="609600"/>
             <a:ext cx="10353762" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="4195899"/>
             <a:ext cx="3298955" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -2345,51 +2675,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092020" y="2298987"/>
             <a:ext cx="2940050" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 0"/>
             </a:avLst>
           </a:prstGeom>
@@ -2442,51 +2772,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="4772161"/>
             <a:ext cx="3298955" cy="1019038"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -2510,51 +2840,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4442701" y="4195899"/>
             <a:ext cx="3298983" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -2584,51 +2914,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4568996" y="2298987"/>
             <a:ext cx="2930525" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 0"/>
             </a:avLst>
           </a:prstGeom>
@@ -2681,51 +3011,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4441348" y="4772160"/>
             <a:ext cx="3300336" cy="1019038"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -2749,51 +3079,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7973423" y="4195899"/>
             <a:ext cx="3289900" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -2823,51 +3153,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8152803" y="2298987"/>
             <a:ext cx="2932113" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 0"/>
             </a:avLst>
           </a:prstGeom>
@@ -2920,51 +3250,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7973298" y="4772161"/>
             <a:ext cx="3294258" cy="1019037"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -2988,115 +3318,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1371986704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3105,168 +3437,170 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066089962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3284,173 +3618,175 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="609599"/>
             <a:ext cx="2542657" cy="5181601"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="609599"/>
             <a:ext cx="7658705" cy="5181601"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24835376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3459,168 +3795,170 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538114840"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3640,51 +3978,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1229244" y="657226"/>
             <a:ext cx="9733512" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1229244" y="3602038"/>
             <a:ext cx="9733512" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3760,115 +4098,117 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638914513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3882,230 +4222,232 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="609600"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="2088319"/>
             <a:ext cx="5106004" cy="3702881"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6173403" y="2088319"/>
             <a:ext cx="5094154" cy="3702881"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1498611459"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4119,51 +4461,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="609600"/>
             <a:ext cx="10353761" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141804" y="2088320"/>
             <a:ext cx="4879199" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -4188,107 +4530,107 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="2912232"/>
             <a:ext cx="5107208" cy="2878968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6402003" y="2088320"/>
             <a:ext cx="4865554" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -4313,172 +4655,174 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2912232"/>
             <a:ext cx="5095357" cy="2878968"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1585126424"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4487,116 +4831,118 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455526345"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4606,92 +4952,94 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662342229"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4711,108 +5059,108 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917228" y="609600"/>
             <a:ext cx="3932237" cy="2362200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5078064" y="609600"/>
             <a:ext cx="6189492" cy="5181600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917228" y="2971800"/>
             <a:ext cx="3932237" cy="2819399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -4834,115 +5182,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851098402"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4962,51 +5312,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917227" y="609600"/>
             <a:ext cx="5929773" cy="2362200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7424804" y="758881"/>
             <a:ext cx="3255356" cy="4883038"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln w="190500" cap="sq">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
@@ -5053,51 +5403,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="2971800"/>
             <a:ext cx="5934950" cy="2819400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -5121,115 +5471,117 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051584533"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5272,155 +5624,156 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="609600"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913795" y="2096064"/>
             <a:ext cx="10353762" cy="3695136"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678736" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.09.2021</a:t>
+              <a:pPr/>
+              <a:t>03.09.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913794" y="5883275"/>
             <a:ext cx="6672865" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5454,50 +5807,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10514011" y="5883275"/>
             <a:ext cx="753545" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762856887"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483679" r:id="rId1"/>
     <p:sldLayoutId id="2147483680" r:id="rId2"/>
     <p:sldLayoutId id="2147483681" r:id="rId3"/>
     <p:sldLayoutId id="2147483682" r:id="rId4"/>
     <p:sldLayoutId id="2147483683" r:id="rId5"/>
     <p:sldLayoutId id="2147483684" r:id="rId6"/>
     <p:sldLayoutId id="2147483685" r:id="rId7"/>
     <p:sldLayoutId id="2147483686" r:id="rId8"/>
     <p:sldLayoutId id="2147483687" r:id="rId9"/>
     <p:sldLayoutId id="2147483688" r:id="rId10"/>
@@ -5849,348 +6203,286 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470780" y="1158496"/>
             <a:ext cx="11108602" cy="3047744"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Введення в спеціальність</a:t>
-            </a:r>
-[...13 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
-              </a:rPr>
-[...13 lines deleted...]
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Лекція 1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Основи мережевих технологій</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...68 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1042988" y="188913"/>
             <a:ext cx="9746932" cy="863600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
@@ -6201,181 +6493,178 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="63500" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="762000"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Державний університет «Житомирська політехніка»</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Кафедра </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>біомедичної</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> інженерії та телекомунікацій </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497669349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Прямоугольник 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1524000" y="549275"/>
-            <a:ext cx="9036050" cy="6000750"/>
+            <a:off x="308758" y="982176"/>
+            <a:ext cx="11257808" cy="4893647"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -6435,152 +6724,296 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Мережевий протокол</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> – це набір правил, що дозволяє здійснювати з’єднання та обмін даними між двома і більше включеними в мережу пристроями. Протоколи бувають як відкриті (опубліковані для безкоштовного застосування), так і закриті (розроблені комерційними компаніями, що вимагають ліцензування для використання). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Однак усі ці протоколи прийнято співвідносити з так званою еталонною моделлю взаємодії відкритих систем </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(Open Systems Interconnection Reference Model)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Open</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Systems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Interconnection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Reference</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Model</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, або просто моделлю </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>OSI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Її опис був опублікований у 1984 р. Міжнародною організацією зі стандартизації </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(International Standards Organization, ISO)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>International</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Standards</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Organization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ISO)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, тому для неї часто використовується інша назва: модель </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ISO/OSI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Ця модель являє собою набір специфікацій, які описують мережі з неоднорідними пристроями, вимоги до них, а також способи їх взаємодії. Модель OSI має вертикальну структуру, у якій усі мережеві функції розподілені між сімома рівнями</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400"/>
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2896694458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -6589,78 +7022,81 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="119467" y="341745"/>
+            <a:off x="0" y="1688275"/>
             <a:ext cx="4886641" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:rPr>
               <a:t>Модель </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:rPr>
               <a:t>ISO-OSI</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4098" name="Picture 2" descr="Картинки по запросу vtht;tdf модель OSI"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -6672,50 +7108,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2503810910"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -6726,112 +7169,119 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1921164" y="376196"/>
             <a:ext cx="8183417" cy="6055342"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047706057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16387" name="Прямоугольник 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1524000" y="506413"/>
-            <a:ext cx="9144000" cy="6248400"/>
+            <a:off x="288966" y="920621"/>
+            <a:ext cx="11447813" cy="5016758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="449263">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -6891,175 +7341,373 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Рівень 0.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Він не визначений у загальній схемі (див. рис. 2.2.1), але досить важливий для розуміння. Тут представлені посередники, якими власне і відбувається передача сигналів: кабелі різних типів, радіосигнали, ІЧ- сигнали і т.д. На цьому рівні нічого не описується, рівень 0 надає фізичному рівню 1 тільки </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1">
+              <a:t>Він не визначений у загальній </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>середовище передачі</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000">
+              <a:t>схемі, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...7 lines deleted...]
-                  <a:srgbClr val="FF0000"/>
+              <a:t>але досить важливий для розуміння. Тут представлені посередники, якими власне і відбувається передача сигналів: кабелі різних типів, радіосигнали, ІЧ- сигнали і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 1 – Фізичний (Physical). </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000">
+              <a:t>т.д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Тут здійснюється передача не-структурованого потоку бітів, отриманих від канального рівня 2, по фізичному середовищу, наприклад, у вигляді електричних або світлових сигналів. При прийомі/отриманні з лінії зв’язку дані декодуються та передаються для подальшої обробки канальному рівню. Фізичний рівень відповідає за </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1">
+              <a:t>. На цьому рівні нічого не описується, рівень 0 надає фізичному рівню 1 тільки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>підтримку зв’язку (link)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000">
+              <a:t>середовище передачі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>, тобто здійснює інтерфейс між мережевим носієм та мережевим пристроєм. На цьому рівні регламентуються напруги, частоти, довжини хвиль, типи конекторів, число й функціональність контактів, схеми кодування сигналів тощо. </a:t>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 2 – Канальний (Data Link). </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>Рівень 1 – Фізичний (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Забезпечує безпомилкову передачу даних, отриманих від мережевого рівня 3, через фізичний рівень 1, який сам по собі відсутності помилок не гарантує та може видозмінювати дані. Інформація на цьому рівні розміщується в кадрах (frames), де на початку (у заголовку кадру) розміщується адреса одержувача та відправника, а також керуюча інформація, а наприкінці – контрольна сума, яка дозволяє виявити виникаючі при передачі помилки</a:t>
+              <a:t>Physical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Тут здійснюється передача неструктурованого потоку бітів, отриманих від канального рівня 2, по фізичному середовищу, наприклад, у вигляді електричних або світлових сигналів. При прийомі/отриманні з лінії зв’язку дані декодуються та передаються для подальшої обробки канальному рівню. Фізичний рівень відповідає за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>підтримку зв’язку (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, тобто здійснює інтерфейс між мережевим носієм та мережевим пристроєм. На цьому рівні регламентуються напруги, частоти, довжини хвиль, типи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>конекторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, число й функціональність контактів, схеми кодування сигналів тощо. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Рівень 2 – Канальний (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Забезпечує безпомилкову передачу даних, отриманих від мережевого рівня 3, через фізичний рівень 1, який сам по собі відсутності помилок не гарантує та може видозмінювати дані. Інформація на цьому рівні розміщується в кадрах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>frames</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, де на початку (у заголовку кадру) розміщується адреса одержувача та відправника, а також керуюча інформація, а наприкінці – контрольна сума, яка дозволяє виявити виникаючі при передачі помилки</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1931007876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7067,82 +7715,82 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Прямоугольник 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1452562" y="800101"/>
-            <a:ext cx="9323388" cy="5508625"/>
+            <a:off x="676892" y="1144486"/>
+            <a:ext cx="10889673" cy="4832092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="449263">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -7202,141 +7850,185 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 3 – Мережевий (Network). </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>Рівень 3 – Мережевий (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Цей рівень забезпечує доставку даних між двома вузлами в мережі. Повідомлення мережевого рівня називають </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>Network</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>пакетами (packets)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200">
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. Головна задача мережевого рівня– це пошук маршруту від одного комп’ютера до іншого і передача пакета цим маршрутом. Пакет узагальнено складається із заголовка і поля даних. У полі даних розміщується сегмент транспортного рівня, а заголовок містить службову інформацію, а також адреси відправника та одержувача. На мережевому рівні вводиться адресація комп’ютерів. Адреси мережевого рівня називають логічними адресами, оскільки адресація не залежить від апаратного забезпечення. Адресація мережевого рівня ієрархічна, адреса складається мінімум з двох частин– номера мережі і номера вузла у цій мережі. Передача даних між мережами здійснюється за допомогою спеціальних пристроїв, які називаються </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1">
+              <a:t>Цей рівень забезпечує доставку даних між двома вузлами в мережі. Повідомлення мережевого рівня називають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>маршрутизаторами</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200">
+              <a:t>пакетами (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>.  Основні задачі маршрутизатора – визначення маршруту і комутація пакета. Задача вибору маршруту називається </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1">
+              <a:t>packets</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>маршрутизацією</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200">
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:t>. Головна задача мережевого рівня – це пошук маршруту від одного комп’ютера до іншого і передача пакета цим маршрутом. Пакет узагальнено складається із заголовка і поля даних. У полі даних розміщується сегмент транспортного рівня, а заголовок містить службову інформацію, а також адреси відправника та одержувача. На мережевому рівні вводиться адресація комп’ютерів. Адреси мережевого рівня називають логічними адресами, оскільки адресація не залежить від апаратного забезпечення. Адресація мережевого рівня ієрархічна, адреса складається мінімум з двох частин: номера мережі і номера вузла у цій мережі. Передача даних між мережами здійснюється за допомогою спеціальних пристроїв, які називаються </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маршрутизаторами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.  Основні задачі маршрутизатора – визначення маршруту і комутація пакета. Задача вибору маршруту називається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маршрутизацією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2200">
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3455556281"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -7350,82 +8042,82 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20483" name="Прямоугольник 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1452562" y="1250950"/>
-            <a:ext cx="9323388" cy="4770438"/>
+            <a:off x="609600" y="1382286"/>
+            <a:ext cx="10972800" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="449263">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -7485,75 +8177,86 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 4 – Транспортний (Transport</a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>Рівень 4 – Транспортний (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>). Цей рівень пов’язує більш високі рівні, які сильно залежать від додатків, з нижніми рівнями, які більше прив’язані до ліній зв’язку. На транспортному рівні відбувається розбиття потоку даних на сегменти при відправленні даних або збирання вихідного потоку даних із сегментів при прийманні. Сегментом називається блок даних транспортного рівня. Транспортний рівень призначений для доставки даних без помилок, втрат і дублювання в тій послідовності, у якій вони були передані. Він забезпечує передачу даних між двома додатками з необхідним рівнем надійності. Протоколи транспортного рівня, які гарантують надійну доставку даних, встановлюють перед обміном даними віртуальне з’єднання та у випадку втрати або пошкодження сегментів повторно їх відправляють (наприклад, TCP). Протоколи ненадійної доставки не ретранслюють дані (наприклад, UDP). </a:t>
+              <a:t>Transport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>). Цей рівень пов’язує більш високі рівні, які дуже залежать від додатків з нижніми рівнями, які більше прив’язані до ліній зв’язку. На транспортному рівні відбувається розбиття потоку даних на сегменти при відправленні даних або збирання вихідного потоку даних із сегментів при прийманні. Сегментом називається блок даних транспортного рівня. Транспортний рівень призначений для доставки даних без помилок, втрат і дублювання в тій послідовності, у якій вони були передані. Він забезпечує передачу даних між двома додатками з необхідним рівнем надійності. Протоколи транспортного рівня, які гарантують надійну доставку даних, встановлюють перед обміном даними віртуальне з’єднання та у випадку втрати або пошкодження сегментів повторно їх відправляють (наприклад, TCP). Протоколи ненадійної доставки не ретранслюють дані (наприклад, UDP). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA">
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1319210959"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -7565,75 +8268,75 @@
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1452562" y="476250"/>
-            <a:ext cx="9323388" cy="6864350"/>
+            <a:off x="653143" y="476250"/>
+            <a:ext cx="11008426" cy="6186309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 5 – </a:t>
+              <a:t>	Рівень 5 – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Сеансовий</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
@@ -7686,51 +8389,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 6 – Рівень представлення даних (</a:t>
+              <a:t>	Рівень 6 – Рівень представлення даних (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Presentation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
@@ -7763,51 +8466,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Рівень 7 – Прикладний, або Рівень додатків (</a:t>
+              <a:t>	Рівень 7 – Прикладний, або Рівень додатків (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Application</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
@@ -7889,59 +8592,59 @@
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1452562" y="942975"/>
-            <a:ext cx="9323388" cy="5386388"/>
+            <a:off x="692727" y="1192357"/>
+            <a:ext cx="10806545" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Інформацію, відправлену в мережу, називають </a:t>
             </a:r>
@@ -8392,61 +9095,61 @@
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" b="1">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Рух пакетів у мережі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2000">
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1570783041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -8484,106 +9187,110 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="281245" y="655782"/>
             <a:ext cx="11463485" cy="4830618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1008125779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="578816" y="203270"/>
             <a:ext cx="10321555" cy="494923"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...1 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Історія розвитку мережевих технологій</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 4" descr="Y:\slater\Internet-related_pics\telegraph_01.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="17999" b="18001"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -8592,483 +9299,492 @@
             <a:ext cx="3860800" cy="1854200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4852657" y="1312752"/>
-            <a:ext cx="5675593" cy="523220"/>
+            <a:off x="4580793" y="1312752"/>
+            <a:ext cx="5506696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1836 рік – винайдення телеграфу</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4852657" y="1978242"/>
-            <a:ext cx="7417543" cy="523220"/>
+            <a:off x="4528039" y="1978242"/>
+            <a:ext cx="7663962" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1858-1866 роки – прокладання Трансатлантичного кабелю</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4852656" y="2643732"/>
-            <a:ext cx="5542223" cy="523220"/>
+            <a:off x="4651131" y="3030594"/>
+            <a:ext cx="5441323" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1876 рік – винайдення телефону</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="369681" y="3610944"/>
-            <a:ext cx="10139251" cy="954107"/>
+            <a:ext cx="9255675" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1957 рік – заснування </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>DARPA (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Defense  Advanced Research </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...21 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Projects Agency</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="336036" y="4765432"/>
-            <a:ext cx="11934164" cy="1815882"/>
+            <a:ext cx="11208902" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>19</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>62</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> рік – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>др</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Ліклайдер</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, голова відділу комп’ютерних технологій </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>DARPA</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> пропонує сконцентрувати увагу на комп’ютерних технологіях і </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>пакетній передачі даних. Підписує контракт з </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Bolt, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Beranek</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> &amp; Newman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...5 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для створення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ARPANET</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="646602140"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913796" y="609600"/>
+            <a:off x="616913" y="1607127"/>
             <a:ext cx="3676678" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:rPr>
               <a:t>Модель </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:rPr>
               <a:t>TCP/IP</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5122" name="Picture 2" descr="Похожее изображение"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -9080,50 +9796,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3715838838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -9134,50 +9857,57 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326300" y="277090"/>
             <a:ext cx="11635278" cy="5745019"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690351400"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6148" name="Picture 4" descr="Похожее изображение"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -9205,50 +9935,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3321164689"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9218" name="Picture 2" descr="Картинки по запросу tcp/ip incapsulation"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -9276,50 +10013,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4292217392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10242" name="Picture 2" descr="Похожее изображение"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -9347,50 +10091,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818054946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17411" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -9432,51 +10183,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17412" name="Прямоугольник 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3810000" y="5446713"/>
-            <a:ext cx="4572000" cy="461665"/>
+            <a:ext cx="4572000" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -9566,72 +10317,61 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Структура кадру</a:t>
-[...12 lines deleted...]
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+              <a:t>Структура кадру </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="3600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1519163575"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -9686,225 +10426,189 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="839396735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2612882" y="203201"/>
             <a:ext cx="6955587" cy="905164"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Що почитати?</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7868082" y="967675"/>
-[...23 lines deleted...]
-            <a:off x="0" y="967675"/>
+            <a:off x="2860078" y="843922"/>
             <a:ext cx="4256477" cy="5606760"/>
-          </a:xfrm>
-[...22 lines deleted...]
-            <a:ext cx="4017841" cy="5890325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3056824596"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="830668" y="302347"/>
             <a:ext cx="6724678" cy="766617"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Якщо читати лінь?)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="534699" y="1376218"/>
             <a:ext cx="10125075" cy="1695450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -9928,233 +10632,215 @@
           <a:xfrm>
             <a:off x="3022455" y="2757343"/>
             <a:ext cx="1990725" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2078182" y="3071668"/>
+            <a:off x="2036618" y="3050526"/>
             <a:ext cx="8664720" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Рисунок 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3022455" y="3667125"/>
             <a:ext cx="1990725" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Рисунок 7"/>
-[...22 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="9" name="Рисунок 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3022454" y="4649643"/>
-            <a:ext cx="1990725" cy="314325"/>
+            <a:off x="2036618" y="3981450"/>
+            <a:ext cx="7121670" cy="1067234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Рисунок 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9158288" y="2223944"/>
             <a:ext cx="1543050" cy="2824740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Рисунок 10"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="493568" y="2223944"/>
             <a:ext cx="1543050" cy="2824740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="214138976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3093577" y="83128"/>
             <a:ext cx="5403878" cy="1016000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Не забувайте про</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1311563" y="897759"/>
             <a:ext cx="9172604" cy="5590785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -10194,201 +10880,206 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="235389" y="288665"/>
             <a:ext cx="9074866" cy="1032135"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>1969</a:t>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1969 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створення перших чотирьох вузлів </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...14 lines deleted...]
-                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ARPANET</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1941303" y="1108362"/>
+            <a:off x="1941303" y="1115342"/>
             <a:ext cx="7441540" cy="3849225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Прямоугольник 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="420116" y="5527174"/>
             <a:ext cx="10483914" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1974 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вінтон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Серф</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> написав специфікацію протоколу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605943057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -10400,54 +11091,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="775249" y="2484582"/>
             <a:ext cx="10353761" cy="1326321"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Дякую за увагу!</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204139861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10463,90 +11153,102 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="655781" y="713709"/>
             <a:ext cx="10594109" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1984 –</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>На перше січня мережа складалась з близько 1000 вузлів і використовувала  </a:t>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> На перше січня мережа складалась з близько 1000 вузлів і використовувала  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>TCP/IP </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>для передачі повідомлень. Початок використання </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Domain Name Server</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="655781" y="2631462"/>
             <a:ext cx="10250786" cy="2910355"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
@@ -10762,174 +11464,202 @@
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1986 -</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> створення</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> NSFNET</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, що став прообразом сучасного інтернету</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
-[...69 lines deleted...]
-            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1991 – Тім </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Бернерс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Лі представляє </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>World Wide Web</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1995 – остаточна комерціалізація  мережі </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="uk-UA" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="796693399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -10993,172 +11723,173 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4753463" y="0"/>
             <a:ext cx="7311018" cy="6859622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-66489" y="341745"/>
-            <a:ext cx="4504118" cy="646331"/>
+            <a:off x="337957" y="192276"/>
+            <a:ext cx="4169796" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3,5 млрд. користувачів – 48% населення </a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
-[...7 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Землі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-66490" y="875520"/>
-            <a:ext cx="4637552" cy="646331"/>
+            <a:off x="276410" y="945858"/>
+            <a:ext cx="4271041" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Зріст кількості користувачів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>пов</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>’</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>язаний</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>з стрімким розвитком бездротових мереж</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="125999114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11169,103 +11900,120 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850960" y="397164"/>
             <a:ext cx="4184678" cy="757382"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Тип комутації</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1495686" y="1447144"/>
             <a:ext cx="2845405" cy="406991"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-            </a:endParaRPr>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Комутація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>каналів</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6945745" y="1447144"/>
             <a:ext cx="3228110" cy="406991"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -11479,62 +12227,81 @@
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="48000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-            </a:endParaRPr>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Комутація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пакетів</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="Картинки по запросу packet switching"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -11605,156 +12372,154 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Технологія передавання</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1200123" y="2112163"/>
             <a:ext cx="4064604" cy="406991"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Broadcast </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(широкомовна)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Прямоугольник 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6958600" y="2200625"/>
             <a:ext cx="4308955" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Point-to-Point</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (Точка-точка)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Рисунок 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="737466" y="2862118"/>
             <a:ext cx="5047649" cy="2411846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -11772,394 +12537,866 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6486005" y="3293341"/>
             <a:ext cx="4781550" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="78348649"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>За довжиною мережі</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...12 lines deleted...]
-          </p:cNvPicPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Таблица 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...15 lines deleted...]
-      </p:pic>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1204546" y="2039815"/>
+          <a:ext cx="10111155" cy="3429000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3370385">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3370385">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3370385">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Назва</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Протяжність </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Розташування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Персональна</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>1 м</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>На</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t> столі</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Локальна</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>10 м – 1 км</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Кімната, будівля</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Муніципальна</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>10 км</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Місто</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Глобальна</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>100 – 1000 км</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Країна, материк</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="571500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Об’єднання мереж</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>10 000 км</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Весь світ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3104810818"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="378692" y="258027"/>
             <a:ext cx="11259126" cy="2208081"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Протокол передавання даних – набір угод інтерфейсу логічного рівня, що забезпечують передачу даних між різними програмами. </a:t>
+              <a:t>	Протокол передавання даних – набір угод інтерфейсу логічного рівня, що забезпечують передачу даних між різними програмами. Ці угоди задають однаковий спосіб передачі повідомлень і обробки помилок при взаємодії програмного забезпечення рознесеного на просторі апаратної платформи, з'єднаної тим чи іншим інтерфейсом, що не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>прив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>язаний</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...44 lines deleted...]
-                <a:effectLst/>
               </a:rPr>
               <a:t> до конкретної платформи або виробника</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="443347" y="2142836"/>
             <a:ext cx="5900422" cy="4598988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6740236" y="1772686"/>
-            <a:ext cx="4897582" cy="4969138"/>
+            <a:off x="6740236" y="2144114"/>
+            <a:ext cx="4531502" cy="4597709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2738040607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Damask">
   <a:themeElements>
     <a:clrScheme name="Damask">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A5B7F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ABDAFC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9EC544"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50BEA3"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="4A9CCC"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="9A66CA"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="C54F71"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="DE9C3C"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="6BA9DA"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="A0BCD3"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Damask">
       <a:majorFont>
-        <a:latin typeface="Bookman Old Style" panose="02050604050505020204"/>
+        <a:latin typeface="Bookman Old Style"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Rockwell" panose="02060603020205020403"/>
+        <a:latin typeface="Rockwell"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12296,54 +13533,54 @@
               <a:schemeClr val="phClr">
                 <a:tint val="95000"/>
                 <a:satMod val="160000"/>
                 <a:lumMod val="116000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Damask" id="{F9A299A0-33D0-4E0F-9F3F-7163E3744208}" vid="{746EEEEA-FB6A-406B-B510-531588D54811}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>933</Words>
+  <Words>746</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>56</Paragraphs>
+  <Paragraphs>73</Paragraphs>
   <Slides>30</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>