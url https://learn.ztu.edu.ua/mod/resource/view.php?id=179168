--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,173 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483678" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId65"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-[...45 lines deleted...]
-    <p:sldId id="282" r:id="rId48"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="381" r:id="rId3"/>
+    <p:sldId id="382" r:id="rId4"/>
+    <p:sldId id="383" r:id="rId5"/>
+    <p:sldId id="384" r:id="rId6"/>
+    <p:sldId id="385" r:id="rId7"/>
+    <p:sldId id="386" r:id="rId8"/>
+    <p:sldId id="387" r:id="rId9"/>
+    <p:sldId id="388" r:id="rId10"/>
+    <p:sldId id="389" r:id="rId11"/>
+    <p:sldId id="390" r:id="rId12"/>
+    <p:sldId id="391" r:id="rId13"/>
+    <p:sldId id="392" r:id="rId14"/>
+    <p:sldId id="393" r:id="rId15"/>
+    <p:sldId id="394" r:id="rId16"/>
+    <p:sldId id="395" r:id="rId17"/>
+    <p:sldId id="396" r:id="rId18"/>
+    <p:sldId id="397" r:id="rId19"/>
+    <p:sldId id="398" r:id="rId20"/>
+    <p:sldId id="399" r:id="rId21"/>
+    <p:sldId id="400" r:id="rId22"/>
+    <p:sldId id="401" r:id="rId23"/>
+    <p:sldId id="402" r:id="rId24"/>
+    <p:sldId id="403" r:id="rId25"/>
+    <p:sldId id="404" r:id="rId26"/>
+    <p:sldId id="405" r:id="rId27"/>
+    <p:sldId id="406" r:id="rId28"/>
+    <p:sldId id="407" r:id="rId29"/>
+    <p:sldId id="408" r:id="rId30"/>
+    <p:sldId id="409" r:id="rId31"/>
+    <p:sldId id="416" r:id="rId32"/>
+    <p:sldId id="417" r:id="rId33"/>
+    <p:sldId id="418" r:id="rId34"/>
+    <p:sldId id="419" r:id="rId35"/>
+    <p:sldId id="420" r:id="rId36"/>
+    <p:sldId id="421" r:id="rId37"/>
+    <p:sldId id="422" r:id="rId38"/>
+    <p:sldId id="423" r:id="rId39"/>
+    <p:sldId id="424" r:id="rId40"/>
+    <p:sldId id="425" r:id="rId41"/>
+    <p:sldId id="426" r:id="rId42"/>
+    <p:sldId id="427" r:id="rId43"/>
+    <p:sldId id="428" r:id="rId44"/>
+    <p:sldId id="429" r:id="rId45"/>
+    <p:sldId id="410" r:id="rId46"/>
+    <p:sldId id="411" r:id="rId47"/>
+    <p:sldId id="412" r:id="rId48"/>
+    <p:sldId id="413" r:id="rId49"/>
+    <p:sldId id="430" r:id="rId50"/>
+    <p:sldId id="431" r:id="rId51"/>
+    <p:sldId id="432" r:id="rId52"/>
+    <p:sldId id="434" r:id="rId53"/>
+    <p:sldId id="435" r:id="rId54"/>
+    <p:sldId id="437" r:id="rId55"/>
+    <p:sldId id="438" r:id="rId56"/>
+    <p:sldId id="433" r:id="rId57"/>
+    <p:sldId id="414" r:id="rId58"/>
+    <p:sldId id="415" r:id="rId59"/>
+    <p:sldId id="439" r:id="rId60"/>
+    <p:sldId id="440" r:id="rId61"/>
+    <p:sldId id="441" r:id="rId62"/>
+    <p:sldId id="442" r:id="rId63"/>
+    <p:sldId id="306" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="uk-UA"/>
+      <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -226,3852 +254,1852 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{08FB837D-C827-4EFA-A057-4D05807E0F7C}" styleName="Themed Style 1 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="92619" autoAdjust="0"/>
+    <p:restoredTop sz="94246" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="778" y="62"/>
+        <p:origin x="756" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E7CF1EA0-2147-410D-83F0-6E3555B641D8}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>25.09.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63521658"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...26 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="1122363"/>
-            <a:ext cx="9001462" cy="2387600"/>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="4800"/>
+              <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1595269" y="3602038"/>
-            <a:ext cx="9001462" cy="1655762"/>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654717695"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988113200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-[...2548 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066089962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3702012407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="609599"/>
-            <a:ext cx="2542657" cy="5181601"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
-          <a:lstStyle>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="609599"/>
-            <a:ext cx="7658705" cy="5181601"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="24835376"/>
-[...320 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3345312625"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643572931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538114840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132353329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Заголовок раздела">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229244" y="657226"/>
-            <a:ext cx="9733512" cy="2852737"/>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3400"/>
+              <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229244" y="3602038"/>
-            <a:ext cx="9733512" cy="1500187"/>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
@@ -4121,2020 +2149,1924 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638914513"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593460594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Два объекта">
-[...609 lines deleted...]
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>25.09.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258714778"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>25.09.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825459329"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="455526345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="955239378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662342229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207185382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="609600"/>
-            <a:ext cx="3932237" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5078064" y="609600"/>
-            <a:ext cx="6189492" cy="5181600"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917228" y="2971800"/>
-            <a:ext cx="3932237" cy="2819399"/>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851098402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112074437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917227" y="609600"/>
-            <a:ext cx="5929773" cy="2362200"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7424804" y="758881"/>
-[...27 lines deleted...]
-          </a:sp3d>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="2971800"/>
-            <a:ext cx="5934950" cy="2819400"/>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051584533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2870110825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1003">
-        <a:schemeClr val="bg2"/>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="609600"/>
-            <a:ext cx="10353761" cy="1326321"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913795" y="2096064"/>
-            <a:ext cx="10353762" cy="3695136"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7678736" y="5883275"/>
+            <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{47F80809-8795-4E7B-93FD-BE6422B3B6EB}" type="datetimeFigureOut">
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>20.02.2023</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913794" y="5883275"/>
-            <a:ext cx="6672865" cy="365125"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1000">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10514011" y="5883275"/>
-            <a:ext cx="753545" cy="365125"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{FC9F789A-9D0B-4E29-B113-7C1791EE8361}" type="slidenum">
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762856887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4005604522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483679" r:id="rId1"/>
-[...16 lines deleted...]
-    <p:sldLayoutId id="2147483696" r:id="rId18"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3400" b="1" i="0" kern="1200" cap="all">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...55 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1200" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="en-US"/>
+        <a:defRPr lang="ru-RU"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -6192,20784 +4124,19356 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifemote.com/post/https-lifemote-com-2023-09-11-unveiling-the-exquisite-battle-the-epic-rivalry-of-160-mhz-bw-vs-80-mhz-bw-in-coverage-performance" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...154 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="516962" y="766894"/>
-            <a:ext cx="11108602" cy="4227968"/>
+            <a:off x="757382" y="1230820"/>
+            <a:ext cx="10825018" cy="3331943"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>Бездротові мережі</a:t>
+              <a:rPr lang="uk-UA" sz="4400" noProof="0" dirty="0"/>
+              <a:t>Лекція 2:</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="4400" noProof="0" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="4400" noProof="0" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t/>
+              <a:rPr lang="uk-UA" sz="5400" b="1" noProof="0" dirty="0"/>
+              <a:t>Еволюція, стандарти та основи Wi-Fi</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="5400" noProof="0" dirty="0"/>
             </a:br>
-            <a:r>
-[...6 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="4400" b="1" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497669349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615129376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE10EB6-6067-4529-CD5B-2C4821254F42}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39938" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FBBC6C-10DF-636B-0BDC-74FDC87DFFA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...23 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ru-RU" altLang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>802.11g: OFDM повертається в 2,4 ГГц</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39940" name="Oval 5"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A15262ED-C03D-76BE-F031-E8C00870E651}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...174 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458137" y="947643"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:spAutoFit/>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...675 lines deleted...]
-          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...42 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> переніс OFDM-підхід у діапазон 2,4 ГГц та забезпечив номінальну швидкість фізичного рівня до 54 Мбіт/с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Це дозволило поєднати вищу ефективність OFDM із популярністю діапазону 2,4 ГГц.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Однак 2,4 ГГц залишався обмеженим за кількістю доступних неперекривних каналів та значно більше використовувався іншими бездротовими системами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39947" name="Рисунок 35"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AEBAAFE-B245-CAD3-6828-1998A7C88B20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1552575" cy="1554163"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304799" y="2461555"/>
+            <a:ext cx="6391566" cy="3140610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39948" name="Рисунок 36"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34556F86-8471-4060-7207-05EEDD0FB119}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1552575" cy="1554163"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7046842" y="2914432"/>
+            <a:ext cx="4687021" cy="2266252"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FE46A6F-AECA-A875-301F-847E58C78011}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10649526" y="316334"/>
+            <a:ext cx="1079458" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...169 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...340 lines deleted...]
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...33 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2003</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3853569727"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2862671820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C956971-8052-DCA4-AE44-9A8E06559596}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40962" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D836A92B-2033-DA5B-EF04-7A6D4588FFCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...23 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2360691" y="96554"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ru-RU" altLang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>802.11n – принциповий перелом</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40964" name="Oval 5"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{938DF947-6525-0460-110F-DFDA9453164F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...174 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="747586"/>
+            <a:ext cx="11567608" cy="5362828"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:spAutoFit/>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...657 lines deleted...]
-          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...42 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>, відомий у системі Wi-Fi як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>, змінив підхід до підвищення продуктивності.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Замість використання лише одного просторового потоку стандарт широко запровадив </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>MIMO (Multiple Input Multiple Output)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> – технологію одночасного використання декількох передавальних і приймальних антен.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Також були використані ширші канали та вдосконалені механізми фізичного рівня.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Головна ідея:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> швидкість можна збільшувати не тільки за рахунок частоти або ширини смуги, а й за рахунок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>просторового виміру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="40971" name="Рисунок 23"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F07F2E0-3EB6-CB4B-7C88-E14996E89827}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1552575" cy="1554163"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="2353028"/>
+            <a:ext cx="3816133" cy="2874753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="40972" name="Рисунок 24"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0453BA91-1901-FA37-55AF-CA99859D1342}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1552575" cy="1554163"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448899" y="5299558"/>
+            <a:ext cx="8435155" cy="1533665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="40973" name="Рисунок 25"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1878B5E-A70E-3F23-0498-5F484AA2F4F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1552575" cy="1554163"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8793019" y="2118574"/>
+            <a:ext cx="3070152" cy="4642872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="40974" name="Рисунок 26"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9230091D-DD13-C8F6-4FBF-9F17F255C650}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1554162" cy="1552575"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4465369" y="2466731"/>
+            <a:ext cx="4418685" cy="2650214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB433545-8B85-037C-EAB3-6A48A40E219A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10649526" y="152589"/>
+            <a:ext cx="1079458" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...244 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...156 lines deleted...]
-          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...33 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2009</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="745730873"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2182236718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370923F0-2494-6536-1396-697DC7447C20}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF341E9-8670-CD4A-5D01-B68A815ED072}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927527" y="971631"/>
-            <a:ext cx="10256903" cy="920817"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>MIMO як новий ресурс</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4003D1F0-2E2C-5C66-5F95-B8A18690C157}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439665" y="906995"/>
+            <a:ext cx="11318226" cy="5742760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Багатоканальна система з декількома входами і виходами (Multiple Input Multiple Output, MIMO)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> використовує декілька антен на передавачі та приймачі для передавання просторово розділених сигналів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Наприклад, система 2×2 MIMO потенційно може передавати два просторові потоки, якщо умови радіоканалу це дозволяють.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Отже, радіоканал отримує ще один ресурс:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>частота + час + простір.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBDE2119-6527-6339-DB8C-0084BD4854F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="816735" y="2133600"/>
-            <a:ext cx="10644739" cy="3702518"/>
+            <a:off x="639538" y="2166384"/>
+            <a:ext cx="3599954" cy="4580780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:cxnSp>
-[...2 lines deleted...]
-          <p:cNvCxnSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98DFF2B1-99B3-D162-A36E-89049A95440D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvCxnSpPr>
-[...111 lines deleted...]
-            <a:ext cx="184731" cy="369332"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4965268" y="2575586"/>
+            <a:ext cx="6657975" cy="3762375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...33 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...165 lines deleted...]
-      </p:sp>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1540216222"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2938662969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0123B171-086A-A854-FD8F-C28CE469E813}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5421389B-E8DF-A115-5884-EB51FD692166}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 4: комбінування кількох ресурсів</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E18DBFC9-ED41-5CD0-7271-10FD27A551CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="182880" y="2096064"/>
-            <a:ext cx="11665819" cy="3695136"/>
+            <a:off x="421191" y="881138"/>
+            <a:ext cx="11392118" cy="993844"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...29 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 4 показав принцип, який зберігся у наступних поколіннях:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>ширша смуга + ефективніша модуляція + просторові потоки → вища швидкість.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B0ACA8-D4A3-D7D4-BA5E-23C80A83576B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1834355" y="3230419"/>
+            <a:ext cx="4676775" cy="3505200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA2C4234-E352-9AA6-5C5C-8D6130A54494}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7538604" y="1755367"/>
+            <a:ext cx="4161203" cy="4870923"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61CFB231-4F7D-AD75-1602-7D2F1B3B33D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="378691" y="1755367"/>
+            <a:ext cx="7046412" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Однак збільшення кожного з цих параметрів має свою ціну. Ширший канал потребує більшої кількості спектра, вища модуляція потребує кращого сигналу, а більше просторових потоків потребує відповідної антенної системи та умов поширення.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Тому максимальна швидкість Wi-Fi завжди є результатом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>комбінації декількох умов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3469174253"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3267081849"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285E2C85-37D9-F291-8F7A-4CD014DB508C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC08FDC7-BE75-2A64-F1B7-C0DBA7F5A80C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 5 – IEEE 802.11ac</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70992FF-5306-4F40-07A5-000CDB09779E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="202130" y="394637"/>
-            <a:ext cx="11627318" cy="1895981"/>
+            <a:off x="413796" y="947643"/>
+            <a:ext cx="11473404" cy="5362828"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0" smtClean="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="3200" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 5 (IEEE 802.11ac)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> був орієнтований насамперед на значне підвищення пропускної здатності в діапазоні 5 ГГц.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Серед ключових можливостей – канали шириною до 80 та 160 МГц, 256-QAM та багатокористувацький </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>MU-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>MIMO.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Технологія демонструє важливий компроміс: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>чим ширший канал і вища порядковість модуляції, тим вищі вимоги до якості радіоканалу та доступного спектра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB6CC4D-1AAB-FF16-EF31-31C44DA06F0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="202130" y="2565514"/>
-            <a:ext cx="11534775" cy="1552575"/>
+            <a:off x="6243782" y="2284191"/>
+            <a:ext cx="5837382" cy="4365564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A59CFE2F-5857-B76C-7C12-29B0F4C3A263}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="1679370" cy="830997"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="413796" y="2284191"/>
+            <a:ext cx="5519645" cy="1635238"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D9AF873-462B-3751-BEC1-BDFA2444648F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="656754" y="4182780"/>
+            <a:ext cx="1600200" cy="2466975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D355CC4-4901-AA51-C399-96B7CF16A3D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2968153" y="4096250"/>
+            <a:ext cx="2194973" cy="2761750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83723CFE-7F2B-D116-57C7-433693C7D675}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10649526" y="316334"/>
+            <a:ext cx="1079458" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
-[...211 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2013</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3541153861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="909282717"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D343C5-C170-85B4-590F-483607113220}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B475CE21-3C0D-1F0E-17FC-E774170EEF5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1664231" y="41497"/>
+            <a:ext cx="8863538" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Від швидкості одного клієнта до ефективності мережі</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4A24403-9E68-E87E-FF8F-4E35CBD47744}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="739795"/>
+            <a:ext cx="11558372" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>До Wi-Fi 5 основна увага значною мірою приділялася підвищенню максимальної швидкості одного з'єднання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Але в реальній WLAN одночасно працюють десятки пристроїв. Якщо кожен пристрій конкурує за весь канал, зростає час очікування та зменшується ефективність використання радіоресурсу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Тому наступний етап розвитку Wi-Fi повинен був вирішувати вже іншу проблему: Як ефективно обслужити багато пристроїв одночасно?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="10242" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88242FA2-85BA-ECCF-A844-B08BBA2E8A9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="578210" y="2190484"/>
+            <a:ext cx="3661281" cy="2121603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DD83698-9960-CD6E-2D36-3182BB60A35C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1309034" y="972825"/>
-            <a:ext cx="9673391" cy="5724443"/>
+            <a:off x="6496705" y="2102287"/>
+            <a:ext cx="4162059" cy="4730820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0787402B-C662-C143-A867-5793F7A0924A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="6583680" cy="461665"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="500928" y="4427131"/>
+            <a:ext cx="5733617" cy="2373790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4243843243"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2488040620"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BEE1844-53CD-47E7-BAF7-16BD5043148A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25E16012-F360-854A-A2F5-0E26CBA110D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4273617" y="0"/>
-            <a:ext cx="2527817" cy="962526"/>
+            <a:off x="2275427" y="96554"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6 – IEEE 802.11ax</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{261A0C80-C593-3DA5-561B-C8E677C956DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="375385" y="1424539"/>
-            <a:ext cx="4081796" cy="3455469"/>
+            <a:off x="478450" y="692167"/>
+            <a:ext cx="11417986" cy="5791759"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...16 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6 (IEEE 802.11ax)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> змістив акцент із максимальної швидкості одного клієнта на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>ефективність WLAN у щільному середовищі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Ключовим нововведенням став </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>OFDMA (Orthogonal Frequency Division Multiple Access)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> – механізм, який дозволяє розподіляти піднесучі одного каналу між декількома пристроями.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Також було вдосконалено MU-MIMO, механізми енергозбереження, повторне використання частот та роботу з великою кількістю клієнтів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="11266" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69C82CF1-5413-63A7-6103-20D16F7D3AA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="478450" y="1858448"/>
+            <a:ext cx="4656968" cy="2586581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F2762C-A960-6BCD-B0AB-A678AE472F23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5049001" y="1520791"/>
-            <a:ext cx="6810375" cy="4695825"/>
+            <a:off x="478450" y="4601111"/>
+            <a:ext cx="2329405" cy="2160335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{113B7C2D-4EBF-0167-7204-F05924B291D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2930645" y="4601111"/>
+            <a:ext cx="2277946" cy="2160335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11268" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A7524C-3340-8E7C-4D39-E48F6CF37E56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5504513" y="1715721"/>
+            <a:ext cx="6096000" cy="5045725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E6F5BBE-DDBD-6FA9-EEEE-E0A75A195DAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10758095" y="112464"/>
+            <a:ext cx="1079458" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2019</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2405733951"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757091554"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42073F73-8EB0-BFA9-7F1C-C5B68778E787}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Прямоугольник 3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61829CEB-3DDE-DB1D-9195-11BC884A7D9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2926079" y="289378"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="2483290" y="0"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...29 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>OFDM та OFDMA – не одне й те саме</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{184B35BD-D71C-3B45-F925-B71DFD17A6AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="289746" y="611432"/>
+            <a:ext cx="11643636" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>OFDM (Orthogonal Frequency Division Multiplexing)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> – спосіб передачі, за якого один передавач використовує багато ортогональних піднесучих для одного потоку передачі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>OFDMA (Orthogonal Frequency Division Multiple Access)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> використовує піднесучі більш гнучко, дозволяючи розподіляти частини одного каналу між різними станціями.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02FFEDDD-EB1B-AE2A-7565-A6E0B83380A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1001026" y="986696"/>
-            <a:ext cx="10276573" cy="5554056"/>
+            <a:off x="2017552" y="1773382"/>
+            <a:ext cx="7542085" cy="5084618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2281554977"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2546919948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5F53AD4-7594-369C-9AC3-CD81654FCB9C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6DF2F1-A83F-9990-1008-735D023FBE6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6 та щільне середовище</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C54AE1-354A-BCFD-2699-637A8479C67E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="888522"/>
+            <a:ext cx="11475244" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У лекційній аудиторії, офісі, стадіоні або вокзалі одночасно можуть працювати сотні пристроїв.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Проблема полягає не лише в тому, наскільки швидко може передавати один пристрій, а в тому, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>скільки пристроїв можна ефективно обслужити за одиницю часу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6 тому оптимізує використання радіоканалу на рівні окремих ресурсних блоків, просторових потоків та часу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3068AE5-6327-7164-1448-F9FC826F65B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="637741"/>
-[...24 lines deleted...]
-            <a:ext cx="6315432" cy="5116513"/>
+            <a:off x="2078714" y="2400300"/>
+            <a:ext cx="7581900" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4124954755"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2641983816"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCB924B6-6D92-F902-0B19-8CEBA9984E1A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EFD75DE-B33F-C1DA-C5CF-6E802AEAF92F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2483290" y="88172"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6: просторове повторне використання</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E2DC53-D205-AA90-5BDB-3C604735A79B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="495082" y="827570"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6 також вдосконалив механізми </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>просторового повторного використання (Spatial Reuse)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Ідея полягає в тому, щоб не вважати будь-який сигнал на тому самому каналі автоматичною причиною для повної заборони передачі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Якщо рівень стороннього сигналу достатньо низький, мережа може використовувати додаткові механізми для підвищення повторного використання каналу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AA3307-EB20-320D-8209-1B59A4B7BB95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="164081" y="1091815"/>
-            <a:ext cx="5965894" cy="3797819"/>
+            <a:off x="1135929" y="2508346"/>
+            <a:ext cx="4008870" cy="4079064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83BDD924-E280-7233-FC0A-9EF22B3F819F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232644" y="1081245"/>
-            <a:ext cx="5959356" cy="3808389"/>
+            <a:off x="6341875" y="2382982"/>
+            <a:ext cx="3476667" cy="4475018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="308285581"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3873560797"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2635645" y="0"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Еволюція, стандарти та основи Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345163" y="864516"/>
+            <a:ext cx="11421963" cy="1878684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – технологія бездротових локальних мереж, побудована на сімействі стандартів IEEE 802.11. Її розвиток відбувався не лише через збільшення максимальної швидкості, а й через підвищення ефективності використання радіочастотного ресурсу, підтримку великої кількості пристроїв, зменшення затримки та підвищення енергоефективності.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F706DC4-BD8F-E7B4-BD45-AE42AB4AE756}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1937160" y="2614135"/>
+            <a:ext cx="8317679" cy="4243865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D18161A8-33CF-954A-2479-EAED124050BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345164" y="2027352"/>
+            <a:ext cx="11501672" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У цій лекції розглянемо, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>як виник і розвивався Wi-Fi, які стандарти лежать в його основі, які принципи об'єднують різні покоління та які основні об'єкти визначає IEEE 802.11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2284181590"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A87B50A0-FD6B-E7DA-9B85-B0CC16CA60AC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F373CB4-7522-760B-C59F-3CA3DE61A864}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2360691" y="78936"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6E – новий спектр</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4E03E3D-ABEE-2A6E-9E1F-B9F46FCB7AEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="888522"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 6E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> – розширення Wi-Fi 6 для роботи в діапазоні 6 ГГц там, де це дозволено регуляторними правилами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Головна зміна полягає не в новому способі модуляції, а в появі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>додаткового радіочастотного ресурсу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Це особливо важливо для широких каналів та середовищ із великою кількістю сусідніх мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12292" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A63B233-B69B-F7D8-3300-4222FF5B556E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="518608" y="2230967"/>
+            <a:ext cx="9941220" cy="4299142"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF355BB-AB13-5E8F-F526-5ABDC4303C40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10778835" y="187025"/>
+            <a:ext cx="1079458" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2021</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3933180232"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F9493B-9539-AD57-7779-F386223EF7EC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDD5E92B-E44E-CC80-4087-518E42344736}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2483290" y="96554"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Чому 6 ГГц не просто «кращий 2,4 ГГц»</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFEE643A-F348-376C-01E8-11B1BC1DF161}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439664" y="835951"/>
+            <a:ext cx="11438299" cy="5629503"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Підвищення частоти має не тільки переваги. За інших однакових умов радіосигнал на 6 ГГц зазнає більших втрат поширення, а деякі конструкції будівель та перешкоди сильніше обмежують його використання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>З іншого боку, додатковий спектр дозволяє отримати більше широких каналів і зменшити конкуренцію з великою кількістю старих пристроїв.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Тому різні діапазони Wi-Fi потрібно розглядати не як «кращий» і «гірший», а як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>різні компроміси між дальністю, спектром, швидкістю та завантаженням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53475E1F-CB77-8D6E-870E-03CBAE99BC6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1195096" y="2538774"/>
+            <a:ext cx="4398387" cy="1540308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC57DF8-1A5A-6E1F-F482-B8B54C250D65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1367456" y="4518226"/>
+            <a:ext cx="4398387" cy="1947228"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A847FA59-3FF5-EE75-2164-D1A3B1E4DE82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6348915" y="2538774"/>
+            <a:ext cx="4647989" cy="4251649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1406057255"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C32ABA4C-9B06-69B0-61CB-B77F1CCFFD9D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5108D0-ADCE-E9EC-D3BF-2C5035B5B481}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 7 – IEEE 802.11be</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE48FC35-03F8-E1CB-89A9-A478D47CC4E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11355172" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 7 (IEEE 802.11be)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> розвиває Wi-Fi у напрямі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>надвисокої пропускної здатності (Extremely High Throughput, EHT)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Стандарт 802.11be-2024 визначає вдосконалення PHY і MAC, зокрема роботу з широкими каналами, багатолінійність та інші механізми підвищення продуктивності. IEEE вказує для одного з режимів можливість досягнення щонайменше 30 Гбіт/с на рівні MAC SAP за визначених умов. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Важливо не сприймати це число як гарантовану швидкість користувача: реальна продуктивність залежить від конфігурації та умов радіоканалу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7BB83B-2E9A-5845-7D1A-23ECF66C7925}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4873119" y="2816762"/>
+            <a:ext cx="7112000" cy="3699315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16386" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0A2C38C-7FBA-8704-157A-46D0EFE22534}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="448901" y="3065233"/>
+            <a:ext cx="4071993" cy="3407790"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA8B6FB-260C-B08B-690C-0C0DF464C69C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10905661" y="203451"/>
+            <a:ext cx="1079458" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2024</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3094568291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDDD94F0-3C50-DCF8-701E-88F90BEBD1EC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E20872F-9D92-9348-A022-AEDB3CB071E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Основні нововведення Wi-Fi 7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7B0823-9947-D6FA-C44F-880B39917328}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="236967" y="1040007"/>
+            <a:ext cx="4606066" cy="5020899"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>До ключових можливостей Wi-Fi 7 належать:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>канали шириною до 320 МГц; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>4096-QAM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>MLO (Multi-Link Operation)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>багаторесурсна передача; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>покращене використання частково зайнятих широких каналів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>подальше вдосконалення MIMO та механізмів MAC. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F92EDD70-B340-F932-DBC8-83C7578C2806}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4843033" y="1040007"/>
+            <a:ext cx="7112000" cy="3699315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894405FC-8895-6A45-131A-9A9BB0AC11E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="549563" y="5625517"/>
+            <a:ext cx="11405470" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi 7 тому не є лише «Wi-Fi 6 з удвічі ширшим каналом». Він змінює спосіб використання декількох радіоліній як єдиного логічного з'єднання.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F0EF884-FA63-0B6A-539B-9B19BF62B314}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="359526" y="3632582"/>
+            <a:ext cx="4160234" cy="1869879"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="694823829"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8BF1A57-5F81-F661-F056-40DC7A0EF240}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A82F12-70FE-FEE4-E59B-2E85EBF029D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Multi-Link Operation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1523F66A-32B4-07C8-82B2-8ED34774222D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345163" y="853428"/>
+            <a:ext cx="11523563" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Багатолінійна робота (Multi-Link Operation, MLO)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – механізм Wi-Fi 7, який дозволяє пристроям використовувати декілька радіоліній у межах одного багатолінійного з'єднання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад, пристрій може мати одночасні або координовані лінії через 5 та 6 ГГц.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Це створює можливість одночасно використовувати переваги декількох каналів: підвищувати пропускну здатність, покращувати надійність або зменшувати затримку.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BC4580-B81E-2094-4BCC-718F2375C1C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2559338" y="2435307"/>
+            <a:ext cx="5688734" cy="4293384"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1404022598"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1490315-157B-D988-BBEC-F4B2849B0EE5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00B651E5-8CF8-E182-9A64-711DDBD6C925}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>4096-QAM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0841736E-C91E-2CF7-1C5B-2D8EA31529EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458138" y="747586"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Квадратурна амплітудна модуляція 4096-QAM (4096-QAM)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> використовує 4096 можливих комбінацій амплітуди та фази сигналу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Кількість бітів на символ:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Отже, теоретично один символ може представляти 12 бітів до врахування кодування та службових витрат.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Чим щільніше розташовані точки сузір'я, тим вищі вимоги до якості радіоканалу. Тому 4096-QAM корисна переважно за високого рівня SNR/SINR.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="157643" y="147782"/>
-            <a:ext cx="7147592" cy="6410036"/>
+            <a:off x="3003656" y="1228894"/>
+            <a:ext cx="1924050" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14338" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BEF8025-DDFD-D6C7-F2C3-08BEFCC9F11F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="2685149" cy="830997"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2746481" y="2455937"/>
+            <a:ext cx="6268210" cy="4283419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...57 lines deleted...]
-      </p:sp>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3903972743"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="574376653"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D0CECE9-E1DB-1AE2-CCC9-B85712E5D093}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B3843DB-B600-FBDD-229E-3DC0BCFC92F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Пунктування широкого каналу</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F65CFBD0-F3DA-A5BD-68E4-E0369D56D44D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="888522"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>Пунктування преамбули (Preamble Puncturing)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> дозволяє використовувати доступні частини широкого каналу, якщо окрема його частина зайнята або непридатна для передачі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Наприклад, замість повної відмови від каналу 320 МГц через проблему в одному сегменті можна використовувати інші доступні частини відповідно до правил стандарту.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Це особливо важливо для сучасного середовища, де широкий канал може перетинатися з іншими системами або мережами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15362" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4F360CD-A42C-96BF-1CC8-B4EACDC44466}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2164591" y="2613233"/>
+            <a:ext cx="7016354" cy="4164252"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4068338810"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E93E920D-03E3-162A-1EA1-F98E6915B7DE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A8B0DE-8DEC-AFAE-8C40-64431E6D6A99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Що насправді означає «швидкість Wi-Fi»</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Швидкість фізичного рівня</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B316C220-BD23-936F-745F-71858C48E0B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Швидкість фізичного рівня (PHY Data Rate)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – швидкість, з якою фізичний рівень передає бітову послідовність із заданими параметрами модуляції, кодування, ширини каналу та просторових потоків.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Це не те саме, що швидкість, яку бачить користувач у застосунку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Між фізичним рівнем та корисними даними існують заголовки, службові поля, підтвердження, очікування доступу до середовища та інші витрати.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17412" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7181F54-C373-F71B-D3E5-BCC819015D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1774217" y="2985364"/>
+            <a:ext cx="7948302" cy="3332491"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2029106798"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664C2BA7-4107-67E4-8EDD-EC2C08A33384}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2C4B1A-FD27-15C7-25CA-563EA73D833C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Корисна швидкість</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF63B73-147C-7B23-84B1-202529BFB55F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Корисна швидкість передавання (Goodput)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – швидкість доставки корисних даних, які реально потрібні застосунку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад, якщо фізичний рівень працює на сотні мегабіт за секунду, частина часу витрачається на службові кадри, доступ до середовища, повторні передачі та інші протокольні операції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719714" y="0"/>
-            <a:ext cx="9799427" cy="6858000"/>
+            <a:off x="1483880" y="2595742"/>
+            <a:ext cx="3257550" cy="428625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямокутник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="3170298"/>
+            <a:ext cx="8229600" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+              <a:t>а конкретне співвідношення залежить від умов роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+              <a:t>мережі.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F84E58C-CDCD-CAED-2439-6E84EEC82303}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7009878" y="2200626"/>
+            <a:ext cx="4917379" cy="2646476"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674360D2-8DE8-0F77-0E97-229D0C7C5665}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886694" y="3725653"/>
+            <a:ext cx="4722523" cy="2880186"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17F6C54-CE1E-788E-3BAA-CD0396B15584}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5745406" y="4928378"/>
+            <a:ext cx="6452826" cy="1609300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1536633845"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1135138956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC29A2CF-3F0C-A31B-E588-C93A0E9D578B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1863A77F-2223-B5FF-4D1C-F5432630C609}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Data Rate, Throughput, Goodput, Capacity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{949020F4-3535-9247-ABE3-DE09295C55C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Ці терміни не слід використовувати як синоніми.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Таблиця 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1077903449"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="522495" y="1631602"/>
+          <a:ext cx="5767469" cy="2743200"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1868054">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="255708343"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3899415">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3999384825"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Термін</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Значення</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3452193401"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+                        <a:t>Data Rate</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>швидкість передавання бітів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="999814564"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+                        <a:t>PHY Data Rate</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>швидкість фізичного рівня</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3824501788"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+                        <a:t>Throughput</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>фактична пропускна здатність передавання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3512375579"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+                        <a:t>Goodput</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>швидкість доставки корисних даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="289607765"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+                        <a:t>Channel Capacity</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>теоретична гранична інформаційна ємність каналу</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2435555282"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямокутник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="626232" y="5407258"/>
+            <a:ext cx="11316386" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+              <a:t>Наприклад, рекламне «до 5 Гбіт/с» може стосуватися PHY Data Rate, тоді як реальна швидкість передавання файлу буде істотно меншою.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53E365A7-08F3-415A-87B0-0A8EB50FB085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6672245" y="1495355"/>
+            <a:ext cx="4899250" cy="3445467"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1415882135"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ED07EF6-E0BE-1E15-9742-7115A3086737}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F126EC8-BFAA-0BA1-1F2F-5B3DD8F91B2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Яку проблему вирішує Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C884C75-CB2E-A85B-AB2C-990B2A47C05A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028919"/>
+            <a:ext cx="11484481" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Основне завдання Wi-Fi – забезпечити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>мережеве передавання даних без фізичного кабелю між кінцевим пристроєм і точкою підключення до локальної мережі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>На відміну від дротового Ethernet, середовищем передавання є радіоефір. Це усуває потребу в кабелі, але створює нові проблеми: обмежений спектр, завади, змінний рівень сигналу, багатопроменеве поширення, конкуренцію між пристроями та залежність якості зв'язку від навколишнього середовища.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Тому Wi-Fi – це не «Ethernet без кабелю», а технологія зі своїми принципами роботи та обмеженнями.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7823E24C-FD98-0D84-8DDF-039EB483B070}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="578462" y="3486300"/>
+            <a:ext cx="4448252" cy="3163455"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70954C8-2F1F-9EB7-5D5A-507B46B18069}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6333259" y="3105728"/>
+            <a:ext cx="5067300" cy="3657600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732236032"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Від чого залежить швидкість Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="888522"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Потенційна швидкість визначається комбінацією:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>ширини каналу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>модуляції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>швидкості кодування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>кількості просторових потоків; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>параметрів OFDM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>якості радіоканалу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>можливостей клієнта та AP. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У реальній мережі додаються ще конкуренція за канал, завади, повторні передачі, службові витрати та завантаження інших вузлів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="5" name="TextBox 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCFFBD61-F40A-8BA9-8D27-CB3F5FC3AFC5}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2358554" y="4200000"/>
+                <a:ext cx="6690808" cy="372410"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="uk-UA" sz="1800" i="1" kern="100" smtClean="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑊</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑖𝐹𝑖</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>−7 </m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>802.11</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑏𝑒</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑀𝑎𝑥𝑖𝑚𝑢𝑚</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑑𝑎𝑡𝑎</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑟𝑎𝑡𝑒</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>= </m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑁</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑆𝐷</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑁</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝐶𝐵𝑃𝑆</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑅</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑁</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑆𝑆</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:num>
+                      <m:den>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="ru-UA" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑇</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" sz="1800" i="1" kern="100">
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑆𝑌𝑀</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1800" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="5" name="TextBox 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCFFBD61-F40A-8BA9-8D27-CB3F5FC3AFC5}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2358554" y="4200000"/>
+                <a:ext cx="6690808" cy="372410"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect t="-24590"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="uk-UA">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="TextBox 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42279E5-78A8-3322-479E-182476A52CC2}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="279182" y="4726343"/>
+                <a:ext cx="11589545" cy="1923412"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100" smtClean="0">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑵</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑺𝑫</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>- (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" b="1" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Number of data subcarriers as per bandwidth</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>) </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Кількість піднесучих даних залежно від ширини смуги пропускання</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> = 234 (20 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>МГц</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>), 468 (40 МГц), 936 (80 МГц), 1960 (160 МГц), 3920 (320 МГц)</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑵</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑪𝑩𝑷𝑺</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>- (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" b="1" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Number of coded bits per OFDM symbol</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>) </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Кількість кодованих бітів на один символ OFDM в бітах</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> = 1 (BPSK), 2 (QPSK), 4(16QAM), 6(64QAM), 8(256QAM), 10(1024QAM), 12(4096QAM)</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" b="1" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Code Rate (R)</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> = 1/2, 2/3, 3/4, 5/6</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="ru-UA" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑵</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="1400" b="1" i="1" kern="100">
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑺𝑺</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t> (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" b="1" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Number of Spatial Streams</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-UA" sz="1400" kern="100" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>) </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" noProof="0" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Кількість просторових потоків = 2, 4, 8, 16. </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" noProof="0" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Тривалість символу встановлено на 12.8 мкс.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+                  <a:lnSpc>
+                    <a:spcPts val="1800"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                  <a:buChar char=""/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="uk-UA" sz="1400" kern="100" noProof="0" dirty="0">
+                    <a:effectLst/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Тривалість захисного інтервалу (Guard interval GI) може становити 0.8, 1.6 або 3.2 мкс.</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="TextBox 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42279E5-78A8-3322-479E-182476A52CC2}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="279182" y="4726343"/>
+                <a:ext cx="11589545" cy="1923412"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId3"/>
+                <a:stretch>
+                  <a:fillRect l="-158" t="-633" r="-158" b="-2532"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="uk-UA">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2066857650"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2691063" y="96554"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Чому ширший канал не завжди кращий</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423032" y="747586"/>
+            <a:ext cx="11345935" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Збільшення ширини каналу з 20 до 40, 80, 160 або 320 МГц потенційно збільшує швидкість.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Але широкий канал потребує більшої кількості вільного спектра. Якщо значна частина каналу містить завади або використовується іншими мережами, перевага широкого каналу може зменшуватися.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Тому в реальній WLAN </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>80 МГц у чистому спектрі може бути кориснішим за 160 МГц у перевантаженому середовищі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2454D9C-538D-4311-8773-555BA4296786}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1166648" y="2028516"/>
+            <a:ext cx="3880102" cy="2065298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E524F900-1DA5-803C-ED3D-0AC2CAC9DAE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="515969" y="4093814"/>
+            <a:ext cx="4924072" cy="2221837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1229A988-0F26-CF67-C7DD-015C2A2F4BF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5614365" y="2028516"/>
+            <a:ext cx="5980278" cy="2150802"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58C67824-8631-3DBB-75C9-42AB61FE365B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6382327" y="4209188"/>
+            <a:ext cx="5104516" cy="2552258"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A21F09FE-B9AA-0CA1-D032-ED66AEABD8F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226515" y="6351231"/>
+            <a:ext cx="6155812" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" noProof="0" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Посилання на дослідження залежності швидкості від ширини каналу в реальному приміщенні</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2665952073"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Основні поняття 802.11</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Станція – STA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Станція (Station, STA)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – пристрій, який має інтерфейс IEEE 802.11 і бере участь у бездротовому обміні.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>STA може бути ноутбуком, смартфоном, планшетом, камерою, промисловим контролером або іншим пристроєм.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У подальших лекціях STA буде базовим поняттям для аналізу роботи Wi-Fi: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>STA передає та приймає кадри, конкурує за середовище та взаємодіє з іншими елементами WLAN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C930AE9-01EE-86A0-F718-F9E4A384506B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="448901" y="3710333"/>
+            <a:ext cx="1751039" cy="1751039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E554A39-EC45-33F1-FDE8-2FCE5E7FB6E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2619511" y="3775862"/>
+            <a:ext cx="1685510" cy="1685510"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1032" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{513CE5B6-0DFE-0ED9-9415-096ABCB9AAAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4839709" y="3599220"/>
+            <a:ext cx="1976727" cy="1976727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E481A3-AC41-E047-5246-532E1D5B3CB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7277300" y="3651887"/>
+            <a:ext cx="1754501" cy="1754501"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED0DB9E8-6454-84E0-5925-13F08561E5CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9870115" y="4618617"/>
+            <a:ext cx="1225048" cy="1225048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935202F5-95C4-EA84-8F1B-F9C637EF5E98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9870115" y="3599220"/>
+            <a:ext cx="1121158" cy="1121158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="375069841"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Точка доступу – AP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Точка доступу (Access Point, AP)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – пристрій, який забезпечує бездротову взаємодію станцій із WLAN.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>AP створює бездротову область обслуговування та забезпечує обмін кадрами між радіоклієнтами і мережею.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У побутовому пристрої AP часто інтегрований із комутатором, маршрутизатором, міжмережевим екраном та іншими функціями. Тому термін «Wi-Fi роутер» не слід ототожнювати з функцією AP.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB596F9D-72EC-CE6B-80FA-78018D242717}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="448901" y="2711492"/>
+            <a:ext cx="2913135" cy="2913135"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC6BFBF-6A88-2102-C97C-CFF27DD72F31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3384345" y="2711492"/>
+            <a:ext cx="1767403" cy="3228109"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2054" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B06A81A-8346-8FE3-2F94-0EF5FEE65099}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4820611" y="2611045"/>
+            <a:ext cx="3898515" cy="3898515"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2056" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{770526F2-A4DA-7D28-E05D-7CDFF98A07CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7868613" y="3046083"/>
+            <a:ext cx="4340277" cy="2893518"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3931741669"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>AP і маршрутизатор – різні функції</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>AP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> забезпечує бездротовий доступ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Комутатор (Switch)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> з'єднує вузли локальної мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Маршрутизатор (Router)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> передає пакети між різними IP-мережами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У домашньому обладнанні ці функції часто реалізовані одним фізичним пристроєм, але з технічної точки зору вони залишаються різними.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="Free Network Diagram Template to Edit Online">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4165F143-C7FF-1545-2805-0423B1B88811}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6530109" y="3050789"/>
+            <a:ext cx="4852772" cy="3598966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3076" name="Picture 4" descr="MikroTik hAP ax2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57D997C6-D9D8-26A1-AFBA-6921B10C6CF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1698442" y="3050789"/>
+            <a:ext cx="3296804" cy="3611104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1681160410"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>BSS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439664" y="947643"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Базовий набір служб (Basic Service Set, BSS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – основна логічна область роботи 802.11, у межах якої станції взаємодіють відповідно до параметрів конкретного бездротового набору.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>В інфраструктурному режимі BSS пов'язаний із конкретною точкою доступу та її бездротовим інтерфейсом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Для практичного розуміння можна уявляти BSS як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>одну радіомережу навколо конкретного AP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>, хоча точне визначення IEEE є ширшим.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0869A5F0-A0E6-6C52-F033-96234183EC5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2732259" y="2687760"/>
+            <a:ext cx="6274810" cy="3878868"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="664377074"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>BSSID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Ідентифікатор базового набору служб (Basic Service Set Identifier, BSSID)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – ідентифікатор конкретного BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>В інфраструктурних WLAN BSSID зазвичай пов'язаний із MAC-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0" err="1"/>
+              <a:t>адресою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> відповідного радіоінтерфейсу AP.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Декілька AP можуть використовувати один SSID, але кожен їхній BSS матиме власний BSSID.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CB4BEE-A890-1F1D-B19E-1862F551BD6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="300182" y="2207208"/>
+            <a:ext cx="7620000" cy="4467225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD2D0AA-4E15-67DA-E7EC-730C9837967A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8654764" y="2154201"/>
+            <a:ext cx="2918402" cy="4520232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2321539126"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>SSID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="947643"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Ідентифікатор набору служб (Service Set Identifier, SSID)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – логічна назва бездротової мережі, яку користувач зазвичай бачить у списку доступних мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>University-WiFi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Один SSID може використовуватися на багатьох AP. Тому назва мережі не є унікальним ідентифікатором конкретної точки доступу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CA95268-41A8-54F3-82A9-6CCF66D14A23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="448901" y="2594380"/>
+            <a:ext cx="7272699" cy="4263620"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27432449-6258-2137-6FB8-3A7F5508359C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8955143" y="2731178"/>
+            <a:ext cx="2542758" cy="3853057"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="459726229"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>SSID ≠ BSSID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="6275172" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Це одна з важливих відмінностей:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>SSID</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – назва логічної бездротової мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>BSSID</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – ідентифікатор конкретного BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Для користувача це одна мережа, але технічно клієнт у кожний момент працює з конкретним BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Таблиця 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2988381578"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="448901" y="2978813"/>
+          <a:ext cx="5128491" cy="1463040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1364718">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2526690792"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1653309">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="679328910"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2110464">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1863771030"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>AP</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>SSID</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>BSSID</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1573116160"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>AP1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>University-WiFi</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>A1:A1:A1:A1:A1:A1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="147990411"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>AP2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>University-WiFi</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>B2:B2:B2:B2:B2:B2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1603639577"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>AP3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>University-WiFi</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>C3:C3:C3:C3:C3:C3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1903130075"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F08127-AF97-8BED-EBF2-1F203EA70B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7182120" y="1010908"/>
+            <a:ext cx="4459162" cy="4835236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2005645944"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>ESS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="897759"/>
+            <a:ext cx="11484481" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Розширений набір служб (Extended Service Set, ESS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – сукупність взаємопов'язаних BSS, які утворюють розширену WLAN.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>ESS дозволяє побудувати мережу з декількох точок доступу, які спільно забезпечують покриття певної території.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тут важливо лише запам'ятати різницю:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="1431925">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>BSS → одна область роботи конкретної бездротової системи</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="1431925">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>ESS → сукупність взаємопов'язаних BSS.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8194" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B40982E4-A3E3-6CA3-5919-38F54FAE975E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="448900" y="2901043"/>
+            <a:ext cx="6747209" cy="3956957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEBC8F4C-1BBD-A250-B0D4-C4359BBD7BA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7966410" y="5799075"/>
+            <a:ext cx="4063999" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" noProof="0" dirty="0"/>
+              <a:t>Детальну архітектуру ESS та організацію роумінгу розглянемо в лекції 6.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="231253634"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EBCE78B-6855-5FAB-4307-501051CC68BD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{166533FC-5E40-7493-DDFD-E460184F9FE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi як система</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E642C1-E0DB-4DB9-B46A-9A15DE6D88DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345164" y="906995"/>
+            <a:ext cx="11551272" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi потрібно розглядати як сукупність взаємопов'язаних механізмів:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>середовище → передавання → спільний доступ → обмін кадрами → захист → мережева взаємодія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>На фізичному рівні визначається спосіб передавання сигналу через радіоканал. На рівні доступу до середовища визначається, як багато пристроїв використовують спільний канал.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому одна й та сама радіочастота сама по собі ще не є Wi-Fi: потрібен цілий набір стандартизованих процедур.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Linux WiFi SubSystem | J0ng Bae">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A034E53-FDBB-FE47-68CD-61830DC8D7D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="345164" y="2936351"/>
+            <a:ext cx="6052849" cy="3713404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1E590AD-2633-C464-D1A7-7E56DA2B61A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6871855" y="3429000"/>
+            <a:ext cx="5024581" cy="2967538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3176361733"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Інфраструктурний режим</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Інфраструктурний режим (Infrastructure Mode)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – режим роботи WLAN, у якому станції взаємодіють через точку доступу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Типова схема:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>STA → AP → мережа → AP → STA</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>AP виконує роль координуючого вузла бездротової мережі та забезпечує взаємодію клієнтів із дротовою або іншою мережевою інфраструктурою.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Саме цей режим є основою більшості сучасних Wi-Fi мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47B6A3EE-B6DD-27D8-EAB1-8F75D00E85BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1124527" y="3710333"/>
+            <a:ext cx="3810000" cy="2457450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9220" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5420336-44D0-2F39-1B08-0942E76553FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5320145" y="3566636"/>
+            <a:ext cx="6422954" cy="2906387"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4142480517"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Ad not та IBSS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Незалежний набір служб (Independent Basic Service Set, IBSS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – режим 802.11, у якому станції можуть безпосередньо взаємодіяти без інфраструктурної точки доступу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Його часто називають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>режимом ad hoc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Такий підхід історично був важливим для прямого з'єднання пристроїв, але сучасні WLAN переважно використовують інфраструктурну архітектуру з AP.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0E525C8-1A8F-BC69-B312-4EF58B49BACB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="824200" y="2811180"/>
+            <a:ext cx="4429125" cy="3838575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2358013F-5810-26A3-1540-5ECB58DB9502}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6437812" y="2831102"/>
+            <a:ext cx="3875602" cy="3418181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3155867814"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Радіочастотні діапазони Wi-Fi</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Діапазон 2,4 ГГц</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Діапазон </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>2,4 ГГц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> має відносно хороше поширення та здатність проникати крізь перешкоди порівняно з вищими частотами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Однак доступного спектра мало, а діапазон використовується не тільки Wi-Fi. Сусідні мережі та інші системи можуть створювати значне навантаження.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому 2,4 ГГц часто забезпечує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>краще покриття, але меншу доступність широких каналів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85ACA7B3-54D3-BB3D-565D-4FD7A97D13C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="2691973"/>
+            <a:ext cx="7036057" cy="3957782"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B261B31-94AC-B386-5FAD-59E8664DB6F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7675419" y="3401374"/>
+            <a:ext cx="4405746" cy="2537608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1767565680"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Діапазон 5 ГГц</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>5 ГГц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> забезпечує значно більше частотного ресурсу для WLAN порівняно з 2,4 ГГц.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Це дозволило активно використовувати ширші канали та забезпечувати вищі швидкості.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Однак збільшення частоти супроводжується більшими втратами поширення та зазвичай меншою дальністю за інших однакових умов.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{753ACF28-347F-6A36-A1D5-7B7C9F34A82A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="2691973"/>
+            <a:ext cx="7036057" cy="3957782"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F447E26-7EE5-7AA9-1DD2-87DD51F7A872}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7656951" y="3429000"/>
+            <a:ext cx="4433449" cy="2553564"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="105760540"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A779A676-1AC1-1F64-B868-AC556493DDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8C84C8C-E909-B2DA-44D0-4EEC6704FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Діапазон 6 ГГц</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C021C7-A56C-1EA1-8857-0B591DC0B759}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>6 ГГц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> став важливим розширенням сучасного Wi-Fi завдяки додатковому спектру.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Його особлива цінність полягає в можливості використовувати широкі канали в умовах меншої присутності старих поколінь Wi-Fi.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Однак використання 6 ГГц залежить від регуляторного дозволу, а характеристики поширення менш сприятливі для великих зон покриття, ніж у нижчих діапазонах.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7651316C-EEED-4F7C-9595-F5BF4BE77B8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="3143031"/>
+            <a:ext cx="4505325" cy="2686050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10244" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14787E98-2636-5E06-3CE5-84ACD86DB4B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6457806" y="3143031"/>
+            <a:ext cx="4467225" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="314216296"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F675A860-82B6-5C88-5BFC-788AA7B62899}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E7399D2-AEEF-9B88-B151-95E566CB443C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Порівняння діапазонів</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Місце для вмісту 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="191336185"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="762000" y="1076953"/>
+          <a:ext cx="10515600" cy="3979569"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="232044428"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1791889508"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3652612976"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2627097865"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="655521">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Характеристика</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>2,4 ГГц</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>5 ГГц</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>6 ГГц</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2413456360"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Дальність за інших рівних умов</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>вища</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>нижча</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>ще нижча</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3681054154"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628609">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Доступний спектр</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>малий</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>більший</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>значно більший</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2568827222"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Перевантаження</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>часто високе</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>залежить від середовища</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>зазвичай менше старих пристроїв</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="533304943"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="731789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Широкі канали</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>обмежено</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>добре</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>дуже добре</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1161997448"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="683490">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Основна перевага</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>покриття</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>баланс</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>спектр і широкі канали</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3342658380"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямокутник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="683491" y="5365710"/>
+            <a:ext cx="10515600" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+              <a:t>Не можна визначити універсально «кращий» діапазон. Вибір залежить від площі, щільності клієнтів, перешкод, завад та потрібної швидкості.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1723402423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F14B26-F86C-E1D0-656B-FC4850BA6ABC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F4845C-457F-D515-2153-481548AA41A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Канал Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BC9EC8-5C50-EA7B-7BC5-0ABD72CA9CDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="853428"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Канал (Channel)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – виділена ділянка радіочастотного спектра, яку використовує система для передавання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У різних поколіннях Wi-Fi використовуються різні ширини каналів, зокрема 20, 40, 80 і 160 МГц; Wi-Fi 7 підтримує також 320 МГц за відповідних умов.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Ширший канал дозволяє передати більше інформації за одиницю часу, але потребує більшої кількості доступного спектра.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07B743E-8521-B2E1-45F0-C8E71A4FEF04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="694099" y="2547778"/>
+            <a:ext cx="10769600" cy="4217859"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="716941911"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49984A49-F146-5CDC-272D-F011AFAFCDA5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27C7EE5A-8BC9-95CE-8A2B-1E07BEC04704}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Ширина каналу – це компроміс</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08654A2A-4CB5-AD71-C301-895FED5D106A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="853428"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Якщо збільшити ширину каналу    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>потенційна швидкість ↑</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>але одночасно  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>потреба у спектрі ↑  + ризик часткового перекриття ↑  +   вплив завад ↑</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому проектування WLAN не зводиться до вибору максимально широкого каналу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> у малозавантаженому 6 ГГц середовищі 160/320 МГц може бути доцільним; у щільній мережі з багатьма сусідніми AP може бути ефективнішим вужчий канал.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11268" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85CAEE0E-1235-0A81-C7B4-0FF69B9D836D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="587446" y="2986300"/>
+            <a:ext cx="4196989" cy="3825424"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11270" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F9D0F23-057C-C174-CC4A-6D23C7047939}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5209309" y="3429000"/>
+            <a:ext cx="6779491" cy="3047240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="667270011"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Канали та взаємні завади</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="747586"/>
+            <a:ext cx="11345935" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Якщо дві мережі використовують спектр, що перекривається, їхні передавання можуть взаємно погіршувати роботу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У щільній WLAN тому важливо планувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>канали, потужність передавання та розміщення AP як єдину систему</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Проблема особливо загострюється при використанні широких каналів, оскільки одна AP займає більшу частину доступного спектра.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A88F067-34A3-665D-1CC1-0261E8E4B038}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1717961" y="2616418"/>
+            <a:ext cx="7606802" cy="4241581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="764593372"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Базові принципи роботи Wi-Fi</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Як клієнт знаходить Wi-Fi?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1047391"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Перш ніж передавати дані, станція повинна визначити, які бездротові мережі доступні.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Для цього використовується </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>сканування (Scanning)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Клієнт може прослуховувати службові кадри, які періодично передають точки доступу, або активно надсилати запити для виявлення доступних мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Схема:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>STA → сканування каналів → виявлення AP → аналіз параметрів → вибір мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FFED724-A579-054E-E43B-9F03AEF7B930}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="620208" y="3060563"/>
+            <a:ext cx="7196374" cy="3589192"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E601C24A-465C-82A6-08D1-4AD08359978D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8792730" y="2632364"/>
+            <a:ext cx="2329662" cy="4108512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3658963682"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB7F4724-DDBC-2A88-3D95-E5BF7BBCB851}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07AEB385-354A-A726-AC4B-32390BF3C59F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B8BD875-29FA-60DF-4246-851F515E4325}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436887" y="834956"/>
+            <a:ext cx="11318226" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> – сімейство стандартів бездротових локальних мереж, яке визначає функції фізичного рівня </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>PHY (Physical Layer)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> та рівня керування доступом до середовища </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>MAC (Medium Access Control)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Стандарти 802.11 визначають, як станції передають кадри, отримують доступ до радіосередовища, встановлюють взаємодію, використовують різні фізичні режими та реалізують численні додаткові функції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Актуальна консолідована редакція </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11-2024</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> була опублікована у 2025 році та включає попередні поправки; окремо вже стандартизована поправка 802.11be-2024, відома як основа Wi-Fi 7. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E5DAF17-9739-B9CF-23BE-C03C6A13D9CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1413163" y="2632363"/>
+            <a:ext cx="8331921" cy="4109004"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="838382861"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Beacon</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11272044" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Маяковий кадр (Beacon Frame)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – службовий кадр 802.11, який точка доступу періодично передає для оголошення параметрів BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Beacon може містити SSID, інформацію про підтримувані режими, параметри безпеки, характеристики PHY та інші службові відомості.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому AP не просто «чекає» на клієнта – вона регулярно повідомляє про існування та характеристики свого BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14338" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19353E3C-5450-9F37-B9F1-C5FA113B752B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5582907" y="2723756"/>
+            <a:ext cx="6350473" cy="4059382"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B773A22F-9FA6-91FC-3733-508D3194A059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="928686" y="3115147"/>
+            <a:ext cx="3629025" cy="3276600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1345366119"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2483290" y="70484"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Probe Request і Probe Response</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291883" y="648377"/>
+            <a:ext cx="7928481" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Під час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>активного сканування (Active Scanning)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> клієнт може надсилати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Probe Request</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>, запитуючи інформацію про доступні мережі.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Точка доступу може відповісти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Probe Response</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>, який містить інформацію про відповідний BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15362" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DB9CA0-ED01-6EC7-975F-7B411301E75F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="190887" y="2628591"/>
+            <a:ext cx="3580996" cy="3054906"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15364" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED483534-F22C-27CF-F7D8-DA7652682E40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3835937" y="2296539"/>
+            <a:ext cx="4258033" cy="4526255"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15368" name="Picture 8" descr="CWAP-Probe-04">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAE38DE3-FFC4-EA9D-0796-E185CD5382CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8222078" y="648377"/>
+            <a:ext cx="3861119" cy="6139139"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC07EED2-0B7C-7DF8-0666-8F63D99B7C11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="291883" y="1516006"/>
+            <a:ext cx="7595972" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Таким чином, пошук мережі може виконуватися як пасивне прослуховування Beacon або як активний обмін запитами та відповідями.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2374854073"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Встановлення з'єднання</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="430428" y="834956"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Після вибору мережі клієнт виконує процедури, необхідні для встановлення взаємодії з AP.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Спрощено процес можна представити так:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>виявлення BSS → автентифікація → асоціація → встановлення захищеного з'єднання → отримання IP-параметрів → передавання даних.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Детальний порядок залежить від використовуваного механізму безпеки та конфігурації WLAN.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3D8CD0F-EA28-E7D1-C3D4-5E784055C4C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1871302" y="2719943"/>
+            <a:ext cx="5665572" cy="3809739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4071891824"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Автентифікація ≠ асоціація</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345164" y="947643"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Автентифікація (Authentication)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – процедура, пов'язана з перевіркою можливості станції отримати доступ до мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Асоціація (Association)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – процедура встановлення зв'язку станції з конкретним BSS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Ці поняття часто помилково об'єднують у слово «підключення», але технічно це різні етапи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У сучасних захищених мережах після них можуть виконуватися додаткові процедури автентифікації користувача та встановлення криптографічних ключів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7D75906-C382-A127-6063-2AE3C49FE9A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2059709" y="2969380"/>
+            <a:ext cx="7490691" cy="3758335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4214096370"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="96554"/>
+            <a:ext cx="7225420" cy="369699"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Сумісність і розвиток Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9358374" y="747586"/>
+            <a:ext cx="2699008" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" noProof="0" dirty="0"/>
+              <a:t>Однією з важливих властивостей Wi-Fi є прагнення до сумісності нових поколінь зі старими пристроями. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" noProof="0" dirty="0"/>
+              <a:t>Це дозволяє, наприклад, сучасній AP обслуговувати клієнтів різних поколінь.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A257824-E632-01DC-EF25-8433AC84AA84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="134618" y="466253"/>
+            <a:ext cx="9089138" cy="5961103"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="993138646"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Можливості визначає не тільки AP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Якщо точка доступу підтримує Wi-Fi 7, це ще не означає, що клієнт отримає характеристики Wi-Fi 7.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Реальний режим визначається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>найбільш обмежуючими можливостями обох сторін та умовами радіоканалу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад, клієнт може не підтримувати 6 ГГц, 320 МГц або 4096-QAM. У такому випадку відповідна можливість AP просто не буде використана цим клієнтом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Схема:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E0DFFC6-74AC-CFDA-4B21-AD3562228340}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="694099" y="2833170"/>
+            <a:ext cx="3245644" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>AP: Wi-Fi 7 + 320 МГц + 4×4</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>STA: Wi-Fi 6 + 80 МГц + 2×2</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>фактичний режим обмежений можливостями STA та каналом.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CDDA99C-C555-5C94-D3DC-6A4FB66214D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4184941" y="2447677"/>
+            <a:ext cx="7809136" cy="4279637"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3898459458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEFF226-C648-94DA-5575-8904E4C72608}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAEDB28-14FC-EFCC-EAFD-6991B89070B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Асиметрія можливостей AP і клієнта</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396C5A8B-D805-CB29-00E6-83C6974FEF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>У сучасній WLAN AP часто значно потужніша за окремий клієнт.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Наприклад, корпоративна AP може мати кілька радіомодулів і багато антен, тоді як смартфон має жорсткі обмеження за розміром, енергоспоживанням та кількістю антен.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому при проектуванні мережі потрібно оцінювати не тільки характеристики AP, а й </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>типові характеристики клієнтських пристроїв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45768A1-004B-4890-27F4-E10AF5A19CEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="522792" y="2811208"/>
+            <a:ext cx="4141572" cy="3746753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{922941BD-5CC0-EC75-57E6-0EFFF56E1A8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6927779" y="2811208"/>
+            <a:ext cx="3401864" cy="3746753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4249169104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBF7870C-DB5F-2993-2064-F43DF85F26A7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E15CDC-7422-8CFB-ED7F-9DD1C42507D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Wi-Fi як система компромісів</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Швидкість проти дальності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{500FE8B5-1A50-3617-40A9-EE66A2351DA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207869" y="947643"/>
+            <a:ext cx="6405367" cy="1721666"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Висока швидкість зазвичай потребує:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>широкого каналу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>високої порядковості модуляції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>високого SNR/SINR; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>достатньої кількості просторових потоків. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19458" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF040655-F281-614B-5A17-1F60F905E328}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="361739" y="3533654"/>
+            <a:ext cx="5734261" cy="3225522"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19460" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69955F09-E49A-CDC9-BF2A-3419D873FED7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6249627" y="947643"/>
+            <a:ext cx="5888131" cy="1958110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF7FCF7-2225-F4E7-FDD8-06FCE71C6CDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6555978" y="3059155"/>
+            <a:ext cx="5329671" cy="3590600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0296CB6E-5D0B-0C58-15DA-2B0F273C6BC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207869" y="2456436"/>
+            <a:ext cx="6096000" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Під час віддалення від AP рівень сигналу зменшується, і система може перейти до більш стійкого, але менш швидкого режиму. Отже, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>максимальна швидкість зазвичай доступна лише в частині зони покриття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4251822663"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E985C83-241E-0DF3-AADF-4B5004B6AEBA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DBF9A6A-95A9-B597-8DC8-CE16F477A645}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Покриття проти ємності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC49875-FDB0-5D85-8C21-5DFD4CF7B1DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439664" y="947643"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Збільшення потужності AP може збільшити область, у якій клієнт бачить достатній рівень сигналу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Але це не обов'язково збільшує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>ємність мережі (Network Capacity)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>. Навпаки, надто велика зона дії однієї AP може збільшити кількість клієнтів, які конкурують за один радіоресурс.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому сучасне проектування WLAN часто передбачає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>більше AP з меншою потужністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>, а не кілька AP із максимальною потужністю.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20482" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C736981-A6C1-E4B0-77D4-993E11B0B044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="439664" y="3198242"/>
+            <a:ext cx="4567511" cy="2048013"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20484" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCB8A1D1-B84E-B49D-6949-FBD251A0A5F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6645518" y="2363153"/>
+            <a:ext cx="3911645" cy="1988929"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20486" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970044B5-8D7B-B346-E2B8-383F1E9BC048}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6870792" y="4539246"/>
+            <a:ext cx="3510880" cy="2033655"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106930658"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E985C83-241E-0DF3-AADF-4B5004B6AEBA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DBF9A6A-95A9-B597-8DC8-CE16F477A645}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Що насправді визначає якість Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC49875-FDB0-5D85-8C21-5DFD4CF7B1DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345164" y="906995"/>
+            <a:ext cx="8274591" cy="1409390"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Якість WLAN визначається не одним параметром.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Потрібно одночасно враховувати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>рівень сигналу + SNR/SINR + ширину каналу + кількість просторових потоків + завантаження каналу + завади + можливості клієнта + протокольні витрати.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Тому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> показник на кшталт «рівень Wi-Fi – 4 поділки» не може повністю описати якість мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21506" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E957DD1-42ED-6408-730D-0F2F84BAE58C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="443345" y="2385089"/>
+            <a:ext cx="8109527" cy="4472911"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9868B7D9-2374-B05F-0FB3-389F97E73B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8729853" y="820983"/>
+            <a:ext cx="3293259" cy="1065608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4C9E43A-2F35-6205-292A-C68DB59F140F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8564473" y="1816497"/>
+            <a:ext cx="1743799" cy="1067832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F409BE1-39DA-C4CC-7762-F9D76C11BAFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10517913" y="1838888"/>
+            <a:ext cx="1420516" cy="1001544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2C6F836-EA96-BFA8-2732-B8D9C47FE50C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9429781" y="2953033"/>
+            <a:ext cx="1845898" cy="1053338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F995719-FF1B-C424-95EC-F4B6C9D49D53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8619755" y="3938580"/>
+            <a:ext cx="3403357" cy="828771"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Picture 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98968664-5F36-FDEA-59D0-CC3B7AEFA294}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8686639" y="4734582"/>
+            <a:ext cx="3336473" cy="871647"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5714D5B-1E72-EBD6-B7CE-F33CB485A664}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10308272" y="5671127"/>
+            <a:ext cx="1714840" cy="1045055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1651126726"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B0F391-25A9-225F-6440-5904E57BAFE1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222072D1-D18C-BF03-5952-6FE13183AFBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885859" y="96554"/>
+            <a:ext cx="8420282" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Стандарт, поправка і покоління – це різні поняття</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2989EF9C-A74C-168A-71EC-EA8EE6BD512B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="366280" y="835952"/>
+            <a:ext cx="11459440" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Стандарт IEEE 802.11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – базовий документ, що визначає сімейство WLAN.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Поправка (Amendment)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – документ, який додає або змінює певні функції стандарту. Наприклад, 802.11ax та 802.11be є поправками до IEEE 802.11.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>Покоління Wi-Fi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> – комерційне позначення технологічного покоління, наприклад Wi-Fi 6 або Wi-Fi 7.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Тому:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11ax → Wi-Fi 6</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11be → Wi-Fi 7</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D83FA1A-05F7-EAFB-C742-E810A04259EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="366280" y="3517366"/>
+            <a:ext cx="6673095" cy="3191164"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4100" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AF674C9-437A-AE9D-EF77-C9A259C7FBAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7200900" y="3855648"/>
+            <a:ext cx="4991100" cy="2514600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3583694370"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E985C83-241E-0DF3-AADF-4B5004B6AEBA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DBF9A6A-95A9-B597-8DC8-CE16F477A645}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Універсальна модель аналізу Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC49875-FDB0-5D85-8C21-5DFD4CF7B1DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028919"/>
+            <a:ext cx="11466009" cy="5620836"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>аналізу будь-якого покоління Wi-Fi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>корисно послідовно ставити питання:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Який спектр доступний? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Яка ширина каналу? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Який фізичний метод передачі використовується? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Скільки просторових потоків доступно? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Яка якість радіоканалу? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Як багато пристроїв використовують середовище? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Які службові витрати та механізми MAC? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Які можливості мають AP і клієнт? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Цей підхід дозволяє аналізувати не тільки Wi-Fi 5, 6 або 7, а й </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>майбутні покоління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="439597800"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E985C83-241E-0DF3-AADF-4B5004B6AEBA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DBF9A6A-95A9-B597-8DC8-CE16F477A645}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Як еволюціонував Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22530" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{565B2741-8A5A-FCE9-EE24-A6B1697CE1E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="556502" y="947643"/>
+            <a:ext cx="11078995" cy="5759247"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3952441264"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E985C83-241E-0DF3-AADF-4B5004B6AEBA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DBF9A6A-95A9-B597-8DC8-CE16F477A645}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Головний принцип еволюції Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC49875-FDB0-5D85-8C21-5DFD4CF7B1DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Кожне нове покоління не просто збільшує число «Гбіт/с».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Воно намагається ефективніше використовувати один або декілька ресурсів:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Частота + Час + Простір + Сигнал + Спільне використання</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Частота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t> – більше доступного спектра.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Час</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t> – ефективніше планування передач.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Простір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t> – MIMO та формування променя.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Сигнал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t> – ефективніша модуляція та кодування.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Спільне використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t> – OFDMA, MU-MIMO та інші механізми багатокористувацької роботи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Саме ефективніше використання цих ресурсів є головною логікою розвитку Wi-Fi.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2675547725"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 1"/>
-[...6910 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...22 lines deleted...]
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3098605" y="2599594"/>
+            <a:ext cx="6148057" cy="648863"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...46 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" noProof="0" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3414206001"/>
-[...5079 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3478489844"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031745073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7103FFB6-A5FF-BB45-BB3C-816FFC2DA31E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37890" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{684CC7AB-1CF5-8380-2BFB-D51274AFDD0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...23 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ru-RU" altLang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Еволюція поколінь Wi-Fi</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Початок: IEEE 802.11</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37892" name="Oval 11"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45B45CBC-1204-B3ED-62A0-BE5A799989B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...319 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028919"/>
+            <a:ext cx="11429063" cy="5362828"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:spAutoFit/>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...446 lines deleted...]
-            </a:endParaRPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Перший стандарт IEEE 802.11 був опублікований у 1997 році та заклав основу для бездротових локальних мереж.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Початкова версія забезпечувала значно нижчу швидкість порівняно із сучасними Wi-Fi та використовувала декілька варіантів фізичного рівня.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Подальший розвиток 802.11 відбувався через окремі поправки, кожна з яких вирішувала певні технічні обмеження.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="37897" name="Рисунок 33"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30D410B7-1B86-1DCC-4901-C7F9BFEC2309}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1343025" cy="1343025"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1896736" y="3076644"/>
+            <a:ext cx="8034594" cy="3231792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2534E77-E9E6-6229-48A8-158C0AA6C9C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10649526" y="316334"/>
+            <a:ext cx="1079458" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...162 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...250 lines deleted...]
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...33 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" noProof="0" dirty="0"/>
+              <a:t>1997</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2821709675"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3229888944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD255A7D-3235-839F-B5FC-B56AF91D6F23}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4230F65D-EB32-71A7-65D3-FC410BA94474}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1466540" y="917707"/>
-            <a:ext cx="8803489" cy="834189"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>802.11b: масове поширення Wi-Fi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA6C573D-4B21-2964-AD5C-2B83BB547528}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11049000" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t> став одним із перших стандартів, який зробив WLAN практично придатною для масового використання.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Він працював у діапазоні 2,4 ГГц та використовував технологію прямого розширення спектра.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Технологія прямого послідовного розширення спектру (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Direct Sequence Spread Spectrum - DSSS) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>це метод бездротової модуляції, який полягає у множенні даних на швидкий псевдовипадковий код для розширення сигналу на ширшу смугу частот, що забезпечує його стійкість до перешкод</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Максимальна номінальна швидкість фізичного рівня становила 11 Мбіт/с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Головним обмеженням залишалися невисока швидкість та обмежений частотний ресурс діапазону 2,4 ГГц.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{487347C2-533D-FEC2-3FF2-C354FE09B8DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2161309" y="1618828"/>
-            <a:ext cx="8191847" cy="4947838"/>
+            <a:off x="448901" y="3350251"/>
+            <a:ext cx="7328117" cy="1500313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478D841A-B75D-D2E4-4D93-96FAF4141057}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="9568882" cy="940067"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8869012" y="3272187"/>
+            <a:ext cx="2306371" cy="1991657"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C446586C-B3FC-8981-8E3B-557605C7C1AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8329990" y="5304482"/>
+            <a:ext cx="3721689" cy="1553518"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1358397-DA7E-3A4D-073F-9413FEFD884D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="896528" y="4730709"/>
+            <a:ext cx="5772128" cy="2004056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D97F0D-983F-1488-F867-962E6A20B389}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10649526" y="316334"/>
+            <a:ext cx="1079458" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...54 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" noProof="0" dirty="0"/>
+              <a:t>1999</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2365064224"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750222969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E13943FF-B546-5AC5-653F-1F718ED2BF11}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38914" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0B23AC7-C647-470E-8E00-D46D62233E35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2672590" y="106645"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" noProof="0" dirty="0"/>
+              <a:t>802.11a: перехід до 5 ГГц та OFDM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2B7DA6-69EA-8141-34BD-98119CB2A6F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="450741" y="747586"/>
+            <a:ext cx="11290517" cy="5362828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>IEEE 802.11a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t> запровадив роботу в діапазоні 5 ГГц та використання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>ортогонального частотного мультиплексування (Orthogonal Frequency Division Multiplexing, OFDM)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>OFDM дозволяє передавати дані паралельно на великій кількості ортогональних піднесучих. Це стало фундаментом для багатьох наступних поколінь Wi-Fi.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Таким чином, 802.11a показав важливий напрям розвитку: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" noProof="0" dirty="0"/>
+              <a:t>ефективне використання широкої смуги частот за допомогою багатонесучої передачі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10DB1069-4E46-9C08-5299-2EFB3687FCDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1524000" y="17464"/>
-[...1 lines deleted...]
-          </a:xfrm>
+            <a:off x="559736" y="2045384"/>
+            <a:ext cx="4972845" cy="2220495"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-[...8 lines deleted...]
-            </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...30 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7172" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{852D68BE-E04C-6BB2-1DF3-FE4D5C63A090}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2144714" y="1814514"/>
-[...145 lines deleted...]
-            <a:ext cx="336550" cy="366712"/>
+            <a:off x="5881721" y="2045384"/>
+            <a:ext cx="4972845" cy="2017427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-[...8 lines deleted...]
-            </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...129 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7174" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84FBF25-D2D6-2FD4-B62E-A24D6F777262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4953000" y="4953001"/>
-            <a:ext cx="336550" cy="366713"/>
+            <a:off x="559735" y="4444292"/>
+            <a:ext cx="4972845" cy="2307063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-[...8 lines deleted...]
-            </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...129 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7176" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC232C05-B8A5-1564-213B-86B8204BDDCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6672263" y="5581651"/>
-            <a:ext cx="457200" cy="366713"/>
+            <a:off x="5881721" y="4173762"/>
+            <a:ext cx="4601552" cy="2684238"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-[...8 lines deleted...]
-            </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...123 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38920" name="Text Box 13"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F0E42C-8D25-0EE8-7DC5-FA073BA09611}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="457200" cy="366712"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10854566" y="165506"/>
+            <a:ext cx="1079458" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...20 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...795 lines deleted...]
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...33 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" noProof="0" dirty="0"/>
+              <a:t>2003</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272630118"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="198369879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Damask">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Damask">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2A5B7F"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ABDAFC"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9EC544"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50BEA3"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="4A9CCC"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="9A66CA"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C54F71"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="DE9C3C"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6BA9DA"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="A0BCD3"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Damask">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Bookman Old Style" panose="02050604050505020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Rockwell" panose="02060603020205020403"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Damask">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="48000"/>
+                <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="78000"/>
+                <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
-                <a:satMod val="100000"/>
-                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="69000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="86000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="72000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" sy="96000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="54000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:duotone>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="18000"/>
-[...1 lines deleted...]
-                <a:lumMod val="28000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="95000"/>
-[...1 lines deleted...]
-                <a:lumMod val="116000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
-            </a:duotone>
-[...2 lines deleted...]
-        </a:blipFill>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Damask" id="{F9A299A0-33D0-4E0F-9F3F-7163E3744208}" vid="{746EEEEA-FB6A-406B-B510-531588D54811}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>791</Words>
+  <Words>4162</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>47</Slides>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>362</Paragraphs>
+  <Slides>63</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Тема</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>47</vt:i4>
+        <vt:i4>63</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="55" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Malgun Gothic</vt:lpstr>
+    <vt:vector size="70" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Bookman Old Style</vt:lpstr>
-[...49 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Cambria Math</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Лекція 2:  Еволюція, стандарти та основи Wi-Fi </vt:lpstr>
+      <vt:lpstr>Еволюція, стандарти та основи Wi-Fi</vt:lpstr>
+      <vt:lpstr>Яку проблему вирішує Wi-Fi</vt:lpstr>
+      <vt:lpstr>Wi-Fi як система</vt:lpstr>
+      <vt:lpstr>IEEE 802.11</vt:lpstr>
+      <vt:lpstr>Стандарт, поправка і покоління – це різні поняття</vt:lpstr>
+      <vt:lpstr>Еволюція поколінь Wi-Fi Початок: IEEE 802.11</vt:lpstr>
+      <vt:lpstr>802.11b: масове поширення Wi-Fi</vt:lpstr>
+      <vt:lpstr>802.11a: перехід до 5 ГГц та OFDM</vt:lpstr>
+      <vt:lpstr>802.11g: OFDM повертається в 2,4 ГГц</vt:lpstr>
+      <vt:lpstr>802.11n – принциповий перелом</vt:lpstr>
+      <vt:lpstr>MIMO як новий ресурс</vt:lpstr>
+      <vt:lpstr>Wi-Fi 4: комбінування кількох ресурсів</vt:lpstr>
+      <vt:lpstr>Wi-Fi 5 – IEEE 802.11ac</vt:lpstr>
+      <vt:lpstr>Від швидкості одного клієнта до ефективності мережі</vt:lpstr>
+      <vt:lpstr>Wi-Fi 6 – IEEE 802.11ax</vt:lpstr>
+      <vt:lpstr>OFDM та OFDMA – не одне й те саме</vt:lpstr>
+      <vt:lpstr>Wi-Fi 6 та щільне середовище</vt:lpstr>
+      <vt:lpstr>Wi-Fi 6: просторове повторне використання</vt:lpstr>
+      <vt:lpstr>Wi-Fi 6E – новий спектр</vt:lpstr>
+      <vt:lpstr>Чому 6 ГГц не просто «кращий 2,4 ГГц»</vt:lpstr>
+      <vt:lpstr>Wi-Fi 7 – IEEE 802.11be</vt:lpstr>
+      <vt:lpstr>Основні нововведення Wi-Fi 7</vt:lpstr>
+      <vt:lpstr>Multi-Link Operation</vt:lpstr>
+      <vt:lpstr>4096-QAM</vt:lpstr>
+      <vt:lpstr>Пунктування широкого каналу</vt:lpstr>
+      <vt:lpstr>Що насправді означає «швидкість Wi-Fi» Швидкість фізичного рівня</vt:lpstr>
+      <vt:lpstr>Корисна швидкість</vt:lpstr>
+      <vt:lpstr>Data Rate, Throughput, Goodput, Capacity</vt:lpstr>
+      <vt:lpstr>Від чого залежить швидкість Wi-Fi</vt:lpstr>
+      <vt:lpstr>Чому ширший канал не завжди кращий</vt:lpstr>
+      <vt:lpstr>Основні поняття 802.11 Станція – STA</vt:lpstr>
+      <vt:lpstr>Точка доступу – AP</vt:lpstr>
+      <vt:lpstr>AP і маршрутизатор – різні функції</vt:lpstr>
+      <vt:lpstr>BSS</vt:lpstr>
+      <vt:lpstr>BSSID</vt:lpstr>
+      <vt:lpstr>SSID</vt:lpstr>
+      <vt:lpstr>SSID ≠ BSSID</vt:lpstr>
+      <vt:lpstr>ESS</vt:lpstr>
+      <vt:lpstr>Інфраструктурний режим</vt:lpstr>
+      <vt:lpstr>Ad not та IBSS</vt:lpstr>
+      <vt:lpstr>Радіочастотні діапазони Wi-Fi Діапазон 2,4 ГГц</vt:lpstr>
+      <vt:lpstr>Діапазон 5 ГГц</vt:lpstr>
+      <vt:lpstr>Діапазон 6 ГГц</vt:lpstr>
+      <vt:lpstr>Порівняння діапазонів</vt:lpstr>
+      <vt:lpstr>Канал Wi-Fi</vt:lpstr>
+      <vt:lpstr>Ширина каналу – це компроміс</vt:lpstr>
+      <vt:lpstr>Канали та взаємні завади</vt:lpstr>
+      <vt:lpstr>Базові принципи роботи Wi-Fi Як клієнт знаходить Wi-Fi?</vt:lpstr>
+      <vt:lpstr>Beacon</vt:lpstr>
+      <vt:lpstr>Probe Request і Probe Response</vt:lpstr>
+      <vt:lpstr>Встановлення з'єднання</vt:lpstr>
+      <vt:lpstr>Автентифікація ≠ асоціація</vt:lpstr>
+      <vt:lpstr>Сумісність і розвиток Wi-Fi</vt:lpstr>
+      <vt:lpstr>Можливості визначає не тільки AP</vt:lpstr>
+      <vt:lpstr>Асиметрія можливостей AP і клієнта</vt:lpstr>
+      <vt:lpstr>Wi-Fi як система компромісів Швидкість проти дальності</vt:lpstr>
+      <vt:lpstr>Покриття проти ємності</vt:lpstr>
+      <vt:lpstr>Що насправді визначає якість Wi-Fi</vt:lpstr>
+      <vt:lpstr>Універсальна модель аналізу Wi-Fi</vt:lpstr>
+      <vt:lpstr>Як еволюціонував Wi-Fi</vt:lpstr>
+      <vt:lpstr>Головний принцип еволюції Wi-Fi</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ти  амбітний?   Творчий?  розумієшся на   сучасних технологіях?</dc:title>
-  <dc:creator>homer</dc:creator>
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>