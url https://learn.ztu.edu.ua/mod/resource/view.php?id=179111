--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,129 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId32"/>
+    <p:notesMasterId r:id="rId48"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="423" r:id="rId3"/>
-[...27 lines deleted...]
-    <p:sldId id="314" r:id="rId31"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="309" r:id="rId4"/>
+    <p:sldId id="310" r:id="rId5"/>
+    <p:sldId id="361" r:id="rId6"/>
+    <p:sldId id="311" r:id="rId7"/>
+    <p:sldId id="362" r:id="rId8"/>
+    <p:sldId id="312" r:id="rId9"/>
+    <p:sldId id="313" r:id="rId10"/>
+    <p:sldId id="314" r:id="rId11"/>
+    <p:sldId id="315" r:id="rId12"/>
+    <p:sldId id="363" r:id="rId13"/>
+    <p:sldId id="364" r:id="rId14"/>
+    <p:sldId id="366" r:id="rId15"/>
+    <p:sldId id="316" r:id="rId16"/>
+    <p:sldId id="318" r:id="rId17"/>
+    <p:sldId id="367" r:id="rId18"/>
+    <p:sldId id="319" r:id="rId19"/>
+    <p:sldId id="368" r:id="rId20"/>
+    <p:sldId id="320" r:id="rId21"/>
+    <p:sldId id="321" r:id="rId22"/>
+    <p:sldId id="322" r:id="rId23"/>
+    <p:sldId id="323" r:id="rId24"/>
+    <p:sldId id="324" r:id="rId25"/>
+    <p:sldId id="325" r:id="rId26"/>
+    <p:sldId id="326" r:id="rId27"/>
+    <p:sldId id="327" r:id="rId28"/>
+    <p:sldId id="328" r:id="rId29"/>
+    <p:sldId id="329" r:id="rId30"/>
+    <p:sldId id="330" r:id="rId31"/>
+    <p:sldId id="331" r:id="rId32"/>
+    <p:sldId id="332" r:id="rId33"/>
+    <p:sldId id="333" r:id="rId34"/>
+    <p:sldId id="334" r:id="rId35"/>
+    <p:sldId id="337" r:id="rId36"/>
+    <p:sldId id="338" r:id="rId37"/>
+    <p:sldId id="339" r:id="rId38"/>
+    <p:sldId id="341" r:id="rId39"/>
+    <p:sldId id="346" r:id="rId40"/>
+    <p:sldId id="347" r:id="rId41"/>
+    <p:sldId id="348" r:id="rId42"/>
+    <p:sldId id="349" r:id="rId43"/>
+    <p:sldId id="350" r:id="rId44"/>
+    <p:sldId id="351" r:id="rId45"/>
+    <p:sldId id="356" r:id="rId46"/>
+    <p:sldId id="306" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -180,132 +213,856 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{08FB837D-C827-4EFA-A057-4D05807E0F7C}" styleName="Themed Style 1 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="94707" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94246" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="581" y="67"/>
+        <p:origin x="756" y="108"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -317,119 +1074,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{3304CD47-767D-4E53-A1DC-F683C0928671}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{E7CF1EA0-2147-410D-83F0-6E3555B641D8}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -445,124 +1202,124 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6B7FDDAE-6B10-4E95-A1E6-8F9C3C572827}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1078992831"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63521658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -618,50 +1375,138 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2667808346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -707,51 +1552,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -772,169 +1617,169 @@
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2724300984"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988113200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -942,174 +1787,174 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334210868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3702012407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1122,169 +1967,169 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3507043920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643572931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -1292,123 +2137,123 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392341525"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132353329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1419,51 +2264,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -1557,150 +2402,150 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2451500689"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593460594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1713,51 +2558,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1770,174 +2615,174 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1538057426"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258714778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2015,51 +2860,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2137,336 +2982,336 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889901150"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825459329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="88159905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="955239378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798937347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207185382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2477,51 +3322,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2562,51 +3407,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2646,104 +3491,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3648785902"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112074437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2754,51 +3599,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -2815,51 +3660,51 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2899,104 +3744,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1367802221"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2870110825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3017,51 +3862,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
@@ -3079,177 +3924,177 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145068190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4005604522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3511,20960 +4356,26219 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pypi.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.python.org/3/c-api/long.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2435382" y="1800399"/>
-            <a:ext cx="7405734" cy="3448934"/>
+            <a:off x="1524000" y="1529769"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0"/>
-[...10 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Лекція </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>: Апаратні компоненти персонального комп'ютера</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2498762684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615129376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>RAM і процесор</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="110067" y="116633"/>
-            <a:ext cx="11844866" cy="6504300"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="6531321" cy="5444309"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Рядки розміром менше 20 символів і містять ASCII-букви, цифри або знаки підкреслення будуть інтерновані, оскільки передбачається, що вони будуть застосовуватися в якості ідентифікаторів:</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Процесор постійно обмінюється даними з оперативною пам'яттю.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Оскільки RAM повільніша за CPU, між ними використовуються кеші.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому продуктивність системи залежить не тільки від обсягу RAM, а й від:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>затримки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>пропускної здатності; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>організації каналів пам'яті.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
-[...35 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51CB3EE0-84D7-413B-A514-B77C65BC7620}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...111 lines deleted...]
-        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2719586" y="1052792"/>
-            <a:ext cx="3168352" cy="584775"/>
+            <a:off x="6710015" y="1248026"/>
+            <a:ext cx="5481985" cy="5527141"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...249 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32363389"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3936425896"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Основні характеристики RAM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="116632"/>
-            <a:ext cx="11777133" cy="6552728"/>
+            <a:off x="155324" y="853727"/>
+            <a:ext cx="4738736" cy="5571057"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
-              <a:t>Існує 2 типи інтерпретаторів: </a:t>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Основні характеристики:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>обсяг; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>тип пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>частота/ефективна швидкість передачі; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>пропускна здатність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>затримки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>кількість каналів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>напруга; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>наявність ECC. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
-[...19 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
-[...119 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5318818" y="838796"/>
+            <a:ext cx="6722292" cy="3567492"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173810" y="3475497"/>
+            <a:ext cx="4731945" cy="3350471"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5945110" y="4721099"/>
+            <a:ext cx="6096000" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Наприклад:       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>24 GB DDR5</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>означає обсяг 24 ГБ і використання покоління DDR5.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3831624766"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4193619843"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="33794" name="Объект 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="169333" y="116632"/>
-            <a:ext cx="11811000" cy="6552728"/>
+            <a:off x="316872" y="739398"/>
+            <a:ext cx="11642756" cy="2782400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>виконує будь-яку програму поетапно. </a:t>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>DRAM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>використовується як основна оперативна пам'ять завдяки дуже високій щільності зберігання даних і відносно низькій вартості одного біта. На відміну від SRAM, одна DRAM-комірка потребує лише транзистора та конденсатора, що дозволяє розміщувати великі обсяги пам'яті на невеликій площі.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>DRAM-комірка зазвичай складається з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>транзистора та конденсатора(1T1C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Конденсатор зберігає електричний заряд, який кодує логічний стан біта.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>струми витоку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> заряд поступово втрачається, тому дані необхідно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>періодично освіжати (refresh)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Саме ця властивість зумовила назву </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" dirty="0"/>
+              <a:t>Dynamic RAM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
-[...109 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Комірки DRAM організовані у вигляді </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>рядків і стовпців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Сукупність таких комірок формує масив, який поділяється на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>банки (banks)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Під час доступу активується певний рядок, після чого вибираються потрібні стовпці.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2597967" y="0"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Фізична організація RAM</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3143672" y="836712"/>
-            <a:ext cx="5364088" cy="3017300"/>
+            <a:off x="72427" y="3967303"/>
+            <a:ext cx="5885678" cy="2786582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF29855-2B2B-4D47-B3BA-7F1C784DD556}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6023573" y="3741850"/>
+            <a:ext cx="6096000" cy="3012035"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2767719361"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2075850307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="34818" name="Объект 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="116632"/>
-            <a:ext cx="11345333" cy="6552728"/>
+            <a:off x="369162" y="676024"/>
+            <a:ext cx="11822837" cy="2076229"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Основними характеристиками сучасної DDR-пам'яті є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>швидкість передачі даних (MT/s)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>таймінги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>пропускна здатність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>MT/s (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" err="1"/>
+              <a:t>MegaTransfers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" err="1"/>
+              <a:t>per</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" err="1"/>
+              <a:t>second</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>) — мільйони передач даних за секунду. 6000 MT/s = 6 мільярдів передач/с</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Під час звернення до DRAM спочатку активується потрібний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>рядок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>, після чого виконується доступ до необхідного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>стовпця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Перемикання між рядками та виконання операцій читання і запису потребують певного часу — ці затримки характеризують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>таймінги пам'яті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2597966" y="0"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...61 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Швидкість і таймінги DRAM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369162" y="2825631"/>
+            <a:ext cx="4311479" cy="3754874"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Основні таймінги:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>CL (CAS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Latency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Якщо </a:t>
-[...3 lines deleted...]
-              <a:t>Python-</a:t>
+              <a:t> — затримка між командою читання та початком передачі даних; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>tRCD (RAS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> CAS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Delay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>інтерпретатор має право запису, він буде зберігати байт-код у вигляді файлу з розширенням </a:t>
-[...11 lines deleted...]
-              <a:t>. </a:t>
+              <a:t> — затримка між активацією рядка та доступом до потрібного стовпця; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>tRP (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Row</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Precharge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Якщо вихідний текст програми не змінився з моменту останньої компіляції, при наступному запуску програми, </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t> — час, необхідний для закриття поточного рядка перед активацією іншого. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>відразу завантажить файл </a:t>
-[...11 lines deleted...]
-              <a:t>, </a:t>
+              <a:t>Таймінги зазвичай задаються </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>в тактах пам'яті</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>минаючи етап компіляції (тим самим прискорить процес запуску програми). </a:t>
-[...11 lines deleted...]
-            </a:pPr>
+              <a:t>, наприклад: </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Етап  3. виконання </a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>CL30-36-36</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Як тільки байт-код скомпільовано, він відправляється на віртуальну машину </a:t>
-[...33 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>. Абсолютна затримка залежить як від кількості тактів, так і від швидкості пам'яті.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369163" y="6488668"/>
+            <a:ext cx="10761081" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Приклад:     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>DDR5-6000 CL30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t> → 6000 MT/s, 30 тактів CAS → ≈ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>10 нс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t> CAS-затримки</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" altLang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E071AD5-C0D5-4218-AAE9-EB5C619A18D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2200709" y="82866"/>
-            <a:ext cx="6528432" cy="3752534"/>
+            <a:off x="4966580" y="2528311"/>
+            <a:ext cx="7225420" cy="4010153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="343785834"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3291745173"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11266" name="Picture 2" descr="https://www.guru3d.com/data/publish/221/2184a3865e7e3d6b2337fb6a24522031fc2dff/image3.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="354750" y="1260102"/>
+            <a:ext cx="3819525" cy="3571875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11268" name="Picture 4" descr="https://www.guru3d.com/data/publish/221/2184a3865e7e3d6b2337fb6a24522031fc2dff/image4.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4637041" y="1260102"/>
+            <a:ext cx="3819525" cy="3571875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1889448611"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6086191" y="5177954"/>
+          <a:ext cx="6105809" cy="1645920"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="894268">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5211541">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Профіль</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Що означає</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0"/>
+                        <a:t>JEDEC</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Стандартні, гарантовано сумісні параметри пам'яті</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0"/>
+                        <a:t>XMP</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>Intel Extreme Memory Profile — </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>готовий профіль підвищеної швидкості/оптимізованих таймінгів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0"/>
+                        <a:t>EXPO</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>AMD Extended Profiles for Overclocking — </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>аналогічний профіль, орієнтований на платформи </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>AMD Ryzen</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556152" y="1375743"/>
+            <a:ext cx="3502935" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>XMP / EXPO — профілі налаштувань оперативної пам'яті, записані в модулі RAM. Вони містять готові набори параметрів — швидкість, таймінги та напругу — для роботи пам'яті у високопродуктивному режимі. Профіль потрібно активувати в BIOS/UEFI; сам факт його наявності не означає, що RAM зараз працює за цими параметрами.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="155574" y="5007992"/>
+            <a:ext cx="5711072" cy="1815882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
+              <a:t>Розділ Timings містить наступні параметри:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> DRAM Frequency — реальна частота пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> CL — затримка читання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> tRCD — затримка активації рядка перед доступом до стовпця; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> tRP — час закриття рядка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> tRAS — мінімальний час активності рядка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> CR — 1T/2T, затримка подачі команди.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4637041" y="745532"/>
+            <a:ext cx="3746468" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>SPD - «які профілі пам'ять підтримує?»</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="354750" y="721599"/>
+            <a:ext cx="3495817" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Memory — «за якими параметрами RAM працює зараз?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2597966" y="0"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Аналіз RAM в програмі CPU-z</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1252297246"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3488266" y="2126191"/>
-            <a:ext cx="4487333" cy="1325563"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Двоканальний режим пам'яті</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...28 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="6594695" cy="5417148"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...12 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
-[...12 lines deleted...]
-              <a:t>є модулем. Об'єкти з модуля можуть бути імпортовані в інші модулі. </a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У сучасних ПК контролер пам'яті може використовувати декілька каналів.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
-[...36 lines deleted...]
-              <a:t>. </a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Single</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Channel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ один канал передачі даних.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Dual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Channel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ два канали працюють паралельно</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Quad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Channel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>чотириа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> канали працюють паралельно.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Це збільшує потенційну пропускну здатність пам'яті.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Великі програми, як правило, складаються з стартового файла — файла верхнього рівня, і набору файлів-модулей. Головний файл займається контролем програми.</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Важливо: збільшення пропускної здатності RAM не означає автоматичного пропорційного збільшення продуктивності всіх програм.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...40 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="2640012"/>
-            <a:ext cx="7967133" cy="1190787"/>
+            <a:off x="6771992" y="1324399"/>
+            <a:ext cx="5253509" cy="2418931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE99F616-E18A-43ED-BDFF-8C867C384882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="381000" y="5765858"/>
-            <a:ext cx="2476960" cy="338554"/>
+            <a:off x="6699564" y="3667000"/>
+            <a:ext cx="5492436" cy="3155823"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...8 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-        <p:txBody>
-[...49 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1193968276"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="351377826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>HDD</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11777133" cy="6544733"/>
+            <a:off x="386622" y="890351"/>
+            <a:ext cx="11519780" cy="5661592"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
-[...26 lines deleted...]
-              <a:t>якщо файл з модулем створено пізніше ніж файл з байт-кодом.</a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>HDD (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Hard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Disk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> Drive)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> — магнітний накопичувач із механічними рухомими частинами.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>:</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні елементи:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>магнітні пластини; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>шпиндель; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>головки читання/запису; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>привод головок; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>контролер. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...62 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...16 lines deleted...]
-              <a:t>те ж саме, плюс видаляються коментарі.</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>велика ємність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>низька вартість одного гігабайта. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Недоліки:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>механічні частини; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>більші затримки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>нижча швидкість; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>чутливість до механічних впливів.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
-[...271 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="8" name="Рисунок 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E21D4E7E-80C5-452F-B9D9-013498957FC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7442199" y="1781008"/>
-            <a:ext cx="4160649" cy="2282992"/>
+            <a:off x="6099857" y="1629749"/>
+            <a:ext cx="5806545" cy="4884329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...90 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932699705"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3149934020"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="533885333"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5407140" y="758867"/>
+          <a:ext cx="6655889" cy="4410662"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1857552">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2000816">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2797521">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="321798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>Параметр</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>Що показує</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>Чому важливо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370964">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>Ємність</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>1 / 2 / 4 / 8 / 12+ ТБ</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Визначає, скільки даних можна зберігати</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="307818">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>Швидкість обертання</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>5400 / 7200 об/хв</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Впливає на швидкість доступу та послідовного читання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="441366">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Послідовна швидкість</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>≈100–250 МБ/с</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Важлива при роботі з великими файлами</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="393508">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Час доступу</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>≈5–15 мс</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Визначає швидкість доступу до випадкових даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="321798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Кеш (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1"/>
+                        <a:t>Buffer)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>64 / 128 / 256 МБ тощо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Тимчасове буферування даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="321798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Інтерфейс</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
+                        <a:t>SATA III, SAS</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Визначає спосіб підключення</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="321798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Форм-фактор</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>3,5″ / 2,5″</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Визначає фізичну сумісність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="394245">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Надійність / ресурс</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
+                        <a:t>MTBF, workload rate, AFR</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Важливо для тривалої та інтенсивної роботи</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="391654">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Енергоспоживання</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Вт</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Важливо для NAS, серверів та енергоефективних систем</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="380011">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>Шум і вібрації</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>дБ, характеристики вібрацій</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Важливо для ПК, NAS та робочих станцій</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80450" marR="80450" marT="40225" marB="40225" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="4" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="2256954" y="185291"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...205 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Основні параметри HDD</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="3545417"/>
-            <a:ext cx="11277600" cy="609600"/>
+            <a:off x="7475940" y="5439605"/>
+            <a:ext cx="4587089" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-          </p:cNvPicPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1"/>
+              <a:t>HDD сьогодні переважно обирають для великого обсягу даних за низькою ціною, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1"/>
+              <a:t>а не для максимальної швидкодії.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="4519083"/>
-            <a:ext cx="8771466" cy="1026584"/>
+            <a:off x="187106" y="825066"/>
+            <a:ext cx="5220034" cy="3077766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-          </p:cNvPicPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Основні характеристики HDD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   ємність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   швидкість обертання шпинделя (RPM); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   швидкість послідовного читання/запису; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   час доступу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   обсяг кешу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>   інтерфейс і форм-фактор</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
+              <a:t>Для спеціалізованих систем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>додатково враховують надійність, допустиме навантаження, енергоспоживання, шум і вібрації</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="5853641"/>
-            <a:ext cx="11572875" cy="923925"/>
+            <a:off x="185680" y="3902832"/>
+            <a:ext cx="4947635" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>Що аналізувати при виборі HDD?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1600"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>1. Ємність → 2. Призначення → 3. RPM → 4. Швидкість → 5. Надійність → 6. Інтерфейс/форм-фактор</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185680" y="5116440"/>
+            <a:ext cx="10939605" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
+              <a:t>При виборі HDD </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>варто пам’ятати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>архів / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>медіафайли</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> → велика ємність, невисока ціна за 1 ТБ;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>настільний ПК → 7200 RPM і вища швидкість;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>NAS → спеціалізована NAS-серія, підвищене допустиме навантаження;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сервер → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>enterprise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> HDD, висока надійність і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>workload</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>системний диск → взагалі SSD, а не HDD.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205163860"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="472552904"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2320329" y="198986"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>SSD</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="296493" y="128489"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="334223" y="938384"/>
+            <a:ext cx="5761777" cy="5697807"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
-              <a:buNone/>
-[...264 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
-              <a:tabLst/>
-[...158 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>SSD (Solid State Drive)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> не має механічних рухомих частин.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
-              <a:tabLst/>
-[...62 lines deleted...]
-            </a:endParaRPr>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Основні компоненти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>NAND Flash; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>контролер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>кеш; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>інтерфейс підключення. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1700" b="1" dirty="0"/>
+              <a:t>NAND Flash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1700" dirty="0"/>
+              <a:t> — це енергонезалежна напівпровідникова пам’ять, у якій інформація зберігається у вигляді електричного заряду в масивах комірок, організованих за принципом NAND (послідовне з'єднання комірок пам'яті в компактні ланцюжки, що забезпечує високу щільність зберігання даних). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>висока швидкість; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>низька затримка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>відсутність механіки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>стійкість до механічних впливів.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="338826" y="5746122"/>
-            <a:ext cx="1981200" cy="800100"/>
+            <a:off x="6421263" y="938383"/>
+            <a:ext cx="4665079" cy="2783999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B53E1A21-7208-4438-A89E-44E68ED0E577}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6421263" y="3895554"/>
+            <a:ext cx="4665079" cy="2604833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="877369757"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="56369555"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="4" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...172 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Основні параметри HDD</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...492 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="2764896"/>
-            <a:ext cx="1943100" cy="752475"/>
+            <a:off x="7397059" y="5559755"/>
+            <a:ext cx="4587089" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" i="1"/>
+              <a:t>При виборі SSD враховують не лише максимальну швидкість, а сукупність ємності, інтерфейсу, типу NAND, продуктивності, ресурсу запису та ціни</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="330200" y="4594786"/>
-            <a:ext cx="1064715" cy="307777"/>
+            <a:off x="187106" y="825066"/>
+            <a:ext cx="5220034" cy="2339102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...50 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Основні характеристики SSD:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ємність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>інтерфейс і протокол — SATA / PCIe NVMe; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>послідовна швидкість читання/запису; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>продуктивність випадкового доступу (IOPS); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>тип NAND — TLC / QLC; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ресурс запису (TBW); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>наявність DRAM-кешу / HMB.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 5"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="330200" y="5287382"/>
-            <a:ext cx="1776448" cy="307777"/>
+            <a:off x="185680" y="3619804"/>
+            <a:ext cx="4947635" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...76 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Що аналізувати при виборі SSD?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>1. Ємність → 2. Сумісність → 3. Інтерфейс → </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>4. Продуктивність → 5. Тип NAND → 6. Ресурс →</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>7. Ціна/ГБ</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185680" y="5220013"/>
+            <a:ext cx="7003148" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
+              <a:t>При виборі SSD </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>варто пам’ятати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>системний диск → NVMe PCIe, хороша швидкість випадкового доступу, TLC бажано;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ігровий ПК → 1–2+ ТБ NVMe, висока швидкість читання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>робоча станція → висока продуктивність + великий ресурс TBW;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>архів → SSD зазвичай невигідний порівняно з HDD через вищу ціну за 1 ГБ.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Table 7"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3385947123"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5271795" y="825066"/>
+          <a:ext cx="6772708" cy="4656934"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1892890">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1837854">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3041964">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="255961">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" b="1" noProof="0"/>
+                        <a:t>Параметр</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" b="1" noProof="0"/>
+                        <a:t>Що показує</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" b="1" noProof="0"/>
+                        <a:t>Чому важливо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="255961">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Ємність</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>500 ГБ / 1 / 2 / 4 ТБ тощо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Обсяг даних, які можна зберігати</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Інтерфейс</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0" dirty="0"/>
+                        <a:t>SATA / PCIe</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Визначає потенційну пропускну здатність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Протокол</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0" dirty="0"/>
+                        <a:t>AHCI / NVMe</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Визначає спосіб взаємодії накопичувача з системою</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Послідовна швидкість</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>МБ/с</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Важлива при роботі з великими файлами</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Швидкість випадкового доступу</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>IOPS</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Важлива для ОС, програм і великої кількості дрібних файлів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Затримка</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>µs</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Характеризує час доступу до даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Тип NAND</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>TLC / QLC тощо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Впливає на швидкість, ресурс і ціну</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Ресурс запису (TBW)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>ТБ записаних даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Оцінює допустимий обсяг запису за гарантійний період</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447932">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>DRAM / HMB</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Наявність кешу</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>Впливає на продуктивність і роботу з таблицею адрес</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="255961">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1" noProof="0"/>
+                        <a:t>Форм-фактор</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300" noProof="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0"/>
+                        <a:t>2,5″ / M.2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" noProof="0" dirty="0"/>
+                        <a:t>Фізична сумісність із системою</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="63990" marR="63990" marT="31995" marB="31995" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1772127948"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1833881184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2209800" y="1484785"/>
-            <a:ext cx="7772400" cy="3722215"/>
+            <a:off x="1534374" y="172031"/>
+            <a:ext cx="8344654" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Персональний комп'ютер як система</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Персональний комп'ютер як обчислювальна система</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11555994" cy="5752127"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>Персональний комп'ютер (ПК)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t> — універсальна обчислювальна система для індивідуального використання, що складається з апаратних і програмних засобів та забезпечує введення, обробку, зберігання і виведення інформації.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>ПК складається наступних компонентів:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>процесор; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>оперативна пам'ять; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>накопичувачі; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>графічна підсистема; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>материнська плата; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>блок живлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>система охолодження; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>пристрої введення та виведення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>мережеві та інші адаптери. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Усі компоненти працюють як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>єдина система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>, обмінюючись даними та отримуючи енергію.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4940255" y="2118512"/>
+            <a:ext cx="7251745" cy="3843870"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217827107"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3386151713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>SATA SSD та NVMe SSD</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="268585" y="947643"/>
+            <a:ext cx="6937973" cy="4247317"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>SATA SSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> використовує інтерфейс SATA III та протокол AHCI. Типова швидкість обмежена приблизно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>550 МБ/с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>. Переваги — низька затримка порівняно з HDD, широка сумісність і невисока ціна. Недолік — обмежена пропускна здатність інтерфейсу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>NVMe SSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> підключається переважно через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>PCIe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> та використовує протокол NVMe, оптимізований для флеш-пам'яті. Сучасні PCIe 4.0/5.0 SSD можуть забезпечувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>7–14+ ГБ/с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> послідовного читання. Переваги — значно вища пропускна здатність, більша кількість операцій введення-виведення та нижчі накладні затримки. Недоліки — вища ціна високопродуктивних моделей і більше тепловиділення.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Вибір:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> SATA SSD достатній для офісних і повсякденних систем; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>NVMe доцільний для сучасних ПК, ігор, робочих станцій та задач із великими обсягами даних.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1924795" y="5647406"/>
+            <a:ext cx="4430737" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>            SATA → ~550 МБ/с</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...146 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>PCIe/NVMe → 7–14+ ГБ/с.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="4" name="Рисунок 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6013D1C3-6B19-488B-BDD2-54FD570DB8F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341841" y="1090612"/>
-            <a:ext cx="1466850" cy="1323975"/>
+            <a:off x="7822088" y="1129697"/>
+            <a:ext cx="4101327" cy="5441039"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...183 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2129350400"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3278895097"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>PCI Express</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="249725" y="826977"/>
+            <a:ext cx="6658069" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
-              <a:t>Пакети</a:t>
+              <a:t>PCI Express (PCIe)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — високошвидкісний послідовний інтерфейс для підключення пристроїв.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...363 lines deleted...]
-              <a:t>файл, модуль)</a:t>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Використовується для:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>GPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>NVMe SSD; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>мережевих адаптерів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>контролерів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>інших пристроїв розширення. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="https://gifaipc.usa02.wondercdn.com/uploads/image/69607cc8e2496.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="439848" y="4919430"/>
+            <a:ext cx="3398822" cy="1857089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5507525" y="2498477"/>
+            <a:ext cx="6677025" cy="4371975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="341957" y="3484135"/>
+            <a:ext cx="4548612" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>PCIe використовує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>лінії (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+              <a:t>lanes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>×1, ×4, ×8, ×16</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Чим більше ліній, тим вища потенційна пропускна здатність.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="-1897"/>
+            <a:ext cx="4640844" cy="2500373"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1195732433"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4061624194"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Графічна підсистема</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Графічний процесор</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177798"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="304044" y="1028918"/>
+            <a:ext cx="6911567" cy="5516737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Приклади імпорту з пакетами:</a:t>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>GPU — спеціалізований процесор, оптимізований для виконання великої кількості однотипних операцій паралельно.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> На відміну від CPU, який має відносно невелику кількість потужних універсальних ядер, GPU містить значно більшу кількість обчислювальних ресурсів, орієнтованих на масовий паралелізм.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Основні напрямки застосування:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>формування та обробка зображення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — 2D/3D-графіка, візуалізація;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>відеообробка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — кодування, декодування та обробка відеопотоків;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>паралельні обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — операції над великими масивами даних;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>штучний інтелект</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — навчання та виконання нейронних мереж;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>наукові та інженерні розрахунки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — моделювання, обробка сигналів, чисельні методи.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
-[...100 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Ключова перевага GPU:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> висока продуктивність у задачах, які можна розділити на велику кількість незалежних паралельних операцій.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="509770"/>
-            <a:ext cx="6148414" cy="1384995"/>
+            <a:off x="8368424" y="6273225"/>
+            <a:ext cx="2878032" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...78 lines deleted...]
-              <a:t># модуль з пакета необхідно імпортувати явно</a:t>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1"/>
+              <a:t>Архітектура типового GPU</a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...8 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1"/>
             </a:br>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...393 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1"/>
+              <a:t>(SM - Streaming Multiprocessor)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E94DA81E-E438-4082-B644-0F1C31A69742}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="2226735"/>
-            <a:ext cx="2202847" cy="307777"/>
+            <a:off x="7328689" y="637883"/>
+            <a:ext cx="4753369" cy="5635342"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...384 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3482671640"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195311504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Інтегрована та дискретна відеокарта</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11039947" cy="5408095"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Інтегрована графіка</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...14 lines deleted...]
-              <a:t>дві крапки — на батьківський і так далі</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>GPU інтегрований у CPU або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>SoC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Ці ж символи можуть бути використані одразу ж перед іменем пакета або модуля і впливати на те, де інтерпретатор буде шукати його. Приклади: </a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>компактність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>низьке енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>відсутність окремої відеокарти. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Дискретна графічна карта</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>GPU розташований на окремій відеокарті.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>значно вища графічна продуктивність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>власна відеопам'ять; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>більші можливості охолодження.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25F4A769-A799-4678-821A-3D45E0930A0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="2432559"/>
-            <a:ext cx="2411238" cy="954107"/>
+            <a:off x="6409853" y="1173927"/>
+            <a:ext cx="5611452" cy="5475828"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...306 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908030506"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="26223829"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Відеопам'ять</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="403633" y="832409"/>
+            <a:ext cx="5648991" cy="5957689"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...19 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...37 lines deleted...]
-              <a:t>огородити пакет фасадом</a:t>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>VRAM — спеціалізована пам'ять GPU для зберігання даних, необхідних під час обробки графіки та виконання паралельних обчислень.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> У ній зберігаються текстури, буфери кадрів, геометричні дані, шейдери та інші дані, з якими безпосередньо працює GPU.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Основні характеристики:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>обсяг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — визначає, скільки даних GPU може одночасно зберігати локально;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>тип пам'яті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — переважно GDDR6/GDDR7, у професійних GPU також HBM;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>пропускна здатність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — визначає швидкість обміну даними між GPU та VRAM;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>розрядність шини пам'яті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — 128, 192, 256, 384 біт тощо.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>VRAM відрізняється від системної RAM:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> вона безпосередньо підключена до GPU та оптимізована для дуже високої пропускної здатності.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...46 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" i="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{980CD333-C88F-49B8-B1FA-8BFA1794FE60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6221422" y="832410"/>
+            <a:ext cx="5648991" cy="6025590"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2068036025"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3676976017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Живлення та охолодження</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Блок живлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="169334"/>
-            <a:ext cx="11819466" cy="6620934"/>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11166695" cy="5471469"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...12 lines deleted...]
-              <a:t>ми імпортуємо весь вміст вкладеного модуля і вказуємо, що це буде вмістом цього пакета:</a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>PSU (Power Supply Unit)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> перетворює електричну енергію з мережі на напруги, необхідні компонентам ПК.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні задачі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>перетворення AC → DC; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>стабілізація напруг; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>розподіл живлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>захист від небезпечних режимів. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...48 lines deleted...]
-              <a:t>як конкатенацію аналогічних змінних двох його нащадків: </a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Живлення отримують:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>материнська плата; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>GPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>накопичувачі; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>вентилятори.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
-[...112 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="https://encrypted-tbn0.gstatic.com/images?q=tbn:ANd9GcQhyyPg5om8EWA_xvxFpPUEei-ujgq1RZ6PDHbZAGQq8Vxr8GmmNXQWC1wm&amp;s=10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="262467" y="612803"/>
-            <a:ext cx="3440365" cy="738664"/>
+            <a:off x="7886322" y="4452726"/>
+            <a:ext cx="3571875" cy="2381250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...11 lines deleted...]
-              </a14:hiddenEffects>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...209 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="1927481"/>
-            <a:ext cx="3884397" cy="954107"/>
+            <a:off x="4766907" y="3578130"/>
+            <a:ext cx="2530680" cy="3255846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...338 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F98A813A-B79A-47F1-B56E-E98327AADC86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="3419899"/>
-            <a:ext cx="2829621" cy="307777"/>
+            <a:off x="7297587" y="1298464"/>
+            <a:ext cx="4552950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...403 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3395494631"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2000141132"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Потужність блока живлення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="241049" y="793526"/>
+            <a:ext cx="11736686" cy="5978465"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Потужність PSU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> вимірюється у ватах (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>) і визначає максимальну потужність, яку блок може стабільно забезпечувати компонентам системи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Приклади:   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>550 W · 750 W · 1000 W · 1200 W</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Необхідна потужність залежить від:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>CPU та GPU;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>накопичувачів та інших компонентів;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>характеру навантаження;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>необхідного запасу потужності.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Ефективність PSU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — відношення потужності, отриманої компонентами, до потужності, спожитої блоком із електромережі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>η = Pₒᵤₜ / Pᵢₙ × 100%</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>Саме цей файл буде виконано.</a:t>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Наприклад, при ефективності </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>90%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> для передачі компонентам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>450 W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> PSU споживатиме з мережі приблизно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>500 W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>, а близько </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>50 W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> перетвориться на тепло.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
-[...153 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="321734" y="2707846"/>
-            <a:ext cx="2212465" cy="307777"/>
+            <a:off x="7722606" y="1258769"/>
+            <a:ext cx="3941801" cy="2531789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...81 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19460" name="Picture 4" descr="https://encrypted-tbn0.gstatic.com/images?q=tbn:ANd9GcSoRKj4XnfC1AUT609-UaNO1Z59TzGRu2nRND1OW2xKdjXD3zJcNVAh8tFy&amp;s=10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="321734" y="3629279"/>
-            <a:ext cx="3992631" cy="954107"/>
+            <a:off x="6789800" y="4992611"/>
+            <a:ext cx="5385147" cy="1865389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...11 lines deleted...]
-              </a14:hiddenEffects>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="313854" y="5442611"/>
+            <a:ext cx="6475946" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...164 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Для оцінювання ефективності використовують сертифікацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>80 PLUS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Bronze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Gold</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Platinum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Titanium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Важливо:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> 80 PLUS характеризує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>енергоефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, але не визначає загальну якість, надійність або безпечність PSU.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2280830863"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1535301974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Система охолодження</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="7337079" cy="5670645"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>часто виникає необхідність скористатись пакетом, яки в даний момент відсутній на комп'ютері.</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основне завдання охолодження:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>передати тепло від компонентів у навколишнє середовище.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні компоненти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>теплорозподільник; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>термоінтерфейс; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>радіатор; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>вентилятор; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>теплові трубки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>корпусні вентилятори. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...79 lines deleted...]
-              <a:t>можна знайти пакети для вирішення практично будь-яких задач. Також є можливість викладати в цей репозиторій власні пакети. </a:t>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="5392570"/>
+            <a:ext cx="4593879" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Для потужних систем може використовуватися рідинне охолодження.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F0029A7-A60B-4B48-A397-9CA441B5F8A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="522515" y="4293817"/>
-            <a:ext cx="10001552" cy="2428384"/>
+            <a:off x="5042780" y="2082298"/>
+            <a:ext cx="6865722" cy="3810296"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374464381"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2153976662"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Повітряне та рідинне охолодження</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="285259" y="834269"/>
+            <a:ext cx="11474513" cy="6023731"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...11 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...25 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Повітряне</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
-[...20 lines deleted...]
-              <a:t>і доступна для використання з командного рядка. Отже її можна запускати як самостійно:</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>CPU → термоінтерфейс → радіатор → вентилятор → повітря</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-              <a:t>так і як модуль Python:</a:t>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>простота; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>надійність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>відносно низька вартість. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" i="1" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Рідинне</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>CPU → cold plate → рідина → радіатор → повітря</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
-[...38 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>ефективне відведення тепла; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>можливість охолодження потужних систем.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6D972C-3C80-4DE7-985E-8BCA2D1A17D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="1708778"/>
-            <a:ext cx="1538819" cy="307777"/>
+            <a:off x="7696691" y="890955"/>
+            <a:ext cx="3922489" cy="5910357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...946 lines deleted...]
-      </p:graphicFrame>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3301268254"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3976659120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>BIOS/UEFI</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Firmware </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t>комп'ютера</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="268303" y="947643"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-              <a:t>Для того, щоб видалити пакет (наприклад, пакет Django) скористаємось командою:</a:t>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Перед запуском операційної системи необхідно:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>ініціалізувати обладнання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>перевірити основні компоненти; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>визначити доступні пристрої; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>знайти завантажувальний носій; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>передати керування завантажувачу. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Це виконує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>firmware</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>материнської плати.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>У сучасних ПК використовується переважно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>UEFI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
-[...130 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="262862" y="421336"/>
-            <a:ext cx="1717137" cy="307777"/>
+            <a:off x="6708617" y="1152866"/>
+            <a:ext cx="5401901" cy="5568970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...973 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2656135336"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="769990954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2483290" y="163653"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Материнська плата</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="601133" y="332655"/>
-            <a:ext cx="11463867" cy="6364477"/>
+            <a:off x="216529" y="903051"/>
+            <a:ext cx="6790759" cy="1124926"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>normal mode).</a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>Материнська плата (Motherboard)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t> — основна друкована плата ПК, яка забезпечує встановлення та взаємодію основних компонентів.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
-[...581 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AB4D98-FDEC-4D69-8626-46ADC93A9FCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...111 lines deleted...]
-        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6212979" y="3734048"/>
-            <a:ext cx="2372894" cy="400110"/>
+            <a:off x="-31405" y="1543050"/>
+            <a:ext cx="7286625" cy="5314950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...12 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Рисунок 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D66A9F35-B9D1-481B-B15C-A61F61377BA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7305675" y="914400"/>
+            <a:ext cx="4886325" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1587219354"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1407852174"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2904066" y="2541582"/>
-            <a:ext cx="5693790" cy="1039819"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>BIOS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>UEFI</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11184802" cy="5303484"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>BIOS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>історична система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>firmware </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>IBM PC-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>сумісних комп'ютерів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>UEFI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>сучасна специфікація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>firmware, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>яка замінила традиційний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>BIOS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>у більшості сучасних ПК.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UEFI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>забезпечує:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>ініціалізацію обладнання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>налаштування системи; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>завантаження ОС; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>підтримку сучасних накопичувачів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Secure Boot; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>розширені можливості конфігурації. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>У побуті термін </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>BIOS»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>часто використовують і для сучасного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UEFI.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6011501" y="2063569"/>
+            <a:ext cx="5857875" cy="2571750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1394579294"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2242324994"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Інтерфейси та порти</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Навіщо потрібні інтерфейси?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11456406" cy="5829081"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Інтерфейс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> визначає спосіб взаємодії між компонентами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Інтерфейси можуть використовуватися для:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>передачі даних; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>передачі команд; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>синхронізації; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>живлення. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Приклади:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>PCI Express; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>USB; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>SATA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>HDMI; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>DisplayPort; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Ethernet; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>аудіоінтерфейси.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14AE532C-6458-4C34-9D6D-0BEEE20C128E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4305220" y="2181886"/>
+            <a:ext cx="7814351" cy="4399747"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1742336435"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>USB</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11465459" cy="5073118"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>USB (Universal Serial Bus)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t> — універсальний інтерфейс підключення периферійних пристроїв.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Через USB підключаються:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>клавіатури; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>миші; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>флеш-накопичувачі; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>вебкамери; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>зовнішні SSD; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>смартфони; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>інші пристрої. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>USB може передавати як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>дані, так і електричну енергію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94B846D4-2868-425C-B212-15C69CEF1D06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7156387" y="1541415"/>
+            <a:ext cx="4343400" cy="4048125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="381408422"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8175280" y="688346"/>
+            <a:ext cx="4016720" cy="1594329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>USB-C — це не те саме, що USB 3/4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448902" y="1028919"/>
+            <a:ext cx="5589760" cy="5697806"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Важливо розрізняти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>роз'єм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>протокол/стандарт передачі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>USB-C — це фізичний тип роз'єму.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Через USB-C можуть реалізовуватися різні можливості:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>USB; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>USB Power </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>Delivery</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>DisplayPort </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>Alt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>Mode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>Thunderbolt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> на сумісних пристроях. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому: наявність USB-C не гарантує однакової швидкості або функціональності.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8175279" y="2282675"/>
+            <a:ext cx="4016721" cy="1663174"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8175278" y="3877004"/>
+            <a:ext cx="4016721" cy="1616714"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8175278" y="5541980"/>
+            <a:ext cx="4016722" cy="1316020"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3143925849"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>HDMI та DisplayPort</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="793528"/>
+            <a:ext cx="11315558" cy="5525790"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Цифрові відеоінтерфейси використовуються для підключення моніторів та інших дисплеїв.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>HDMI</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>широко використовується:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>у ПК; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>телевізорах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>моніторах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>мультимедійних пристроях. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>DisplayPort</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>широко використовується:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>у ПК; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>відеокартах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>моніторах. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Обидва можуть передавати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>цифрове відео та аудіо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 6"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3999721378"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5869664" y="4556331"/>
+          <a:ext cx="6201625" cy="1920240"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2417277">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2245259">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1539089">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="228413">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Характеристика</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+                        <a:t>HDMI 2.2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+                        <a:t>DisplayPort 2.1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Максимальна швидкість</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>96 Гбіт/с</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>80 Гбіт/с</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Максимальна роздільна здатність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>16</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+                        <a:t>K@60 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>Гц</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>16</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1"/>
+                        <a:t>K</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200"/>
+                        <a:t>8K</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+                        <a:t>8K@60</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>без стиснення</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>8</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1"/>
+                        <a:t>K@120</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>з </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200"/>
+                        <a:t>DSC</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200"/>
+                        <a:t>4K</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1"/>
+                        <a:t>4K@240</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>без стиснення, 4:4:4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+                        <a:t>K@240+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Аудіо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1"/>
+                        <a:t>32 каналів</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>до </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="1" dirty="0"/>
+                        <a:t>32 каналів</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>Основне застосування</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200"/>
+                        <a:t>ТВ, консолі, мультимедіа</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>ПК, монітори</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2B0E97-A5CD-4F0E-AC3C-D057AB0763A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6247928" y="1307976"/>
+            <a:ext cx="5495171" cy="3023179"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="819939117"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Ethernet</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="208230" y="841972"/>
+            <a:ext cx="7423841" cy="5721789"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>Ethernet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t> — стандарт дротової локальної мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Типове підключення:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>ПК → Ethernet → комутатор/маршрутизатор → локальна мережа/Internet</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8039477" y="5389"/>
+            <a:ext cx="4152522" cy="2977845"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33397DFD-845E-4E07-9DB9-2355AB1507A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="208230" y="3233110"/>
+            <a:ext cx="4074059" cy="2031325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Основною фізичною характеристикою сучасних Ethernet-з'єднань є швидкість передачі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>100 Mbit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>1 Gbit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>2,5 Gbit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>10 Gbit/s та більше.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE1E5A6-3E77-4973-80E6-E6EF6EF4A9AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4372824" y="3084815"/>
+            <a:ext cx="7819176" cy="3775094"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1580587814"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Периферійні пристрої</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Пристрої введення</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653028" y="1200935"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>Пристрої введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t> передають інформацію від користувача або зовнішнього середовища до комп'ютера.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Приклади:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>клавіатура; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>миша; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>графічний планшет; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>сканер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>мікрофон; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>вебкамера; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>сенсорні пристрої.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6604139" y="2178157"/>
+            <a:ext cx="4564489" cy="3627408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1198702406"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Пристрої виведення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Пристрої виведення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> передають інформацію від комп'ютера до користувача або зовнішнього середовища.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклади:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>монітор; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>принтер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>проектор; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>акустична система; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>навушники.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="https://itsmyschoollibrary.wordpress.com/wp-content/uploads/2020/08/8810ee3c5ef2b5c4d2e42e635389f60a1753947554.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5561846" y="2077755"/>
+            <a:ext cx="6096000" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3640605000"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Звукова та мережева підсистема</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Звукова підсистема</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Сучасний ПК може мати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>інтегрований аудіокодек; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>дискретну звукову карту; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>зовнішній USB-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" err="1"/>
+              <a:t>аудіоінтерфейс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Основні функції:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>аналого-цифрове перетворення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>цифро-аналогове перетворення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>обробка звукових сигналів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>підключення мікрофонів та навушників.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF0D4EB-6D43-49CD-B45B-6AFB07BFC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5795066" y="1140736"/>
+            <a:ext cx="5895371" cy="5717263"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1655477247"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Вузькі місця системи</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Що таке «вузьке місце»?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11311550" cy="5625378"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>Bottleneck («вузьке місце»)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t> — компонент або підсистема, яка обмежує загальну продуктивність системи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>слабкий CPU → CPU bottleneck; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>недостатньо RAM → memory bottleneck; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>повільний SSD → storage bottleneck; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>слабкий GPU → GPU bottleneck; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>недостатня пропускна здатність мережі → network bottleneck. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Продуктивність системи визначається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>взаємодією компонентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>, а не найпотужнішим компонентом окремо.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5730371" y="1500978"/>
+            <a:ext cx="6030080" cy="2846713"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089612009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2483290" y="126969"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Основні елементи материнської плати</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="372533" y="116632"/>
-            <a:ext cx="11565467" cy="6624736"/>
+            <a:off x="448902" y="1028919"/>
+            <a:ext cx="4784002" cy="5489576"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="714375">
-[...11 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Типова материнська плата містить:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>сокет CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>слоти DIMM для RAM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>слоти PCI Express; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>роз'єми M.2; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>роз'єми SATA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>мікросхеми керування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>VRM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>роз'єми живлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>зовнішні порти. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Розташування та кількість компонентів залежать від форм-фактора і конкретної платформи.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 6"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="334602519"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5320111" y="4505544"/>
+          <a:ext cx="6639517" cy="2138865"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2493030">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2073243">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2073244">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="319851">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1. EPS 8-Pin </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роз’єм</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Радіатори</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> VRM </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>Voltage Regulator Module</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Роз’єми живлення кулерів</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="319851">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4. 3-Pin</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> роз’єм</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> ARGB </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>підсвітки</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5. CPU Socket</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6. DRAM/DIMM Slots</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="543747">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7. Debug Display/LEDs</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Кнопки</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" baseline="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> ввімкнення і перезавантаження</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9. ATX 24-Pin </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роз’єм</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="543747">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10. USB 3.2 20 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Gbps</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роз’єми лицьової панелі</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11. USB 3.2 5 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Gbps</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> 19-Pin </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роз’єм лицьової панелі</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12. M.2 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роз’єм</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="90000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CB6EA4-7BD2-459B-AE84-D41731FF7A2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6597053" y="724119"/>
+            <a:ext cx="5362575" cy="3781425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2975495772"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Баланс компонентів</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331206" y="793529"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>Правильна конфігурація ПК повинна бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>збалансованою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>Наприклад, потужний GPU не розкриє свій потенціал, якщо:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>CPU недостатньо продуктивний; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>RAM має недостатню пропускну здатність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>система перегрівається; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>блок живлення не забезпечує необхідної потужності. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t>А надпотужний CPU не дасть переваги, якщо основне обмеження знаходиться в GPU або накопичувачі.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-          </a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="3272121"/>
+            <a:ext cx="6505294" cy="3468184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2472371247"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Як обирають компоненти</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800"/>
+              <a:t>Що важливо при виборі CPU?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="186350" y="947643"/>
+            <a:ext cx="4738735" cy="5706654"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" i="1" u="sng" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>, є блоком. </a:t>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Основні критерії:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>продуктивність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>кількість </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>ядер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>/потоків; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>сумісність із платформою; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>підтримка необхідної RAM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>інтегрована графіка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ціна. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" u="sng" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Але вибір CPU залежить від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>призначення комп'ютера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>Ось чому, у випадку запуску нашої програми в </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Офісний ПК, ігровий ПК та робоча станція мають різні вимоги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>, у нас є єдиний блок коду, який містить </a:t>
-[...3 lines deleted...]
-              <a:t>один об’єкт</a:t>
+              <a:t>Office → баланс і енергоефективність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Gaming</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t> для числового літералу 40000, тому </a:t>
-[...3 lines deleted...]
-              <a:t>id (a) == id (b) </a:t>
+              <a:t> → висока </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>однопотокова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-              <a:t>дасть </a:t>
-[...7 lines deleted...]
-              <a:t>. </a:t>
+              <a:t> продуктивність + великий кеш</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Workstation → максимальна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>багатопотокова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> продуктивність</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1641479122"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4925085" y="1286197"/>
+          <a:ext cx="7188452" cy="3453644"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1038594">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2373689">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1706141">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2070028">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="495871">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Тип ПК</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Рекомендований </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>CPU</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Ключові характеристики</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Чому саме він</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="940649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>Office</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>AMD Ryzen 5 9600</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="0" dirty="0"/>
+                        <a:t>6 ядер / 12 потоків, Zen 5, до 5,2 ГГц, 65 Вт</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Оптимальний баланс ціни, продуктивності та енергоефективності для Office, браузера, навчання, програмування</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="888693">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>Gaming</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>AMD Ryzen 7 9850X3D</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="0" dirty="0"/>
+                        <a:t>8 ядер/ 16 потоків, Zen 5, до 5,6 ГГц, 96 МБ L3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>3D V-Cache дає дуже високу продуктивність у CPU-залежних іграх; один із найкращих виборів для ігрового ПК</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="960776">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>Workstation</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
+                        <a:t>AMD Ryzen Threadripper 9980X</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" b="0" dirty="0"/>
+                        <a:t>64 ядер/ 128 потоків, Zen 5, до 5,4 ГГц, 256 МБ L3, 350 Вт</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0"/>
+                        <a:t>Величезна кількість ядер і потоків для рендерингу, компіляції, моделювання, обробки даних тощо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="79115" marR="79115" marT="39558" marB="39558" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6881910" y="987537"/>
+            <a:ext cx="4650760" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Приклади вибору </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>CPU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t> для ПК певного призначення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECD3AA89-8499-4897-9044-0D72008FA3EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4856948" y="4739841"/>
+            <a:ext cx="7324725" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1985393126"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Що важливо при виборі RAM?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11239123" cy="5679699"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...38 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" i="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Основні параметри:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>обсяг; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>тип; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>пропускна здатність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>затримки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>кількість модулів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>сумісність із материнською платою та CPU. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Для сучасного ПК </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>обсяг пам'яті є першочерговим параметром</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. Після забезпечення достатнього обсягу оптимізують пропускну здатність, затримки та кількість каналів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1062970642"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="475306" y="3923062"/>
+          <a:ext cx="11212717" cy="2118754"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1235797">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2000063">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3911097">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4065760">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="350914">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+                        <a:t>Тип ПК</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="40000"/>
+                        <a:lumOff val="60000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+                        <a:t>Рекомендована </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:t>RAM</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="40000"/>
+                        <a:lumOff val="60000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+                        <a:t>Оптимальні параметри</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="40000"/>
+                        <a:lumOff val="60000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+                        <a:t>Основний акцент</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="40000"/>
+                        <a:lumOff val="60000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="385594">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Office</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>16 ГБ (2×8 ГБ) </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>DDR5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Speed:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> 5200–5600 MT/s;</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Latency:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> CL36–40; Dual Channel</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Бюджетність і достатній обсяг для офісних задач</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="392238">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Gaming</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>32 ГБ (2×16 ГБ) </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>DDR5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Speed:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> 6000 MT/s; </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Latency:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> CL30–36; Dual Channel</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Баланс обсягу, швидкості та затримок</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="344031">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Workstation</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>64–128+ ГБ </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>DDR5 ECC</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Speed:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> 4800–6400 MT/s; </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Latency:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t> CL36–46; ECC RDIMM; </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>багатоканальний режим</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Великий обсяг, надійність і пропускна здатність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7D51A15-FF18-4850-8CD7-FEEE5549AEE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867106" y="3572105"/>
+            <a:ext cx="4722896" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Приклади вибору </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>RAM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t> для ПК певного призначення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1DA83E-D2E4-498F-BFB7-0561DA84DFB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5228000" y="1254753"/>
+            <a:ext cx="6515100" cy="1885950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="52887631"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Що важливо при виборі накопичувача?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="143218" y="748262"/>
+            <a:ext cx="4811996" cy="5634431"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Основні характеристики:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>ємність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>швидкість послідовного читання/запису; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>затримка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>ресурс запису; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>тип пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>інтерфейс; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>наявність DRAM/кешу. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Для системного диска сучасного ПК доцільно використовувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>SSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>HDD залишається доцільним як додаткове сховище великих обсягів даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>, де важливіші ємність і вартість 1 ГБ, ніж швидкість доступу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="292047388"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5117776" y="884064"/>
+          <a:ext cx="6850906" cy="4512804"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1871500">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2498756">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2480650">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="446796">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Характеристика</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>SSD</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>HDD</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="499334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Технологія</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>Flash-</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>пам'ять, без рухомих частин</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Магнітні диски + механічна головка</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Ємність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>★★★</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>★★★★★</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Послідовна швидкість</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>≈ 500–14 000+ MB/s</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1"/>
+                        <a:t>≈ 100–250 MB/s</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Затримка доступу</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>дуже низька</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1"/>
+                        <a:t>висока</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="499334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Ресурс запису</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Обмежений TBW, залежить від типу NAND</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Механічний ресурс, залежить від експлуатації</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Тип пам'яті</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>NAND Flash: TLC / QLC тощо</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Магнітні пластини</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Інтерфейс</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>SATA / PCIe (NVMe)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>SATA / SAS</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0"/>
+                        <a:t>DRAM / </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>кеш</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Може мати DRAM або HMB</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Власний кеш, зазвичай </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>DRAM</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Енергоспоживання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Низьке</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Вище</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Шум / вібрація</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1"/>
+                        <a:t>Відсутні</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Є</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="285334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Ціна за 1 ГБ</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Вища</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>Нижча</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10011"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="499334">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="0" dirty="0"/>
+                        <a:t>Типове застосування</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>ОС, програми, ігри, активні дані</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Архів, великі масиви даних, резервні копії</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="71333" marR="71333" marT="35667" marB="35667" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent1">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Рисунок 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B697CF5-D0C9-406E-B2C6-9F07F8F2BDD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4650200"/>
+            <a:ext cx="4818684" cy="2207800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30BC69FE-B2EE-49DF-B068-8C6D8B8D6A39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5399951" y="5392664"/>
+            <a:ext cx="6378604" cy="1465835"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1730152933"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Що важливо при виборі GPU?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="177297" y="947643"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Для відеокарти важливі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>обчислювальна продуктивність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>обсяг </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>VRAM; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>пропускна здатність пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>система охолодження; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>підтримка необхідних графічних технологій; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>відеовиходи. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Вибір </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>GPU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>залежить від задач:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>офіс → графіка → ігри → 3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>D → AI → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>професійні обчислення.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2725849710"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4939419" y="1102796"/>
+          <a:ext cx="7183171" cy="2499360"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1325579">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1991763">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2037029">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1828800">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Тип ПК</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Рекомендований </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>GPU</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Основні характеристики</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>Основний акцент</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>Office</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+                        <a:t>Інтегрована графіка</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+                        <a:t> — Radeon / Intel Graphics</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Спільна </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>RAM, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>без окремої </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>VRAM, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>низьке енергоспоживання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Офіс, браузер, відео, 2</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>D-</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>графіка</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1"/>
+                        <a:t>Gaming</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>GeForce RTX 5070 12 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>ГБ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400"/>
+                        <a:t>12 ГБ GDDR7, 192-bit, ~672 GB/s, DLSS 4, Ray Tracing</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400"/>
+                        <a:t>Висока продуктивність у сучасних іграх</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1"/>
+                        <a:t>Workstation / AI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+                        <a:t>GeForce RTX 5090 32 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0"/>
+                        <a:t>ГБ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="1400"/>
+                        <a:t>32 ГБ GDDR7, 512-bit, ~1,792 GB/s, CUDA, Tensor Cores</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>3D-</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>рендеринг, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>AI/ML, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>професійні </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
+                        <a:t>GPU-</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+                        <a:t>обчислення</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6881982" y="762977"/>
+            <a:ext cx="3407279" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0"/>
+              <a:t>Приклади оптимальної конфігурації</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8630DB9-17E9-4EAA-A434-E75F8CD2CC9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="163717" y="4018050"/>
+            <a:ext cx="11850986" cy="2839950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1279131132"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Надійність та моніторинг</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="5625974" cy="5616325"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Сучасний ПК постійно контролює:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>температуру; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>напругу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>частоту; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>швидкість вентиляторів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>стан накопичувачів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>енергоспоживання. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Для підвищення надійності використовуються:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>захист блока живлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>thermal throttling; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>ECC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>у відповідних системах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>SMART; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>апаратний моніторинг.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5143311-0FA1-4368-91C2-46381338E240}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6660568" y="878186"/>
+            <a:ext cx="4840049" cy="5767057"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1318055107"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569297" y="2390115"/>
+            <a:ext cx="6574702" cy="1358019"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222651039"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031745073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2050" name="Picture 2"/>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="731986" y="4293095"/>
-            <a:ext cx="4104933" cy="2109217"/>
+            <a:off x="399801" y="1082635"/>
+            <a:ext cx="5581650" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...95 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Прямоугольник 3"/>
+          <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685801" y="188641"/>
-[...706 lines deleted...]
-            <a:ext cx="1911677" cy="369332"/>
+            <a:off x="2811627" y="206309"/>
+            <a:ext cx="7073155" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3200">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Основні елементи материнської плати</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Table 5"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2127680451"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="287664" y="4745489"/>
+          <a:ext cx="6060541" cy="1432560"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2475368">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1991763">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1593410">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>PCIe</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> x16 Slot</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Система охолодження чіпсета</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>15. HDMI Port</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16. SATA Ports</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>17. Front Panel Header</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>18. Audio Section</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19. Front Panel Audio Header</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>20. 4-Pin RGB Header</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>21. TPM Header</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>22. USB 2.0 Front Panel Header</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>23. CMOS Battery</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6247997" y="1205913"/>
+            <a:ext cx="5799147" cy="2255010"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Table 7"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2257775050"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6980222" y="3875752"/>
+          <a:ext cx="5066922" cy="2264172"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2533461">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2533461">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="409284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>24. Q-Flash+ Button</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>25. Clear CMOS Button</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="409284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>26. USB 3.2 Gen 2 10 Gbps Type-A Ports</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>27. Thunderbolt/USB 4 40 Gbps Type-C Ports</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="409284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>28. USB 3.2 Gen 1 5 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Gbps</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> Type-A Ports</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>29. USB 2.0 480 Mbps Type-A Ports</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="409284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>30. Ethernet Port</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>31. Wi-Fi Connector </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="409284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>32. Analog/digital audio </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3272604781"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024155494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Сокет процесора</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304799" y="116632"/>
-            <a:ext cx="11446933" cy="6624736"/>
+            <a:off x="249961" y="947643"/>
+            <a:ext cx="5426798" cy="5589164"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...70 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>CPU socket</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — механічний та електричний інтерфейс між процесором і материнською платою.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Він забезпечує:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>електричні контакти; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>подачу живлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>передачу даних; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>механічну фіксацію CPU. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Тип сокета визначається платформою процесора.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Процесор повинен бути сумісним із конкретним сокетом та чипсетом/платформою.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...50 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBF8E1C8-E5DA-48F8-9F97-3FE86C1E79B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="343623" y="1133295"/>
-            <a:ext cx="3151825" cy="1169551"/>
+            <a:off x="5276850" y="1290732"/>
+            <a:ext cx="6915150" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1747 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324092206"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1518850360"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...1422 lines deleted...]
-          <p:cNvPr id="6" name="Прямоугольник 5"/>
+          <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5521604" y="362058"/>
-[...65 lines deleted...]
-            <a:ext cx="1899110" cy="307777"/>
+            <a:off x="233407" y="3258186"/>
+            <a:ext cx="2289345" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>AM4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t> — AMD Ryzen 5000</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="317973" y="3233161"/>
-            <a:ext cx="2691763" cy="1200329"/>
+            <a:off x="3150950" y="3243497"/>
+            <a:ext cx="2289345" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr fontAlgn="base">
-[...525 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>AM5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t> — AMD Ryzen 9000</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5781658" y="3243497"/>
+            <a:ext cx="2916568" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>LGA1700</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t> — Intel Core i9-14900K</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8860246" y="3231164"/>
+            <a:ext cx="3104696" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1"/>
+              <a:t>LGA1851</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600"/>
+              <a:t> — Intel Core Ultra 9 285K</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="301232" y="6414527"/>
+            <a:ext cx="3423309" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>sTR5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t> — Ryzen Threadripper 9980X</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4755441" y="6414527"/>
+            <a:ext cx="2352760" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>SP5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t> — AMD EPYC 9654</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="19" name="Table 18"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="999107947"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="8551878" y="4239041"/>
+          <a:ext cx="3652319" cy="1608649"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="963440">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="706170">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1982709">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Сокет</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Тип</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>П</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>роцесори</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>AMD AM4</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>PGA 1331</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ryzen 1000–5000</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>AMD AM5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>LGA 1718</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ryzen 7000/8000/9000</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Intel LGA1700</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>LGA 1700</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Core 12/13/14 поколінь</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Intel LGA1851</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>LGA 1851</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Core Ultra 200S/200S Plus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>AMD sTR5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>LGA 4844</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ryzen Threadripper 7000/9000</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>AMD SP5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>LGA 6096</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l" fontAlgn="auto">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>EPYC 9004/9005</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC5546D-351E-485F-8BF9-0C1BB7B399DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3424847" y="3233161"/>
-            <a:ext cx="1619250" cy="1095375"/>
+            <a:off x="122802" y="11561"/>
+            <a:ext cx="11946396" cy="3290125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...31 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Рисунок 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30255049-894B-4DA4-8C9F-FD0F633064BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="317973" y="4893933"/>
-            <a:ext cx="2691763" cy="1569660"/>
+            <a:off x="233406" y="3668640"/>
+            <a:ext cx="8150103" cy="2761091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...846 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="103661815"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3478384566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Форм-фактор материнської плати</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330199" y="116633"/>
-            <a:ext cx="11667067" cy="6741367"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Поширені форм-фактори:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>ATX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>microATX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1"/>
+              <a:t>Mini-ITX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Форм-фактор визначає:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>фізичні розміри; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>розташування кріплень; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>кількість слотів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>можливості розширення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>сумісність із корпусом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85D3399E-AD2B-4F35-B449-199EE5B47AC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="540172" y="458092"/>
-            <a:ext cx="3151825" cy="1169551"/>
+            <a:off x="3971028" y="1246407"/>
+            <a:ext cx="8124825" cy="4133850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1514 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1168573167"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2080999980"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200"/>
+              <a:t>Оперативна пам'ять — RAM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="101599" y="188640"/>
-            <a:ext cx="10100733" cy="6542360"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
-[...16 lines deleted...]
-              <a:t>! </a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>RAM (Random Access Memory)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> — швидка енергозалежна пам'ять, у якій зберігаються дані та програми, необхідні процесору під час роботи.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні властивості:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>висока швидкість доступу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>значно менша затримка, ніж у накопичувачів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>енергозалежність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>відносно обмежений обсяг. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Після вимкнення живлення вміст RAM втрачається.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...191 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3074" name="Picture 2"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AB80FF0-9BF7-4B77-9EE8-4628E16F2363}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="10466453" y="188640"/>
-            <a:ext cx="1123950" cy="3362325"/>
+            <a:off x="6311629" y="1477743"/>
+            <a:ext cx="5816996" cy="5380257"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...31 lines deleted...]
-          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8301EC66-9593-47E7-A4D2-F84FE6BBE19D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572255" y="3981450"/>
+            <a:ext cx="4800600" cy="2876550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1382475871"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796510428"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -24473,86 +30577,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -24734,86 +30838,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -24955,114 +31059,129 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>4389</Words>
+  <Words>4106</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>772</Paragraphs>
+  <Slides>46</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>46</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="51" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Arial Unicode MS</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>JetBrains Mono</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...27 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Лекція 4: Апаратні компоненти персонального комп'ютера</vt:lpstr>
+      <vt:lpstr>Персональний комп'ютер як система Персональний комп'ютер як обчислювальна система</vt:lpstr>
+      <vt:lpstr>Материнська плата</vt:lpstr>
+      <vt:lpstr>Основні елементи материнської плати</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Сокет процесора</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Форм-фактор материнської плати</vt:lpstr>
+      <vt:lpstr>Оперативна пам'ять — RAM</vt:lpstr>
+      <vt:lpstr>RAM і процесор</vt:lpstr>
+      <vt:lpstr>Основні характеристики RAM</vt:lpstr>
+      <vt:lpstr>Фізична організація RAM</vt:lpstr>
+      <vt:lpstr>Швидкість і таймінги DRAM</vt:lpstr>
+      <vt:lpstr>Аналіз RAM в програмі CPU-z</vt:lpstr>
+      <vt:lpstr>Двоканальний режим пам'яті</vt:lpstr>
+      <vt:lpstr>HDD</vt:lpstr>
+      <vt:lpstr>Основні параметри HDD</vt:lpstr>
+      <vt:lpstr>SSD</vt:lpstr>
+      <vt:lpstr>Основні параметри HDD</vt:lpstr>
+      <vt:lpstr>SATA SSD та NVMe SSD</vt:lpstr>
+      <vt:lpstr>PCI Express</vt:lpstr>
+      <vt:lpstr>Графічна підсистема Графічний процесор</vt:lpstr>
+      <vt:lpstr>Інтегрована та дискретна відеокарта</vt:lpstr>
+      <vt:lpstr>Відеопам'ять</vt:lpstr>
+      <vt:lpstr>Живлення та охолодження Блок живлення</vt:lpstr>
+      <vt:lpstr>Потужність блока живлення</vt:lpstr>
+      <vt:lpstr>Система охолодження</vt:lpstr>
+      <vt:lpstr>Повітряне та рідинне охолодження</vt:lpstr>
+      <vt:lpstr>BIOS/UEFI Firmware комп'ютера</vt:lpstr>
+      <vt:lpstr>BIOS та UEFI</vt:lpstr>
+      <vt:lpstr>Інтерфейси та порти Навіщо потрібні інтерфейси?</vt:lpstr>
+      <vt:lpstr>USB</vt:lpstr>
+      <vt:lpstr>USB-C — це не те саме, що USB 3/4</vt:lpstr>
+      <vt:lpstr>HDMI та DisplayPort</vt:lpstr>
+      <vt:lpstr>Ethernet</vt:lpstr>
+      <vt:lpstr>Периферійні пристрої Пристрої введення</vt:lpstr>
+      <vt:lpstr>Пристрої виведення</vt:lpstr>
+      <vt:lpstr>Звукова та мережева підсистема Звукова підсистема</vt:lpstr>
+      <vt:lpstr>Вузькі місця системи Що таке «вузьке місце»?</vt:lpstr>
+      <vt:lpstr>Баланс компонентів</vt:lpstr>
+      <vt:lpstr>Як обирають компоненти Що важливо при виборі CPU?</vt:lpstr>
+      <vt:lpstr>Що важливо при виборі RAM?</vt:lpstr>
+      <vt:lpstr>Що важливо при виборі накопичувача?</vt:lpstr>
+      <vt:lpstr>Що важливо при виборі GPU?</vt:lpstr>
+      <vt:lpstr>Надійність та моніторинг</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>