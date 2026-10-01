--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,152 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId44"/>
+    <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...40 lines deleted...]
-    <p:sldId id="314" r:id="rId43"/>
+    <p:sldId id="343" r:id="rId2"/>
+    <p:sldId id="344" r:id="rId3"/>
+    <p:sldId id="345" r:id="rId4"/>
+    <p:sldId id="346" r:id="rId5"/>
+    <p:sldId id="347" r:id="rId6"/>
+    <p:sldId id="348" r:id="rId7"/>
+    <p:sldId id="350" r:id="rId8"/>
+    <p:sldId id="351" r:id="rId9"/>
+    <p:sldId id="352" r:id="rId10"/>
+    <p:sldId id="353" r:id="rId11"/>
+    <p:sldId id="355" r:id="rId12"/>
+    <p:sldId id="356" r:id="rId13"/>
+    <p:sldId id="357" r:id="rId14"/>
+    <p:sldId id="362" r:id="rId15"/>
+    <p:sldId id="363" r:id="rId16"/>
+    <p:sldId id="364" r:id="rId17"/>
+    <p:sldId id="365" r:id="rId18"/>
+    <p:sldId id="367" r:id="rId19"/>
+    <p:sldId id="332" r:id="rId20"/>
+    <p:sldId id="306" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -203,132 +161,679 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{08FB837D-C827-4EFA-A057-4D05807E0F7C}" styleName="Themed Style 1 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="94707" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94246" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="581" y="67"/>
+        <p:origin x="672" y="102"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -340,119 +845,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{3304CD47-767D-4E53-A1DC-F683C0928671}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{E7CF1EA0-2147-410D-83F0-6E3555B641D8}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -468,124 +973,124 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6B7FDDAE-6B10-4E95-A1E6-8F9C3C572827}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1078992831"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63521658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -641,50 +1146,138 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593586426"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -730,51 +1323,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -795,169 +1388,169 @@
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2724300984"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988113200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -965,174 +1558,174 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334210868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3702012407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1145,169 +1738,169 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3507043920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643572931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -1315,123 +1908,123 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392341525"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132353329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1442,51 +2035,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -1580,150 +2173,150 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2451500689"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593460594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1736,51 +2329,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -1793,174 +2386,174 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1538057426"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258714778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2038,51 +2631,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2160,336 +2753,336 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889901150"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825459329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="88159905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="955239378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798937347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207185382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2500,51 +3093,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2585,51 +3178,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2669,104 +3262,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3648785902"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112074437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2777,51 +3370,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -2838,51 +3431,51 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2922,104 +3515,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1367802221"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2870110825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3040,51 +3633,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
@@ -3102,177 +3695,177 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>20.10.2022</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>05.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145068190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4005604522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3530,67128 +4123,6044 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...34 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
-[...10 lines deleted...]
-            <a:ext cx="7405734" cy="3448934"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Класифікація процесорів</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Як класифікують процесори?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="611864" y="1418218"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Процесори можна класифікувати за:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>призначенням; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>ISA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>кількістю ядер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>способом організації обчислень; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>типом інтеграції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>енергоспоживанням; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>архітектурою пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>набором спеціалізованих блоків.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2498762684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="295870051"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Сучасні архітектури</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Гетерогенна архітектура</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="143933" y="186267"/>
-            <a:ext cx="11794067" cy="6460066"/>
+            <a:off x="179711" y="947643"/>
+            <a:ext cx="6677067" cy="5290400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:buNone/>
-[...398 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...353 lines deleted...]
-              </a:rPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Сучасний процесорний комплекс може містити різні типи ядер.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Performance cores</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>максимальна продуктивність. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Efficiency cores</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>висока енергоефективність. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>ОС може розподіляти потоки між ними залежно від навантаження.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Такий підхід називають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>гетерогенною багатоядерною архітектурою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:r>
-[...823 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9197972" y="936475"/>
-            <a:ext cx="2909427" cy="2644245"/>
+            <a:off x="5954991" y="3787670"/>
+            <a:ext cx="6237010" cy="3070330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="211666" y="2937360"/>
-            <a:ext cx="6773333" cy="584775"/>
+            <a:off x="0" y="4513462"/>
+            <a:ext cx="6096000" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
-[...51 lines deleted...]
-          </p:cNvSpPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Ще один приклад сучасного гібридного процесора - Intel Core Ultra 9 285K (Arrow Lake)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Він має гібридну конфігурацію:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>8 P-cores – мікроархітектура Lion Cove</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>16 E-cores – мікроархітектура Skymont</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Разом 24 ядра</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>24 потоки – на відміну від Intel Core i9-12900K (Alder Lake), P-cores Arrow Lake не мають Hyper-Threading.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="2614818" cy="276999"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6755916" y="1196782"/>
+            <a:ext cx="5452915" cy="2590888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...182 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1836326515"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1246651299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...121 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>SoC – System on Chip</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="231618" y="947643"/>
+            <a:ext cx="5354370" cy="5829081"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...574 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>SoC (System on Chip)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t> об'єднує на одному кристалі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...537 lines deleted...]
-      </p:sp>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>GPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>контролер пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>I/O; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>мережеві блоки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>мультимедійні блоки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>NPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>інші компоненти. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>компактність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>менше енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>висока швидкість взаємодії між блоками; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>менша кількість зовнішніх компонентів. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>SoC широко використовуються у смартфонах, планшетах, ноутбуках та embedded-системах.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6368804" y="978620"/>
+            <a:ext cx="5823196" cy="5767126"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3469631049"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11667067" cy="6570133"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...167 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Чиплетна архітектура</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="6341198" cy="5525790"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>У традиційному дизайні основні блоки процесора можуть бути реалізовані на одному великому кристалі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Чиплетний підхід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t> розділяє систему на декілька кристалів – chiplets.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>CPU chiplets + I/O die + cache chiplet</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...582 lines deleted...]
-            </a:endParaRPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>масштабованість; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>гнучкіша конфігурація; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>можливість використовувати різні технологічні процеси; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>потенційне підвищення виходу придатних кристалів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8537341" y="2187467"/>
-            <a:ext cx="1476375" cy="828675"/>
+            <a:off x="6790099" y="1439501"/>
+            <a:ext cx="5365652" cy="2975711"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...479 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2337329" y="4662307"/>
-            <a:ext cx="1133475" cy="314325"/>
+            <a:off x="6790099" y="4455850"/>
+            <a:ext cx="5373580" cy="2261821"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330200" y="5152761"/>
-            <a:ext cx="7852369" cy="338554"/>
+            <a:off x="8580199" y="1046459"/>
+            <a:ext cx="2218364" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>AMD Ryzen 7000 / Zen 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="385526" y="4538803"/>
+            <a:ext cx="6218599" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад CPU chiplet - AMD Ryzen 7000 / Zen 4. В ньому фізично на підкладці розташовані три окремі кристали (dies):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>CCD 1 – до 8 ядер Zen 4 + L3 cache;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>CCD 2 – до 8 ядер Zen 4 + L3 cache;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>IOD (I/O Die) – контролер пам'яті, PCIe, I/O та інші системні функції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>Наприклад, Ryzen 9 7950X має 2 CCD + 1 IOD, причому CCD виготовлені за 5-нм техпроцесом, а IOD – за 6-нм. Це велика перевагу chiplet-підходу: різні частини процесора можна виготовляти за різними технологіям</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="634312349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1104984195"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...263 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Вбудована графіка</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="7074529" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...283 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Багато сучасних CPU або SoC мають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>інтегрований GPU (iGPU)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>не потрібна окрема відеокарта; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>менше енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>компактність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>спільне використання системної пам'яті в багатьох архітектурах. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Недолік:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>продуктивність може бути нижчою за дискретний GPU.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
-          <p:cNvPicPr>
-[...424 lines deleted...]
-          <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2571190" y="5384803"/>
-            <a:ext cx="3533775" cy="790575"/>
+            <a:off x="7324253" y="1926916"/>
+            <a:ext cx="4783627" cy="4924529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6465820" y="5555369"/>
-            <a:ext cx="4026039" cy="307777"/>
+            <a:off x="8072673" y="1260391"/>
+            <a:ext cx="3923169" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
-              <a:t>Зауважте що об'єкт класу function має своє ім'я.</a:t>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Apple M4: CPU та GPU в одному SoC зі спільною Unified Memory</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="363516884"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="971207059"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1562477" y="211217"/>
+            <a:ext cx="8794687" cy="712238"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...299 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Закон масштабування та сучасні обмеження</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="231617" y="774073"/>
+            <a:ext cx="11854759" cy="5617674"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...579 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Тривалий час зменшення розмірів транзисторів забезпечувало одночасно:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>менші транзистори → більше транзисторів → вища продуктивність → менше енергоспоживання на операцію</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Однак із переходом до дуже малих технологічних норм масштабування стає складнішим.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Основні проблеми:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>фізичні обмеження транзисторів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>струми витоку; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>складність літографії; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>зростання вартості виробництва; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>затримки між блоками кристала; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>обмеження енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>складність відведення тепла. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3476625" y="2305983"/>
-            <a:ext cx="361950" cy="276225"/>
+            <a:off x="8351913" y="2771229"/>
+            <a:ext cx="3734463" cy="4086771"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 2"/>
-[...565 lines deleted...]
-          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="286871" y="5475977"/>
-[...28 lines deleted...]
-            <a:off x="5579533" y="5829824"/>
+            <a:off x="231617" y="6068581"/>
             <a:ext cx="6096000" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1200" i="1" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> рядки відсортовані у лексиграфічному порядку, тобто при порівнюванні рядків між собою враховувався регістр букв (верхній чи нижній).</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Тому сучасний розвиток </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>CPU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>вже не може спиратися лише на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>зменшення транзисторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="723975151"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="933692369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1403286" y="319859"/>
+            <a:ext cx="8411424" cy="494954"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...51 lines deleted...]
-          </p:cNvSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t>Чому не можна нескінченно підвищувати тактову частоту?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="217283" y="814812"/>
+            <a:ext cx="6953061" cy="6043188"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>Теоретично:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" b="1" dirty="0" smtClean="0"/>
+              <a:t>f ↑ → більше тактів за секунду → вища потенційна продуктивність</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>Але практично підвищення частоти обмежується:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>затримками проходження сигналів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>часом перемикання транзисторів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>енергоспоживанням; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>тепловиділенням; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>складністю синхронізації; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>стабільністю роботи. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>Тривалий час частота CPU швидко зростала, але згодом її збільшення стало економічно та фізично складним.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>Тому виробники почали робити акцент на:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>багатоядерності; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>підвищенні IPC; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>кеш-пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>SIMD; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>SMT; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" smtClean="0"/>
+              <a:t>спеціалізованих прискорювачах.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="2398413" cy="1600438"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7170344" y="814811"/>
+            <a:ext cx="4908555" cy="2725094"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...596 lines deleted...]
-          <p:cNvSpPr/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="3809761" cy="338554"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7269933" y="4172545"/>
+            <a:ext cx="4922067" cy="2685455"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...12 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="83401099"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910927553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1928388" y="247431"/>
+            <a:ext cx="7198259" cy="666970"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...255 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Power Wall </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>енергетичне обмеження</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="394580" y="914401"/>
+            <a:ext cx="11492620" cy="5767056"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>Динамічне енергоспоживання CMOS-логіки приблизно описується:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>P ≈ α · C · U² · f</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>де:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...621 lines deleted...]
-            </a:endParaRPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t> – потужність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>α</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t> – активність перемикань; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t> – ефективна ємність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>U</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t> – напруга; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t> – тактова частота. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>Особливо важливим є квадратичний зв'язок:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>P ∝ U²</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>Тому збільшення частоти, яке потребує підвищення напруги, може призводити до значного збільшення енергоспоживання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>Високе енергоспоживання означає:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>більше тепла → складніше охолодження → обмеження частоти.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>Це називають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" b="1" dirty="0" smtClean="0"/>
+              <a:t>Power Wall</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1900" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2473325" y="4368799"/>
-            <a:ext cx="5583220" cy="1018023"/>
+            <a:off x="7482695" y="1086416"/>
+            <a:ext cx="4618857" cy="3485583"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2484584721"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="856554359"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2417274" y="292699"/>
+            <a:ext cx="6836121" cy="603596"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...104 lines deleted...]
-          </p:cNvSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Теплові обмеження процесора</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222564" y="896295"/>
+            <a:ext cx="7536255" cy="5637551"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Електрична енергія, спожита процесором, значною мірою перетворюється на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>тепло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Шлях відведення тепла:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>транзистори → кристал → теплорозподільна кришка → термоінтерфейс → система охолодження → навколишнє середовище</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Якщо температура процесора досягає критичного рівня, система може автоматично зменшити його продуктивність.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Thermal throttling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> – зниження частоти та/або напруги для обмеження температури.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Тому максимальна продуктивність процесора визначається не лише його архітектурою, а й можливостями системи охолодження.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="5752344" cy="1384995"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7840299" y="1294776"/>
+            <a:ext cx="3871666" cy="5099595"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...361 lines deleted...]
-          </p:cNvSpPr>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="3770648" cy="1169551"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4892775"/>
+            <a:ext cx="2684729" cy="1329580"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...332 lines deleted...]
-          <p:cNvSpPr/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="6929718" cy="1323439"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2684729" y="4762468"/>
+            <a:ext cx="2421527" cy="1590193"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...79 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5106256" y="4671588"/>
+            <a:ext cx="2574642" cy="2080279"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3782282201"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3053658" y="229324"/>
+            <a:ext cx="6084683" cy="531168"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...157 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Бенчмарки: як вимірюють продуктивність CPU?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="90534" y="968720"/>
+            <a:ext cx="8066637" cy="5235403"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...366 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Бенчмарк</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t> – тестова програма або набір тестів, призначених для оцінювання продуктивності обчислювальної системи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...524 lines deleted...]
-          <p:cNvSpPr/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Основні типи:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Синтетичні тести</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Створюють спеціалізоване навантаження для вимірювання певних характеристик.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Прикладні тести</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Використовують реальні або наближені до реальних задачі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>компіляція; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>рендеринг; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>кодування відео; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>архівація; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>наукові обчислення. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Ігрові тести</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Оцінюють продуктивність CPU/GPU у реальних або модельованих ігрових сценаріях.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t>Важливо:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" dirty="0" smtClean="0"/>
+              <a:t> результати різних бенчмарків можуть суттєво відрізнятися.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="6096000" cy="1815882"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8390932" y="347003"/>
+            <a:ext cx="3518086" cy="2187822"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...137 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8390932" y="2495141"/>
+            <a:ext cx="3505322" cy="2182559"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8390932" y="4648305"/>
+            <a:ext cx="3505322" cy="2209695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1854254875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2464806" y="129735"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...147 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Підсумок</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="869133"/>
+            <a:ext cx="11257230" cy="5884752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
-[...1088 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>Процесор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>це апаратний виконавець машинних інструкцій.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Його </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>продуктивність визначається не однією характеристикою, а поєднанням:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>частота + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>IPC + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>кеш + пам'ять + паралелізм + мікроархітектура + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>ISA + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>програмне навантаження.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Сучасний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>CPU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>використовує:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>багатоядерність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>конвеєризацію; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>суперскалярність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>out-of-order execution; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>branch prediction; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>кешування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>SIMD; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>SMT. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>сучасний процесорний комплекс дедалі частіше являє собою:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>CPU + GPU + NPU + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>контролери + спеціалізовані прискорювачі.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3536950" y="2079517"/>
-            <a:ext cx="2324100" cy="504825"/>
+            <a:off x="7387628" y="2368937"/>
+            <a:ext cx="4706545" cy="4384948"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...30 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1486582513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="144506"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...137 lines deleted...]
-          </p:cNvSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Процесори за призначенням</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028919"/>
+            <a:ext cx="11193855" cy="5552950"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>Процесори для персональних комп’ютерів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>персональні комп'ютери; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>висока продуктивність. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>Процесори для носимих пристроїв </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>ноутбуки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>енергоефективність. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>Серверні процесори</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>велика кількість ядер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>великі обсяги пам'яті; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>надійність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>багатопотокові навантаження. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>Процесори для вбудованих (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>embedded) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>систем</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Різноманітні вбудовані системи; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>обмежене енергоспоживання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>специфічні функції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="3060774" cy="1107996"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8644802" y="458259"/>
+            <a:ext cx="3310550" cy="1810085"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...333 lines deleted...]
-          <p:cNvSpPr/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="https://media.licdn.com/dms/image/v2/D5612AQGh6VbRU_TtFA/article-cover_image-shrink_423_752/article-cover_image-shrink_423_752/0/1708413432972?e=1790208000&amp;v=beta&amp;t=WXtkAPY5Ov7_-_AEFw1WQoX3mGmhpmiw2EkLf9MM1xA"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="5419074" cy="930350"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5479012" y="1954217"/>
+            <a:ext cx="3019425" cy="1514475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...21 lines deleted...]
-      </p:sp>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8644802" y="2928804"/>
+            <a:ext cx="3327222" cy="1768160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5126" name="Picture 6" descr="https://www.tq-group.com/fileadmin/_processed_/e/6/csm_EMB_Web_1180x664_Gesamt_Formfaktoren_Teaser_6d74ffdf99.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5895471" y="4861043"/>
+            <a:ext cx="3313176" cy="1865841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1965481353"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978288469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2714153" y="2918202"/>
+            <a:ext cx="6148057" cy="648863"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...797 lines deleted...]
-              <a:t>У наведеному прикладі змінна x має область видимості enclosing для функції inner()</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4800" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
-[...13018 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133028732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031745073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11707906" cy="6705600"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...1780 lines deleted...]
-      </p:grpSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>CPU за способом організації обчислень</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="349313" y="1058434"/>
+            <a:ext cx="10515600" cy="5308507"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...851 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Можна виділити:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>скалярні процесори; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>векторні процесори; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>SIMD-процесори; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>багатоядерні CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>багатопроцесорні системи; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>масивно-паралельні прискорювачі. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>У сучасному комп'ютері ці підходи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>поєднуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>багатоядерний CPU + SIMD + SMT + GPU</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="5585883"/>
-            <a:ext cx="3429000" cy="1009650"/>
+            <a:off x="5997066" y="947643"/>
+            <a:ext cx="6085409" cy="3660571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3788434" y="5428988"/>
-            <a:ext cx="3298166" cy="1323439"/>
+            <a:off x="6020554" y="4804951"/>
+            <a:ext cx="6038435" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...800 lines deleted...]
-              <a:t>Ми взяли функцію, за допомогою декоратора додали до неї певний функціонал, і таким чином отримали цю функцію, але вже "покращену".</a:t>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Наприклад - процесор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Ryzen 7 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>8700G:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>ядер Zen 4 → багатоядерний CPU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>потоків / SMT → одне ядро може підтримувати два апаратні потоки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>AVX2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>та SIMD → векторні інструкції в CPU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Radeon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>780M, 12 Compute Units, RDNA 3 → інтегрований GPU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>усе </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>це знаходиться на одному 4-нм кристалі (Phoenix)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="515234281"/>
-[...17783 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="68342208"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334106130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11752730" cy="6705600"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2465 lines deleted...]
-      </p:grpSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>RISC та CISC</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="262467" y="177800"/>
-            <a:ext cx="11624733" cy="6417733"/>
+            <a:off x="316116" y="947643"/>
+            <a:ext cx="5553548" cy="5743073"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...845 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Історично сформувалися два різні підходи до ISA.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>CISC – Complex Instruction Set Computer</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>велика кількість інструкцій; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>складні формати команд; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>різні способи адресації. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>RISC – Reduced Instruction Set Computer</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>відносно прості інструкції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>регулярні формати; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>акцент на ефективному конвеєрному виконанні. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Сьогодні межа між RISC і CISC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>не є абсолютною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:r>
-[...124 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3873886" y="1533820"/>
-            <a:ext cx="3838575" cy="2124075"/>
+            <a:off x="7446853" y="88424"/>
+            <a:ext cx="4433180" cy="2561243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6292157" y="2686983"/>
+            <a:ext cx="5899843" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>MULT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>це складна інструкція, що містить багато команд; вона потребує більше тактів процесора, але використовує менше пам’яті, оскільки ця інструкція є коротшою, але виконує БІЛЬШ СКЛАДНІ операції.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7447655" y="3425647"/>
+            <a:ext cx="4432378" cy="2522940"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6364585" y="5903893"/>
+            <a:ext cx="5975289" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>Д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>ля </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>виконання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>операцій знадобитися </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>більше команд, що потенційно призводить до більшого споживання пам’яті, ці недоліки значною мірою компенсуються технологічним прогресом та зниженням вартості пам’яті</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="444179918"/>
-[...1481 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1394579294"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3780436510"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...27 lines deleted...]
-          </p:cNvSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>x86-64</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="6513214" cy="4176825"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>x86-64</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t> – 64-бітне розширення архітектури x86.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Особливості:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>широко використовується у ПК і серверах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>велика та історично сумісна ISA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>підтримує складні режими адресації; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>сучасні реалізації використовують складну внутрішню мікроархітектуру. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Важливо: сучасний x86-процесор може внутрішньо перетворювати складні інструкції у простіші внутрішні операції – мікрооперації (micro-ops або µops</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="7190238" cy="4185761"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7387627" y="1919924"/>
+            <a:ext cx="4342646" cy="4347581"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...32 lines deleted...]
-            </a:prstTxWarp>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8274866" y="124759"/>
+            <a:ext cx="1680739" cy="1686515"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1291627" y="5495247"/>
+            <a:ext cx="6096000" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
-[...69 lines deleted...]
-              <a:t>sqrt</a:t>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад: спрощена схема ядра Intel Skylake.</a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...9 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
             </a:br>
-            <a:br>
-[...2568 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>x86-64 інструкції мають складний і змінний формат, тому сучасні процесори декодують їх у внутрішні мікрооперації (µops), оптимізовані для подальшого виконання</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1966692035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11636188" cy="6624918"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...93 lines deleted...]
-          </p:cNvSpPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>ARM</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="5870418" cy="5643485"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>ARM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t> – сімейство RISC-орієнтованих ISA.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Характерні особливості:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>енергоефективність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>широке застосування у смартфонах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>планшетах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>embedded-системах; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>сучасних ноутбуках і серверах. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>Архітектура ARM використовується різними виробниками у власних процесорах і SoC.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="2600392" cy="1169551"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5869664" y="1504550"/>
+            <a:ext cx="5991328" cy="3923002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3055 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1211684009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2805454948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11794067" cy="6460066"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...104 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>RISC-V</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="213511" y="775422"/>
+            <a:ext cx="6938727" cy="5924142"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...559 lines deleted...]
-            </a:endParaRPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>RISC-V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t> – відкрита стандартна ISA з модульною структурою.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Основна ідея:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>базова ISA + стандартні розширення + можливі спеціалізовані розширення</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>відкрита ISA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>відсутність обов'язкової ліцензії на саму специфікацію ISA; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>модульність; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>можливість спеціалізації. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Застосування:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>embedded; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>мікроконтролери; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>дослідницькі системи; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>спеціалізовані прискорювачі; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>поступово ширші класи систем.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2559979" y="1068925"/>
-            <a:ext cx="1476375" cy="800100"/>
+            <a:off x="7677339" y="417711"/>
+            <a:ext cx="3917334" cy="3715211"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...626 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2709129" y="2637745"/>
-[...1460 lines deleted...]
-            <a:ext cx="1657350" cy="800100"/>
+            <a:off x="7550792" y="4195265"/>
+            <a:ext cx="4043881" cy="2504299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102886772"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3195790206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Мікроархітектура</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>ISA та мікроархітектура – не одне й те саме</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="143933" y="186267"/>
-            <a:ext cx="11794067" cy="6460066"/>
+            <a:off x="331206" y="1032677"/>
+            <a:ext cx="5779883" cy="5172706"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...99 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ISA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> визначає, що процесор повинен вміти робити з точки зору програмного забезпечення.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...417 lines deleted...]
-            </a:endParaRPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>Мікроархітектура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t> визначає, як саме конкретний процесор це реалізує.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Наприклад, одна ISA може реалізовуватися:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>простим процесором; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>суперскалярним CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>out-of-order CPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>енергоефективним ядром. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" smtClean="0"/>
+              <a:t>Тому:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:t>одна ISA → багато різних мікроархітектур.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2683932" y="1569757"/>
-            <a:ext cx="704850" cy="200025"/>
+            <a:off x="618630" y="4109746"/>
+            <a:ext cx="3948111" cy="2223557"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="237066" y="1882819"/>
-            <a:ext cx="11218334" cy="338554"/>
+            <a:off x="205920" y="6382315"/>
+            <a:ext cx="5663744" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...10 lines deleted...]
-          </p:cNvSpPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>x86-64 ISA → Intel Golden Cove / AMD Zen 4 / Intel Gracemont</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2141933" cy="954107"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6590925" y="1515226"/>
+            <a:ext cx="5318492" cy="2031325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...32 lines deleted...]
-            </a:prstTxWarp>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...130 lines deleted...]
-              <a:t>):</a:t>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>Приклад процесора з двома типами мікроархітектур одночасно. </a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...8 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...139 lines deleted...]
-              <a:t>)</a:t>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>Intel Core i9-12900K – гібридний процесор. </a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...8 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
             </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>У ньому фізично є два різні типи ядер, і вони мають різні мікроархітектури.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>8 P-cores (Performance cores) → мікроархітектура Golden Cove </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>8 E-cores (Efficient cores) → мікроархітектура Gracemont</a:t>
+            </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...8 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
-[...163 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>Завдяки Hyper-Threading на P-cores:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0"/>
+              <a:t>8 P-cores × 2 потоки + 8 E-cores × 1 потік = 24 потоки</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="6146" name="Picture 2" descr="https://cxblobs.blob.core.windows.net/images/Alder_Lake_review/pics/Die_Shot_Blank_com.jpg"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="5479522" cy="824704"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5660215" y="3631585"/>
+            <a:ext cx="6531785" cy="3226415"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...148 lines deleted...]
-          <a:effectLst/>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...11 lines deleted...]
-              </a14:hiddenEffects>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...857 lines deleted...]
-        </p:spPr>
       </p:pic>
-      <p:sp>
-[...27 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2291617479"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1116205122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...10 lines deleted...]
-            <a:ext cx="11794067" cy="6460066"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...160 lines deleted...]
-            <a:spAutoFit/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Мікроархітектура сучасного CPU</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11743100" cy="5829082"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...334 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>Сучасне ядро може містити:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0" smtClean="0"/>
+              <a:t>Front End</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>вибірка; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>декодування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>передбачення переходів. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0" smtClean="0"/>
+              <a:t>Scheduler / Execution</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>планування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>ALU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>FPU; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>SIMD; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>Load/Store. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0" smtClean="0"/>
+              <a:t>Back End</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>завершення інструкцій; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>запис результатів. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0" smtClean="0"/>
+              <a:t>Cache subsystem</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>L1; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>L2; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" smtClean="0"/>
+              <a:t>взаємодія з L3.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1648354" y="1010998"/>
-            <a:ext cx="1495425" cy="304800"/>
+            <a:off x="6166767" y="830398"/>
+            <a:ext cx="5584630" cy="5955174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1717 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="954687956"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="733542282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -70660,86 +10169,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -70921,86 +10430,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -71142,125 +10651,102 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>8529</Words>
+  <Words>1448</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>303</Paragraphs>
+  <Slides>20</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Тема</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>JetBrains Mono</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...39 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Класифікація процесорів Як класифікують процесори?</vt:lpstr>
+      <vt:lpstr>Процесори за призначенням</vt:lpstr>
+      <vt:lpstr>CPU за способом організації обчислень</vt:lpstr>
+      <vt:lpstr>RISC та CISC</vt:lpstr>
+      <vt:lpstr>x86-64</vt:lpstr>
+      <vt:lpstr>ARM</vt:lpstr>
+      <vt:lpstr>RISC-V</vt:lpstr>
+      <vt:lpstr>Мікроархітектура ISA та мікроархітектура – не одне й те саме</vt:lpstr>
+      <vt:lpstr>Мікроархітектура сучасного CPU</vt:lpstr>
+      <vt:lpstr>Сучасні архітектури Гетерогенна архітектура</vt:lpstr>
+      <vt:lpstr>SoC – System on Chip</vt:lpstr>
+      <vt:lpstr>Чиплетна архітектура</vt:lpstr>
+      <vt:lpstr>Вбудована графіка</vt:lpstr>
+      <vt:lpstr>Закон масштабування та сучасні обмеження</vt:lpstr>
+      <vt:lpstr>Чому не можна нескінченно підвищувати тактову частоту?</vt:lpstr>
+      <vt:lpstr>Power Wall – енергетичне обмеження</vt:lpstr>
+      <vt:lpstr>Теплові обмеження процесора</vt:lpstr>
+      <vt:lpstr>Бенчмарки: як вимірюють продуктивність CPU?</vt:lpstr>
+      <vt:lpstr>Підсумок</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>