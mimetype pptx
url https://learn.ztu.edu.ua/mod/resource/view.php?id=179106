--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -30,132 +31,145 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId48"/>
+    <p:notesMasterId r:id="rId55"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="315" r:id="rId3"/>
-[...43 lines deleted...]
-    <p:sldId id="314" r:id="rId47"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="307" r:id="rId4"/>
+    <p:sldId id="308" r:id="rId5"/>
+    <p:sldId id="309" r:id="rId6"/>
+    <p:sldId id="310" r:id="rId7"/>
+    <p:sldId id="358" r:id="rId8"/>
+    <p:sldId id="359" r:id="rId9"/>
+    <p:sldId id="311" r:id="rId10"/>
+    <p:sldId id="312" r:id="rId11"/>
+    <p:sldId id="313" r:id="rId12"/>
+    <p:sldId id="314" r:id="rId13"/>
+    <p:sldId id="315" r:id="rId14"/>
+    <p:sldId id="328" r:id="rId15"/>
+    <p:sldId id="329" r:id="rId16"/>
+    <p:sldId id="330" r:id="rId17"/>
+    <p:sldId id="331" r:id="rId18"/>
+    <p:sldId id="316" r:id="rId19"/>
+    <p:sldId id="317" r:id="rId20"/>
+    <p:sldId id="318" r:id="rId21"/>
+    <p:sldId id="319" r:id="rId22"/>
+    <p:sldId id="320" r:id="rId23"/>
+    <p:sldId id="321" r:id="rId24"/>
+    <p:sldId id="322" r:id="rId25"/>
+    <p:sldId id="332" r:id="rId26"/>
+    <p:sldId id="333" r:id="rId27"/>
+    <p:sldId id="334" r:id="rId28"/>
+    <p:sldId id="335" r:id="rId29"/>
+    <p:sldId id="338" r:id="rId30"/>
+    <p:sldId id="339" r:id="rId31"/>
+    <p:sldId id="340" r:id="rId32"/>
+    <p:sldId id="341" r:id="rId33"/>
+    <p:sldId id="342" r:id="rId34"/>
+    <p:sldId id="343" r:id="rId35"/>
+    <p:sldId id="344" r:id="rId36"/>
+    <p:sldId id="345" r:id="rId37"/>
+    <p:sldId id="346" r:id="rId38"/>
+    <p:sldId id="347" r:id="rId39"/>
+    <p:sldId id="336" r:id="rId40"/>
+    <p:sldId id="337" r:id="rId41"/>
+    <p:sldId id="360" r:id="rId42"/>
+    <p:sldId id="323" r:id="rId43"/>
+    <p:sldId id="348" r:id="rId44"/>
+    <p:sldId id="349" r:id="rId45"/>
+    <p:sldId id="350" r:id="rId46"/>
+    <p:sldId id="354" r:id="rId47"/>
+    <p:sldId id="355" r:id="rId48"/>
+    <p:sldId id="356" r:id="rId49"/>
+    <p:sldId id="357" r:id="rId50"/>
+    <p:sldId id="351" r:id="rId51"/>
+    <p:sldId id="352" r:id="rId52"/>
+    <p:sldId id="353" r:id="rId53"/>
+    <p:sldId id="306" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -212,132 +226,679 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{08FB837D-C827-4EFA-A057-4D05807E0F7C}" styleName="Themed Style 1 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="94707" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94246" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="113" d="100"/>
-          <a:sy n="113" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="258" y="96"/>
+        <p:origin x="756" y="108"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -349,252 +910,252 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{3304CD47-767D-4E53-A1DC-F683C0928671}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{E7CF1EA0-2147-410D-83F0-6E3555B641D8}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6B7FDDAE-6B10-4E95-A1E6-8F9C3C572827}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{E0DC0BCD-4AEF-4EB8-A058-DE40B34F2939}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1078992831"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63521658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -650,138 +1211,50 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...86 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -824,54 +1297,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -889,646 +1362,646 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2724300984"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988113200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334210868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3702012407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3507043920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643572931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392341525"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132353329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1536,54 +2009,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -1656,408 +2129,408 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2451500689"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593460594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1538057426"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258714778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2076,110 +2549,110 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2198,395 +2671,395 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889901150"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825459329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="88159905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="955239378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798937347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207185382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2594,54 +3067,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2651,82 +3124,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2745,125 +3218,125 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3648785902"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112074437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2871,54 +3344,54 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -2935,51 +3408,51 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2998,125 +3471,125 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1367802221"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2870110825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3134,242 +3607,242 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{777B0B6A-BA96-4644-98E1-3917F92EBE96}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>15.02.2021</a:t>
+            <a:fld id="{9B680DF1-5360-45D6-ABB8-5F483C698456}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>04.09.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7108CF3D-41FB-4D90-8FD0-E63126F572D6}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{AC92F9A8-4AA7-49E0-8971-CA0DF8C7EEE6}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145068190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4005604522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3631,4949 +4104,10558 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0"/>
-[...25 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4400" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Лекція 2: Представлення інформації в ЕОМ</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2498762684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615129376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Що таке система числення?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11438300" cy="5598219"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>числення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>спосіб запису чисел за допомогою певного набору цифр і правил їх використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основною характеристикою є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>основа системи числення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для позиційної системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
-[...221 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>N = aₙqⁿ + aₙ₋₁qⁿ⁻¹ + … + a₁q¹ + a₀q⁰</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>де</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>основа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>aᵢ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>цифри числа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>позиція цифри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...567 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="497697723"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4170354893"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Позиційні системи числення</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="194733" y="203200"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="467008" y="1056080"/>
+            <a:ext cx="10515600" cy="5245132"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У позиційній системі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>значення цифри залежить від її позиції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>           </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>555₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>           </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>означає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>5×10² + 5×10¹ + 5×10⁰</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>           </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>500 + 50 + 5 = 555</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Кожен наступний розряд має вагу, яка в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>q разів більша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> за попередній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...773 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="462452762"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3664661321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Десяткова система</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
-              <a:t>Оператор циклу for </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>Основа:           10</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Цифри:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
-              <a:t>for</a:t>
-[...19 lines deleted...]
-            </a:pPr>
+              <a:t>          0 1 2 3 4 5 6 7 8 9</a:t>
+            </a:r>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...132 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                527₁₀ = 5×10² + 2×10¹ + 7×10⁰ = 500 + 20 + 7 = 527</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...577 lines deleted...]
-            </a:endParaRPr>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Десяткова система природно використовується людиною, але цифрова техніка працює з двома стабільними станами, тому основною для ЕОМ є двійкова система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="264643" y="5425440"/>
-            <a:ext cx="4227899" cy="1336405"/>
+            <a:off x="1399656" y="3962619"/>
+            <a:ext cx="9229725" cy="2400300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1458429091"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1430075640"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Двійкова система</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11085214" cy="5652538"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
-              <a:t>Всередині </a:t>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Основа:             2</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Використовуються лише дві цифри</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-              <a:t>тіла циклу можна використовувати оператори </a:t>
-[...25 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>0 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
-[...46 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Вага розрядів:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>… 2⁴ 2³ 2² 2¹ 2⁰</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>тобто:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>… 16 8 4 2 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>101101₂</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>= 1×2⁵ + 0×2⁴ + 1×2³ + 1×2² + 0×2¹ + 1×2⁰ = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>45₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1903 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3952037294"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2955341112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Subtitle 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Чому комп'ютери використовують двійкову систему?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10976572" cy="5190812"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Електронним схемам зручно розрізняти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>два стійкі стани</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>низький рівень напруги → 0; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>високий рівень напруги → 1. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Двійкова система забезпечує:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>просту реалізацію логічних схем; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>високу завадостійкість; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>надійне зберігання даних; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>просту реалізацію логічних операцій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="https://media.geeksforgeeks.org/wp-content/uploads/Difference_Line_Coding_Schemes_2.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6898741" y="1416330"/>
+            <a:ext cx="4463358" cy="2606342"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2328574" y="4279948"/>
+            <a:ext cx="7612132" cy="2399621"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="331723324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2266008" y="151021"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Шістнадцяткова система</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455682" y="890419"/>
+            <a:ext cx="5137087" cy="5589164"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Основа: 16</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Цифри:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0–9, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>A, B, C, D, E, F</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>де:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>A = 10</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>B = 11</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>C = 12</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>D = 13</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>E = 14</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>F = 15</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Шістнадцяткова система зручна тим, що:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>цифра = 4 біти</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>1010 1101₂ = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>AD₁₆</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="https://miro.medium.com/v2/1*PkHLh296lpvyEyJ2KPxdSw.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6599232" y="781238"/>
+            <a:ext cx="5249867" cy="4415452"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9BEF0FF-7A5E-4875-90B0-541EAC7EABC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="465120" y="5878864"/>
+            <a:ext cx="11383979" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Де застосовується?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t> Адреси пам'яті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>, машинний код, значення регістрів, бітові маски, дампи пам'яті, налагодження програм, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>MAC-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>адреси, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>RGB-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>кольори, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>UUID </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>та ін.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="132859842"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Вісімкова система</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="4367543" cy="5598219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Основа: 8</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Цифри:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0–7</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Одна вісімкова цифра відповідає:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>3 бітам</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>101 110₂ = 56₈</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="https://www.watelectronics.com/wp-content/uploads/Decimal-and-Octal-Numbering-System.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8327239" y="820894"/>
+            <a:ext cx="3619500" cy="3486151"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3076" name="Picture 4" descr="https://d138zd1ktt9iqe.cloudfront.net/media/seo_landing_files/octal-to-decimal-conversion-1627393171.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4896196" y="2909339"/>
+            <a:ext cx="3148281" cy="3867180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3078" name="Picture 6" descr="https://camo.githubusercontent.com/cde7efeb07eb6eefbc217ef636b1db35f4dd00c2a545d1454180a762bb112910/68747470733a2f2f7777772e6f6e6c696e656d61746834616c6c2e636f6d2f696d616765732f6f6374616c32646563696d616c2e706e67"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8327239" y="4540118"/>
+            <a:ext cx="3410296" cy="2236401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50CBFC0-82CE-4F92-B102-494AAD0A13F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="103881" y="4175343"/>
+            <a:ext cx="4650934" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Де застосовується?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Деякі системи Unix/Linux для прав доступу до файлів (chmod 755); окремі низькорівневі та спеціалізовані системи.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Сьогодні вісімкова система використовується рідше, ніж шістнадцяткова, але залишається важливою для розуміння способів компактного запису двійкових даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1091644768"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Порівняння систем числення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="514657777"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="403996" y="1285035"/>
+          <a:ext cx="10515600" cy="1828800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2628900">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Система</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0"/>
+                        <a:t>Основа</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0"/>
+                        <a:t>Цифри</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Приклад</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Двійкова</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>0–1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>101101₂</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Вісімкова</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>8</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>0–7</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>55₈</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Десяткова</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>10</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>0–9</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>45₁₀</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Шістнадцяткова</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>16</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>0–9, A–F</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>2D₁₆</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="603564" y="3685256"/>
+            <a:ext cx="10441664" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Те саме число може мати різний запис:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0"/>
+              <a:t>45₁₀ = 101101₂ = 55₈ = 2D₁₆</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2837718390"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Переведення з двійкової в десяткову</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="404011" y="1273361"/>
+            <a:ext cx="11383978" cy="4756245"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для переведення необхідно:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Пронумерувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>розряди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>справа наліво, починаючи з 0; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Кожен біт помножити на відповідний степінь 2; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отримані значення додати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>110101₂ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>= 1×2⁵ + 1×2⁴ + 0×2³ + 1×2² + 0×2¹ + 1×2⁰ = 32 + 16 + 4 + 1 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>53₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397786686"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Переведення з десяткової в двійкову</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4747192"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для цілої частини використовується </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>послідовне ділення на 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                                   53₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>53 ÷ 2 = 26, остача 1</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>26 ÷ 2 = 13, остача 0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>13 ÷ 2 = 6, остача 1</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>6 ÷ 2 = 3, остача 0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>3 ÷ 2 = 1, остача 1</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>1 ÷ 2 = 0, остача 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Читаємо остачі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>знизу вгору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                      53₁₀ = 110101₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8068006" y="2609236"/>
+            <a:ext cx="1571322" cy="1645893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7784114" y="1777672"/>
+            <a:ext cx="567784" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>27₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8068006" y="4448361"/>
+            <a:ext cx="1452642" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>27₁₀ = 11011₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1540916885"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Представлення інформації в ЕОМ</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11085214" cy="5344721"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>Комп'ютер працює не безпосередньо з числами, текстом чи зображеннями.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>На фізичному рівні інформація представлена станами електронних компонентів, які можна інтерпретувати як:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Будь-яка інформація в комп'ютері зрештою подається у вигляді </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>послідовності бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Тому для роботи з інформацією необхідно визначити:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>одиниці її представлення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>спосіб кодування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>систему числення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>правила виконання операцій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B40F6D3-0A0B-4808-A50C-B4974E217BC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6437014" y="3623234"/>
+            <a:ext cx="5754986" cy="3234765"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3386151713"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Переведення між двійковою та шістнадцятковою системами</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11248176" cy="5308507"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                        16 = 2⁴</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>кожна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>цифра безпосередньо відповідає чотирьом бітам.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>               1011 0110 1101₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>групуємо по 4 біти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>            1011 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>| 0110 | 1101</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>замінюємо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t> B | 6 | D</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>          101101101101₂ = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>B6D₁₆</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="https://mathmonks.com/wp-content/uploads/2024/04/Hexadecimal-to-Binary.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5982077" y="2315512"/>
+            <a:ext cx="5715000" cy="3952876"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2379093715"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Переведення дробової частини</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для переведення десяткового дробу в двійкову систему використовується </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>послідовне множення на 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>              0,625₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>   0,625 × 2 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>1,25</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> → 1</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>     0,25 × 2 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0,5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> → 0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>       0,5 × 2 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>1,0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> → 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отже:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>      0,625₁₀ = 0,101₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5148733" y="1587044"/>
+            <a:ext cx="5145057" cy="5198190"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1429069921"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Двійкові дроби</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Позиції праворуч від двійкової крапки мають від'ємні степені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> 2:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>2⁻¹, 2⁻², 2⁻³, …</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0,101₂</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>= 1×2⁻¹ + 0×2⁻² + 1×2⁻³= 1/2 + 1/8= </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0,625₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="https://c-for-dummies.com/blog/wp-content/uploads/2016/07/0723_powers-of-2-2.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7891416" y="1720159"/>
+            <a:ext cx="3877847" cy="4920558"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2200659064"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Арифметичні операції у двійковій системі</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Двійкове додавання</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні правила</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>             0 + 0 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>             0 + 1 = 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>             1 + 0 = 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>             1 + 1 = 10₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Останній випадок означає:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>1 + 1 = 0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>, переносимо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> у наступний розряд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="607143" y="4961161"/>
+            <a:ext cx="1324402" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>   1011</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t> + 0110</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t> ------  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  10001</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="362699" y="6268191"/>
+            <a:ext cx="1811714" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>11₁₀ + 6₁₀ = 17₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7531095" y="2144869"/>
+            <a:ext cx="3902558" cy="3453988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4191812178"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Двійкове віднімання</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="10515600" cy="4620443"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні правила:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0 − 0 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>          1 − 0 = 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>          1 − 1 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>          0 − 1 = 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>але необхідно виконати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>позичання з наступного розряду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="4222108"/>
+            <a:ext cx="1324402" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  1101 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>0110 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>------   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  0111</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="5649361"/>
+            <a:ext cx="1681871" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>13₁₀ − 6₁₀ = 7₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5720894" y="3621386"/>
+            <a:ext cx="3437313" cy="3000421"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2535359955"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Двійкове множення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Правила множення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>           0 × 0 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>           0 × 1 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>           1 × 0 = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>           1 × 1 = 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566597" y="3943925"/>
+            <a:ext cx="881957" cy="2031325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  101    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>×  11    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>-----       </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  101      </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t> 101     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>-----      </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t> 1111</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566597" y="6171065"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Отже: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>5₁₀ × 3₁₀ = 15₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4634100" y="1580015"/>
+            <a:ext cx="7305675" cy="4591050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="677115384"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Двійкове ділення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Двійкове ділення виконується аналогічно десятковому.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                             1100₂ ÷ 10₂ = 110₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>оскільки:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                                 12₁₀ ÷ 2₁₀ = 6₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Ділення на 2 у двійковій системі еквівалентне </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>зсуву вправо на один розряд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9482374" y="3204588"/>
+            <a:ext cx="1971675" cy="3248025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3666157740"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Арифметичні зсуви</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Зсув вліво на 1 біт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> приблизно відповідає множенню на 2.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Зсув вправо на 1 біт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> для беззнакового числа відповідає цілочисельному діленню на 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                        001011₂ &lt;&lt; 1 = 010110₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>                                     11 × 2 = 22</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Але для знакових чисел правила необхідно розглядати окремо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2" descr="https://i.ytimg.com/vi/GjmiiLzDzHI/maxresdefault.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="538525" y="3782328"/>
+            <a:ext cx="5331139" cy="2998766"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639A3714-0F05-40DE-ACEC-21AD12545428}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="4238044"/>
+            <a:ext cx="5863628" cy="2031325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Зсуви двійкових чисел використовуються для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>швидкого множення та ділення на степені двійки, роботи з окремими бітами й бітовими полями, формування та обробки адрес, регістрів і структур даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>. Вони є базовими операціями процесора та широко застосовуються в арифметичних, логічних і системних операціях.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2488403986"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Представлення цілих чисел</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t>Скільки чисел можна представити n бітами?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Якщо кожен біт має два стани, то:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>         n бітів → 2ⁿ комбінацій</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1297280056"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1471942" y="2749217"/>
+          <a:ext cx="3371661" cy="2834640"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="1660556">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1711105">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>Кількість бітів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>Кількість комбінацій</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>16</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>8</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>256</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>16</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>65 536</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU"/>
+                        <a:t>32</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>4 294 967 296</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="227902" y="6022848"/>
+            <a:ext cx="5630387" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Це визначає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1"/>
+              <a:t>діапазон значень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>, які можна представити.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91913361-E56A-49F6-A7D9-E6F780298F99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6333712" y="1078726"/>
+            <a:ext cx="5553488" cy="5685871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1044159589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" err="1"/>
+              <a:t>Беззнакові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t> цілі числа</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448902" y="1028918"/>
+            <a:ext cx="4150258" cy="5598219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>n-бітного беззнакового числа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> діапазон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0 … 2ⁿ − 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад, для 8 бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0 … 255</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>2⁸ − 1 = 255</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Двійкове представлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>00000000₂ = 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>11111111₂ = 255</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3905986" y="1756373"/>
+            <a:ext cx="8286014" cy="5101628"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082669928"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Що таке біт?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11148588" cy="5724967"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>Біт (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>bit, binary digit)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>найменша одиниця цифрової інформації.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Біт може мати одне з двох значень:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>            0 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Двійковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> розряд дозволяє представити два можливі стани:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>так / ні; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>увімкнено / вимкнено; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>істина / хиба; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>є сигнал / немає сигналу. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Один біт містить недостатньо інформації для представлення більшості практичних даних, тому біти об'єднуються в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{768E5F53-19B7-4EF3-93C5-6E34CEA96C9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4475524" y="3162082"/>
+            <a:ext cx="7267575" cy="2667000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2780820638"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Знакові цілі числа</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для представлення від'ємних чисел необхідно зарезервувати частину можливих кодів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Основні способи:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>прямий код; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>обернений </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>код; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>доповняльний код</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У сучасних комп'ютерах для цілих знакових чисел переважно використовується </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>доповняльний код (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>two's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>complement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CCC9AA-DC9A-4C04-8F43-46FBA3842E4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2861130" y="4102708"/>
+            <a:ext cx="5178347" cy="2547047"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2187870646"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Доповняльний код</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="10958465" cy="5136491"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>n-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>бітного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>знакового числа діапазон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>           −2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>ⁿ⁻¹ … 2ⁿ⁻¹ − 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для 8 бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>         −128 … +127</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Переваги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>один код для нуля; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>зручне виконання додавання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>віднімання можна виконувати як додавання; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>апаратна реалізація арифметики спрощується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7628723" y="1486135"/>
+            <a:ext cx="3000375" cy="4791075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932453368"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2302221" y="289521"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Отримання доповняльного коду від'ємного числа</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11130481" cy="5399041"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для отримання представлення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>−5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> у 8 бітах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Представляємо +5:        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>00000101</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Інвертуємо біти:             </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>11111010</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Додаємо 1:                       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>11111011</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отже:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>                               </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>−5 = 11111011₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>у 8-бітному доповняльному коді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D67A057-3DE6-4592-826C-47E3B1ED7AAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5758004" y="3181246"/>
+            <a:ext cx="5985096" cy="3043765"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2107309247"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Додавання знакових чисел</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="10515600" cy="5399041"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Доповняльний код дозволяє використовувати той самий двійковий суматор для додавання додатних і від'ємних чисел.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                       5 + (−3)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Старший перенос виходить за межі 8 бітів і відкидається.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Результат:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>00000010₂ = 2₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1308980" y="2528109"/>
+            <a:ext cx="1577676" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>  00000101</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>+ 11111101</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>-----------</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              </a:rPr>
+              <a:t>1 00000010</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991929334"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Переповнення</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Переповнення (overflow)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> виникає, коли результат операції виходить за межі діапазону, який можна представити заданою кількістю бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для 8-бітного знакового числа:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                 127 + 1 = 128</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>+128</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> представити неможливо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отримуємо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>  01111111 + 00000001 = 10000000</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>яке інтерпретується як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>−128</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8194" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D7DF289-4BA3-4BC0-8496-ED041E7ADAD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6431309" y="3347341"/>
+            <a:ext cx="5019485" cy="2934339"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC7AFAD9-5764-436D-8AE9-412B7D3CF73D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5690104" y="1870013"/>
+            <a:ext cx="6501896" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>Приклад:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>65528</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t> + 8  = 65 536 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>відбудеться переповнення. Бо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> 16-біт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>зобразити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>цілі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> числа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> 0 до 65 535</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3602511266"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Представлення дійсних чисел</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Навіщо потрібне представлення дійсних чисел?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="394580" y="1246201"/>
+            <a:ext cx="11112374" cy="5208919"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Цілі числа не дозволяють ефективно представляти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>дроби; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>дуже великі значення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>дуже малі значення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>результати вимірювань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>3,14159265</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>0,000000001</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>6,02 × 10²³</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для цього використовують представлення чисел із </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>плаваючою крапкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="743351216"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Форма числа з плаваючою крапкою</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448900" y="1028918"/>
+            <a:ext cx="11420193" cy="5829081"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Аналогічно науковому запису</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>N = ±M × Bᴱ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>де:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>мантиса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>significand); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>основа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>порядок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> (експонента). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У двійковій системі:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>N = ±M × 2ᴱ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Положення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>двійкової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>крапки визначається значенням експоненти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA70B426-98CC-49A5-BF1A-68D4F0123AD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5094838" y="4930542"/>
+            <a:ext cx="2319951" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1,10101</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>×2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" baseline="30000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2126923299"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Нормалізація двійкового числа</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>101101,01₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>можна записати як</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>1,0110101₂ × 2⁵</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Двійкове число нормалізується таким чином, щоб перед крапкою залишалася одна значуща одиниця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Це дозволяє ефективніше використовувати доступну кількість бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327B3C57-E425-47B3-B2CB-144A41EBCE8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="707302" y="5493123"/>
+            <a:ext cx="10324723" cy="671915"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Нормалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – приведення двійкового числа до форми </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1,мантиса×2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" baseline="30000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, що забезпечує однозначне представлення числа та дозволяє ефективно використовувати розрядну сітку.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="434053950"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>IEEE 754</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="5046552" cy="5525791"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Для представлення чисел із плаваючою крапкою широко використовується стандарт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>IEEE 754</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Найпоширеніші формати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>float / binary32 – 32 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>біти</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>біт – знак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>бітів – експонента</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>23 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>біти – дробова частина </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>significand. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>double / binary64 – 64 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>біти</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>біт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – знак; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>11 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – експонента; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>52 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>біти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>дробова частина </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>significand.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ED5CA39-B56A-4C15-BD98-8706ED3A2C07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5764795" y="3728811"/>
+            <a:ext cx="6079119" cy="2352977"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C388BE3B-F652-4C3E-89FA-36F193EC1AFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5764795" y="1076023"/>
+            <a:ext cx="6097508" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>IEEE (Institute of Electrical and Electronics Engineers)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>міжнародна професійна організація, яка розробляє та підтримує стандарти у сфері електротехніки, електроніки, комп'ютерних технологій і телекомунікацій. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Стандарти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>IEEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>забезпечують єдині правила та сумісність технологій, пристроїв і програмних систем</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25543475-0042-4C32-99FB-D527B98E4A4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9712528" y="2505487"/>
+            <a:ext cx="2149775" cy="649723"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2451015725"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Приклад представлення числа IEEE 754</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="5281346"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для нормалізованого числа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>                         N = (−1)ˢ × 1,F × 2ᴱ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У форматі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>binary32:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>**[ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>знак ][ експонента ][ дробова частина ]</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Експонента зберігається зі зміщенням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>bias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>binary32:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>                        bias = 127</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому збережена експонента</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>                    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Estored</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t> = E + 127</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC8FD35-85E6-4496-AD6B-899487D28DE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2426916" y="1470199"/>
-            <a:ext cx="7405734" cy="3448934"/>
+            <a:off x="6544900" y="905842"/>
+            <a:ext cx="5450941" cy="5842456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -8696,60244 +14778,8089 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Представлення числа −13,25 за IEEE 754 (32 біти)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тип: дійсне число → формат IEEE 754 single precision. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Двійкове представлення: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        13</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= 1101</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        0,25</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= 0,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        13,25</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ​= 1101,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3.   Нормалізація:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
-              <a:buNone/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1101,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= 1,10101</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>×2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="30000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Знак: число додатнє → S = 0. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5.  Експонента: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміщення  = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>127 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        E=3+127=130 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        130</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>=10000010</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6.   Мантиса:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buSzPts val="1000"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беремо біти після першої 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10101</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buSzPts val="1000"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доповнюємо нулями до 23 біт: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
-              <a:buNone/>
-[...4 lines deleted...]
-            </a:r>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10101000000000000000000</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. IEEE 754:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
-              <a:buNone/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>0 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>∣</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 10000010 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>∣</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 10101000000000000000000 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    У шістнадцятковому вигляді:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
-              <a:buNone/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4400" b="1" dirty="0"/>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>41540000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>​​</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3049535050"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4263549734"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Байт</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0"/>
-[...93 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>Байт (Byte, B)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – група з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>8 бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                        1 B = 8 bit</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>За допомогою 8 бітів можна представити:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                          2⁸ = 256</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>різних комбінацій:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>            00000000 … 11111111</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому один байт може представляти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>256 різних значень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>01000001₂ = 65₁₀</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="4466552"/>
+            <a:ext cx="2947153" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>У таблиці ASCII це символ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E34E15-D08C-4805-9959-DDA7C60B2A7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3847947" y="3805980"/>
-            <a:ext cx="4462239" cy="2696605"/>
+            <a:off x="7015399" y="795385"/>
+            <a:ext cx="4933950" cy="5448300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{993D2C31-D37E-430F-8B9F-8EFFDEE36E30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="242651" y="4867548"/>
+            <a:ext cx="6610350" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69EE5CC1-0535-430B-9CDB-D4B47747AAE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="205179" y="5267598"/>
+            <a:ext cx="6381750" cy="1323975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3408618401"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2229627644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Чому дійсні числа не завжди точні?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11429246" cy="5408096"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Не кожне десяткове число має точне скінченне представлення у двійковій системі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
-              <a:t>Створення, зміна, видалення списків і робота з його елементами </a:t>
-[...9 lines deleted...]
-              <a:t>Створити </a:t>
+              <a:t>0,1₁₀</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>має нескінченне двійкове представлення</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-              <a:t>список можна одним з таких способів. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0,00011001100110011…₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому комп'ютер зберігає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>найближче доступне значення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Це може призводити до результатів на кшталт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>0,1 + 0,2 ≠ точно 0,3</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>у деяких мовах програмування та форматах обчислень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
-          </a:p>
-[...68 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719C6890-0480-48D2-8E95-D9D4877BA5F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="279400" y="1107814"/>
-            <a:ext cx="6847003" cy="1323439"/>
+            <a:off x="8525347" y="4670439"/>
+            <a:ext cx="3352800" cy="1847850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...11 lines deleted...]
-              </a14:hiddenEffects>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...354 lines deleted...]
-        </p:spPr>
       </p:pic>
-      <p:sp>
-[...910 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3783283096"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4060826329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 2"/>
-[...1 lines deleted...]
-            <a:spLocks noChangeArrowheads="1"/>
+          <p:cNvPr id="4" name="Місце для вмісту 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D8E2C5-D11F-4886-AFAA-5A3284AAADC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="300668" y="1530129"/>
-            <a:ext cx="6702861" cy="3293209"/>
+            <a:off x="421740" y="118730"/>
+            <a:ext cx="11139534" cy="535531"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...922 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>0,1 дорівнює одній десятій (1/10), і щоб отримати двійкове представлення числа 0,1, нам потрібно скористатися двійковим довгим діленням, тобто поділити двійкове число 1 на двійкове число 1010 (1/1010), як показано нижче</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81182E5A-8B9B-47CF-9B23-D0C29BB63FC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7435321" y="2485454"/>
-            <a:ext cx="1742546" cy="1941360"/>
+            <a:off x="391052" y="735341"/>
+            <a:ext cx="2241237" cy="4465622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7769E2E4-BA6E-42EF-856B-835CA5201D13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="300668" y="243470"/>
-            <a:ext cx="10926131" cy="923330"/>
+            <a:off x="2844766" y="775113"/>
+            <a:ext cx="8775071" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
-[...278 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Як бачимо, процес ділення ніколи не закінчиться і повторюватиметься нескінченно з цифрами в частці, оскільки 100 знову з’являється як ділене.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
-[...549 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Отже, двійкове представлення нашого десяткового числа 0,1 буде таким:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
-[...558 lines deleted...]
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3A1DEF-5869-45C3-A330-33E79398D9B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2928937" y="3090334"/>
-            <a:ext cx="2591330" cy="620964"/>
+            <a:off x="3666489" y="1518342"/>
+            <a:ext cx="6279739" cy="2725384"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F3A00F6-1BBA-4220-AF6B-B2B619D1CF04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="257762" y="4558324"/>
-            <a:ext cx="2135521" cy="1077218"/>
+            <a:off x="2632289" y="4094589"/>
+            <a:ext cx="8775071" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...385 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>У системі чисел з плаваючою комою подвійної точності, яка використовує 53 біти, наближення числа 0,1 з плаваючою комою може бути більшим за 0,1</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{483CA92C-52E2-4943-911B-73CA808E9228}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2928936" y="4558324"/>
-[...728 lines deleted...]
-            <a:ext cx="1920758" cy="741810"/>
+            <a:off x="4690015" y="4593176"/>
+            <a:ext cx="6534150" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{413BD8D7-8D8A-4A4F-9718-AE0A83555EFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="143934" y="2255099"/>
-            <a:ext cx="1906291" cy="830997"/>
+            <a:off x="2396346" y="4688359"/>
+            <a:ext cx="2241237" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...256 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1200" i="1" dirty="0"/>
+              <a:t>Число 0,1 буде представлено</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69466B84-9DF3-49F4-B1E8-F7737ECD2FBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2374944" y="4978105"/>
+            <a:ext cx="2241237" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1200" i="1" dirty="0"/>
+              <a:t>Число 0,2 буде представлено</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
-[...1084 lines deleted...]
-          <p:cNvPr id="14" name="Picture 13"/>
+          <p:cNvPr id="16" name="Рисунок 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4415A5-7E01-4B6D-A24A-EF025A5F88BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3458945" y="6171526"/>
-[...1333 lines deleted...]
-            <a:ext cx="2290963" cy="704052"/>
+            <a:off x="4707134" y="5017507"/>
+            <a:ext cx="6391275" cy="219075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A2F8A21-6447-4DF3-A96B-04494CBA33C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="296332" y="3126770"/>
-            <a:ext cx="1906291" cy="1569660"/>
+            <a:off x="697116" y="5294123"/>
+            <a:ext cx="4150158" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...565 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1200" i="1" dirty="0"/>
+              <a:t>Якщо додати ці два вирази, попередньо привівши їх до однакових показників ступеня, отримаємо:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="20" name="Рисунок 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9416A62B-4005-4D9C-85EF-963AF5E006E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2681287" y="3126770"/>
-            <a:ext cx="2581275" cy="571500"/>
+            <a:off x="4734765" y="5371251"/>
+            <a:ext cx="6372225" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{606321B1-5FBC-42B3-AF58-6A0E68F1B0F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="296331" y="5286458"/>
-            <a:ext cx="1906291" cy="1077218"/>
+            <a:off x="903118" y="5764607"/>
+            <a:ext cx="3458341" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...385 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1200" i="1" dirty="0"/>
+              <a:t>У форматі з плаваючою комою це виглядає так:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="24" name="Рисунок 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CFAF27B-EF49-43A6-844E-0F52FD86AF6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2681287" y="5307623"/>
-[...753 lines deleted...]
-            <a:ext cx="981075" cy="723900"/>
+            <a:off x="4734765" y="5764607"/>
+            <a:ext cx="6610350" cy="333375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 2"/>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE367CF4-EFD9-47BF-B08F-059938F4F423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2374944" y="6243688"/>
+            <a:ext cx="6097508" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Саме це і є причиною того, що</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE3435C-3A9B-4097-BD2F-E25C8608B102}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="301210" y="2446236"/>
-            <a:ext cx="1906291" cy="830997"/>
+            <a:off x="5721789" y="6278105"/>
+            <a:ext cx="3567065" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...2 lines deleted...]
-              </a14:hiddenLine>
+              </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-[...15377 lines deleted...]
-          <a:extLst>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="C792EA"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="JetBrains Mono"/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
               </a:rPr>
-              <a:t>if </a:t>
-[...803 lines deleted...]
-            </a:endParaRPr>
+              <a:t>0.1 + 0.2 = 0.30000000000000004 </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2218086780"/>
-[...20587 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4186773020"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4105003694"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Точність і діапазон</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="166158"/>
-            <a:ext cx="11760200" cy="6514042"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
-[...351 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Представлення з плаваючою крапкою характеризується двома важливими властивостями:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Діапазон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> – наскільки великі та малі числа можна представити.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Точність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> – скільки значущих цифр можна зберегти.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Збільшення кількості бітів зазвичай дозволяє:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>збільшити діапазон; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>підвищити точність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>але збільшує обсяг пам'яті та обчислювальні витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:r>
-[...176 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6AD0BBB-E315-45BB-9043-DE22C3513214}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2881841" y="1332415"/>
-            <a:ext cx="552450" cy="552450"/>
+            <a:off x="200025" y="3748984"/>
+            <a:ext cx="5895975" cy="3000375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1E95420-B283-4756-BD01-D8467A9F8DEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="237067" y="2495576"/>
-            <a:ext cx="2310248" cy="738664"/>
+            <a:off x="6002022" y="4472316"/>
+            <a:ext cx="6097508" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...452 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
-              <a:t>Тут ми шукаємо з третього індексу і до кінця, а також з першого і до шостого. </a:t>
-[...6 lines deleted...]
-              <a:t>Зверніть </a:t>
+              <a:t>Десятична точність типів Float16 та Float32 у діапазоні чисел, що можуть бути представлені. Десятична точність вказана для найгіршого випадку, тобто у вигляді кількості десяткових знаків, які залишаються правильними при округленні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
-              <a:t>увагу, що метод </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
-              <a:t>повертає тільки </a:t>
-[...43 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1400" i="1" dirty="0"/>
+              <a:t>Найменше число, що може бути представлене (minpos), найменше нормальне число (floatmin) та найбільше число, що може бути представлене (maxpos), позначені вертикальними пунктирними лініями. Субнормальний діапазон знаходиться між minpos та floatmin.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...708 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="477738211"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2806929332"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Представлення символьної інформації</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>Як комп'ютер зберігає текст?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="166158"/>
-            <a:ext cx="11760200" cy="6514042"/>
+            <a:off x="611864" y="1400111"/>
+            <a:ext cx="10515600" cy="5127438"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
-[...98 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Комп'ютер не зберігає символ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>A»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>абстрактну літеру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Символу ставиться у відповідність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>числовий код</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>, у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>ASCII:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>A → 65₁₀ → 01000001₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Таким чином</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>символ → код → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>біти</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Аналогічний принцип використовується для цифр, розділових знаків та інших символів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...915 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="99275422"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2506728002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>ASCII</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="166158"/>
-            <a:ext cx="11760200" cy="6514042"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="5128770"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
-              <a:t>f-</a:t>
+              <a:t>ASCII (American Standard Code for Information Interchange)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>історично важливий стандарт кодування символів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Базовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>ASCII </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>використовує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>7 бітів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
-              <a:t>строки</a:t>
-[...70 lines deleted...]
-              <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>2⁷ = 128 кодів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Містить:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>латинські літери; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>цифри; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>розділові знаки; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>керуючі символи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Приклади</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
-[...407 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>A = 65</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>a = 97</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>0 = 48</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7FC22B-C1BC-4868-A2C6-D98A1032FD57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3264958" y="1938866"/>
-            <a:ext cx="2321700" cy="280004"/>
+            <a:off x="4729992" y="1788123"/>
+            <a:ext cx="7144209" cy="4721318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1062 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4052843404"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1127985586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Проблема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>ASCII</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="166158"/>
-            <a:ext cx="11760200" cy="6514042"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="5723440" cy="5417148"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
-[...284 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>ASCII </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>не містить більшості символів інших писемностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад, базовий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>ASCII </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
-            <a:r>
-[...60 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>українських літер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>кириличних літер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>грецьких літер; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>китайських ієрогліфів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>багатьох спеціальних символів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Потрібен був універсальний спосіб представлення символів різних мов.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Так виникла концепція </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440CFD17-5F48-4921-9523-490E75F4B116}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3651778" y="879903"/>
-[...379 lines deleted...]
-            <a:ext cx="2162175" cy="323850"/>
+            <a:off x="6172341" y="1026656"/>
+            <a:ext cx="5876925" cy="5619750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="489879524"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3593237114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2904066" y="2541582"/>
-            <a:ext cx="5693790" cy="1039819"/>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="11284390" cy="5462416"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>універсальний стандарт для представлення символів різних писемностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Unicode </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>визначає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>кодову точку (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>code point)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>для символу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Н</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1"/>
+              <a:t>априклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>A → U+0041</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>а → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>U+0430</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>€ → U+20AC</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>😀 → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>U+1F600</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52481AC0-1D58-45F0-84EC-34AEB09E02B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331205" y="4628752"/>
+            <a:ext cx="5001285" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Важливо: Unicode визначає, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>який код відповідає символу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>, але не визначає єдиний спосіб зберігання цього коду в байтах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>використовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>UTF-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>кодування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D32897-0DA8-429A-8F0A-268961680B98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5786107" y="1955549"/>
+            <a:ext cx="5764814" cy="4694206"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1957604649"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>Unicode та UTF – не одне й те саме</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285938" y="908458"/>
+            <a:ext cx="4684413" cy="5534844"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Це принципове розрізнення:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>система кодових точок символів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>UTF (Unicode Transformation Format)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>спосіб кодування цих кодових точок у послідовність байтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Основні формати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-8; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-16; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-32. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад, символ може мати одну кодову точку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Unicode, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>але займати різну кількість байтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-8, UTF-16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-32.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{443E1E28-6A08-4CEC-A8B2-1B06BBC858DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5133314" y="1201059"/>
+            <a:ext cx="6878904" cy="4950769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="254934614"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>UTF-8</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="9537071" cy="5371881"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>UTF-8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>змінна за довжиною система кодування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Один символ займає від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>1 до 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>байтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Загальна структура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Перші 128 символів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>повністю сумісні з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>ASCII.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="665955860"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="521329" y="2389777"/>
+          <a:ext cx="4503344" cy="1828800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2701705">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1801639">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Діапазон</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="r"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>Кількість</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" noProof="0" dirty="0"/>
+                        <a:t>байтів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>U+0000 … U+007F</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>U+0080 … U+07FF</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>U+0800 … U+FFFF</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US"/>
+                        <a:t>U+10000 … U+10FFFF</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0"/>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Рисунок 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{409189B3-AE16-4729-BDF8-643CE47A9889}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5353616" y="2299579"/>
+            <a:ext cx="6705600" cy="4437769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Рисунок 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1160DC75-6589-4A83-9EA2-3C188F39483A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="278489" y="5038507"/>
+            <a:ext cx="4817261" cy="1362292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Рисунок 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68EC4CE2-7B0C-4D6D-9ABA-DB365140D7F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5791578" y="1550924"/>
+            <a:ext cx="5448300" cy="1076325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="528900851"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7910088" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Приклад кодування українського символу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>UTF-8</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Розглянемо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>«А» – U+0410</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У UTF-8 цей символ кодується трьома байтами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>D0 90₁₆</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>або в двійковому вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>11010000 10010000</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Таким чином</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>символ → кодова точка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Unicode</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> → UTF-8 → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>байти</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB26CD62-03EF-4DAC-A6F4-58C7905AC234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2516344" y="5829081"/>
+            <a:ext cx="6543675" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B3C247-94F2-4DBD-B011-03260DD4BF16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2899137" y="6337228"/>
+            <a:ext cx="6097508" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Відображення літери «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>» в форматі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>редакторі</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1394579294"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="368770722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Більші одиниці вимірювання</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="6178236" cy="5299453"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...37 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0"/>
+              <a:t>практиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> використовуються (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0"/>
+              <a:t>але це не правильно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>!):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>KB = 1024 B = 2¹⁰ B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...215 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>1 MB = 1024 KB = 2²⁰ B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>1 GB = 1024 MB = 2³⁰ B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>1 TB = 1024 GB = 2⁴⁰ B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для позначення двійкових кратних стандарт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>IEC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>використовує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>KiB = 2¹⁰ B; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>MiB = 2²⁰ B; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>GiB = 2³⁰ B; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>TiB = 2⁴⁰ B.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEDC14B9-40B1-4EE8-B9F0-F55C78DD41FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6982061" y="3249330"/>
+            <a:ext cx="5000625" cy="3400425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3926577102"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>та текстовий файл</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448902" y="1028919"/>
+            <a:ext cx="4974124" cy="5697806"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Наприклад, текст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>                    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>ABC</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>займає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                41 42 43₁₆</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>А український текст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>                    АБВ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>буде представлений іншою послідовністю байтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому розмір тексту залежить не тільки від кількості символів, а й від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>системи кодування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>конкретних символів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Рисунок 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D9A7196-CFF9-4E48-BAD4-A8E3B5216571}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="7517349" y="908505"/>
-            <a:ext cx="3842462" cy="1569660"/>
+            <a:off x="5549727" y="4853170"/>
+            <a:ext cx="6534150" cy="1943100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...395 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790B6D8D-BF33-401D-BE35-5477B9B5B2A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="7517349" y="3681680"/>
-            <a:ext cx="3027560" cy="1323439"/>
+            <a:off x="5957841" y="4198850"/>
+            <a:ext cx="4798337" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...631 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Відображення рядка «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" i="1" dirty="0"/>
+              <a:t>Привіт! Це текст в UTF-8!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>» в форматі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>редакторі</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Рисунок 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83569FCB-5E0C-4C88-BB27-BF95CD7FC027}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6377695" y="1521646"/>
+            <a:ext cx="5257800" cy="285750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E23A5DC3-FA5A-422B-91C7-18C5F6A37BBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5869664" y="1098464"/>
+            <a:ext cx="6097508" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Відображення рядка «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" i="1" dirty="0"/>
+              <a:t>ABC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>» в форматі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>редакторі</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Рисунок 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1049F4F3-F44A-468D-B760-4C16B3FD3CBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5540202" y="3259827"/>
+            <a:ext cx="6543675" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6B9BC15-975B-4CFB-AD8E-76E14465E49A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5957841" y="2870774"/>
+            <a:ext cx="6097508" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>Відображення рядка «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" i="1" dirty="0"/>
+              <a:t>АБВ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>» в форматі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>UTF-8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>hex-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0"/>
+              <a:t>редакторі</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="318591861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576644203"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1801641" y="208245"/>
+            <a:ext cx="8111904" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Узагальнення: як інформація потрапляє в пам'ять</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="1028918"/>
+            <a:ext cx="11393032" cy="5829082"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Будь-який тип інформації проходить етап </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>кодування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Ціле число </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ двійкове представлення</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Дійсне число </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>IEEE 754</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Текст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Unicode → UTF-8</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Зображення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ пікселі → числові значення → біти</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>Звук </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>→ дискретизація → числові значення → біти</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Отже: Комп'ютер працює з універсальним представленням – двійковими даними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2596501618"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1719217" y="67901"/>
+            <a:ext cx="8543830" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Практичний приклад: як представити інформацію</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448901" y="947643"/>
+            <a:ext cx="5055606" cy="5842456"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Представлення числа −13,25 за IEEE 754 (32 біти)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тип: дійсне число → формат IEEE 754 single precision. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Двійкове представлення: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>13</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= 1101</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>0,25</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= 0,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>13,25</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ​= 1101,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>−13,25 = −1101,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>​​</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  Нормалізація:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>−1101,01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>= −1,10101</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>×2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="30000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Знак: число від'ємне → S = 1. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Експонента: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміщення  = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>127 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>E=3+127=130 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>130</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>=10000010</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6.   Мантиса:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buSzPts val="1000"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беремо біти після першої 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10101</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buSzPts val="1000"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доповнюємо нулями до 23 біт: </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>10101000000000000000000</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. IEEE 754:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>∣</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 10000010 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>∣</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 10101000000000000000000 </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    У шістнадцятковому вигляді:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>C1540000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>​​</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76B8041-8DEF-4C2A-AF7A-2F2E082D2B1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5991132" y="947643"/>
+            <a:ext cx="5914175" cy="5262979"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Кодування символу «A» у UTF-8</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Символ: A </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2.    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Код Unicode: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кодова точка: U+0041 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у двійковому вигляді: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>0100 0001</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>₂</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Кодування UTF-8:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для кодових точок U+0000–U+007F використовується 1 байт </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тому кодова точка записується безпосередньо в один байт:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>01000001</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" algn="ctr"/>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="4"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Послідовність байтів:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>01000001</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>=41</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" baseline="-25000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Результат:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A → U+0041 → UTF-8: 0x41 → 1 байт.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2356865874"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2714153" y="2918202"/>
+            <a:ext cx="6148057" cy="648863"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031745073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t>kB і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1"/>
+              <a:t>KiB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0"/>
+              <a:t> – це не одне й те саме</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3911600" y="212333"/>
-            <a:ext cx="8034867" cy="6383199"/>
+            <a:off x="448900" y="1028919"/>
+            <a:ext cx="11302497" cy="5620836"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-              <a:t>об'єкт </a:t>
-[...3 lines deleted...]
-              <a:t>може бути використаний як </a:t>
+              <a:t>Важливо розрізняти:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>kB = 1000 B</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>KiB = 1024 B</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Аналогічно</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
-              <a:t>bool </a:t>
-[...6 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>MB = 10⁶ B</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>MiB = 2²⁰ B = 1 048 576 B</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Виробники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>накопичувачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>зазвичай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>використовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>десяткові одиниці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>тоді як операційні системи можуть показувати обсяг у двійковому масштабі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Тому накопичувач із заявленими </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>500 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>відображатися системою як приблизно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>65,7 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>GiB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7064BD6A-9D97-4A69-8D71-0BD3A22C3456}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...2360 lines deleted...]
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7261934" y="6038334"/>
-            <a:ext cx="3976794" cy="369332"/>
+            <a:off x="5324003" y="1028919"/>
+            <a:ext cx="6036187" cy="3855173"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...12 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3215571181"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="146594162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A2F49F-86A5-4C5B-A3F7-A2BBBD3DC7C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-[...144 lines deleted...]
-            <a:ext cx="2010487" cy="2862322"/>
+            <a:off x="1745527" y="576262"/>
+            <a:ext cx="8972550" cy="5705475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...1455 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1428654807"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3910292813"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE434BC5-5EBD-4B5A-89D1-28C666AFD1D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="160867" y="220133"/>
-            <a:ext cx="11895666" cy="6426200"/>
+            <a:off x="1516903" y="422338"/>
+            <a:ext cx="9039437" cy="5765370"/>
           </a:xfrm>
         </p:spPr>
-        <p:txBody>
-[...1167 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2282124301"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299800944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256954" y="208245"/>
+            <a:ext cx="7225420" cy="739398"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Одиниці швидкості передавання даних</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186267" y="194733"/>
-            <a:ext cx="11785600" cy="6426200"/>
+            <a:off x="448901" y="1028919"/>
+            <a:ext cx="10515600" cy="5720438"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...23 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для каналів зв'язку зазвичай використовують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>біти за секунду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>while </a:t>
-[...20 lines deleted...]
-            </a:r>
+              <a:t>bit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>if. </a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t>kbit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>while </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Mbit/s; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Gbit/s. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Для обсягу файлів використовують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>байти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>B; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>KB; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>MB; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>GB. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Наприклад:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>     100 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Mbit/s ≠ 100 MB/s</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>          1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>B = 8 bit</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>теоретична швидкість:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>  100 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Mbit/s ÷ 8 = 12,5 MB/s</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
-          </a:p>
-[...40 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E80862F-6EAF-4B15-B6FD-E6B6DA36F81B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="270933" y="1759002"/>
-            <a:ext cx="1748236" cy="1477328"/>
+            <a:off x="7966979" y="839000"/>
+            <a:ext cx="3936133" cy="5910357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...11 lines deleted...]
-              </a14:hiddenEffects>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...220 lines deleted...]
-          </p:cNvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Рисунок 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129B92AF-9722-4120-AF5A-D5E2FD11773C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="232702" y="4295570"/>
-            <a:ext cx="4530151" cy="1200329"/>
+            <a:off x="3859794" y="4430284"/>
+            <a:ext cx="4019740" cy="2400349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...569 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395861296"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2474176739"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -68942,86 +22869,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -69424,129 +23351,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>4502</Words>
+  <Words>3454</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>1</Notes>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>678</Paragraphs>
+  <Slides>53</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>46</vt:i4>
+        <vt:i4>53</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="51" baseType="lpstr">
+    <vt:vector size="58" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>JetBrains Mono</vt:lpstr>
+      <vt:lpstr>Consolas</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...43 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Лекція 2: Представлення інформації в ЕОМ</vt:lpstr>
+      <vt:lpstr>Представлення інформації в ЕОМ</vt:lpstr>
+      <vt:lpstr>Що таке біт?</vt:lpstr>
+      <vt:lpstr>Байт</vt:lpstr>
+      <vt:lpstr>Більші одиниці вимірювання</vt:lpstr>
+      <vt:lpstr>kB і KiB – це не одне й те саме</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Одиниці швидкості передавання даних</vt:lpstr>
+      <vt:lpstr>Що таке система числення?</vt:lpstr>
+      <vt:lpstr>Позиційні системи числення</vt:lpstr>
+      <vt:lpstr>Десяткова система</vt:lpstr>
+      <vt:lpstr>Двійкова система</vt:lpstr>
+      <vt:lpstr>Чому комп'ютери використовують двійкову систему?</vt:lpstr>
+      <vt:lpstr>Шістнадцяткова система</vt:lpstr>
+      <vt:lpstr>Вісімкова система</vt:lpstr>
+      <vt:lpstr>Порівняння систем числення</vt:lpstr>
+      <vt:lpstr>Переведення з двійкової в десяткову</vt:lpstr>
+      <vt:lpstr>Переведення з десяткової в двійкову</vt:lpstr>
+      <vt:lpstr>Переведення між двійковою та шістнадцятковою системами</vt:lpstr>
+      <vt:lpstr>Переведення дробової частини</vt:lpstr>
+      <vt:lpstr>Двійкові дроби</vt:lpstr>
+      <vt:lpstr>Арифметичні операції у двійковій системі Двійкове додавання</vt:lpstr>
+      <vt:lpstr>Двійкове віднімання</vt:lpstr>
+      <vt:lpstr>Двійкове множення</vt:lpstr>
+      <vt:lpstr>Двійкове ділення</vt:lpstr>
+      <vt:lpstr>Арифметичні зсуви</vt:lpstr>
+      <vt:lpstr>Представлення цілих чисел Скільки чисел можна представити n бітами?</vt:lpstr>
+      <vt:lpstr>Беззнакові цілі числа</vt:lpstr>
+      <vt:lpstr>Знакові цілі числа</vt:lpstr>
+      <vt:lpstr>Доповняльний код</vt:lpstr>
+      <vt:lpstr>Отримання доповняльного коду від'ємного числа</vt:lpstr>
+      <vt:lpstr>Додавання знакових чисел</vt:lpstr>
+      <vt:lpstr>Переповнення</vt:lpstr>
+      <vt:lpstr>Представлення дійсних чисел Навіщо потрібне представлення дійсних чисел?</vt:lpstr>
+      <vt:lpstr>Форма числа з плаваючою крапкою</vt:lpstr>
+      <vt:lpstr>Нормалізація двійкового числа</vt:lpstr>
+      <vt:lpstr>IEEE 754</vt:lpstr>
+      <vt:lpstr>Приклад представлення числа IEEE 754</vt:lpstr>
+      <vt:lpstr>Чому дійсні числа не завжди точні?</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Точність і діапазон</vt:lpstr>
+      <vt:lpstr>Представлення символьної інформації Як комп'ютер зберігає текст?</vt:lpstr>
+      <vt:lpstr>ASCII</vt:lpstr>
+      <vt:lpstr>Проблема ASCII</vt:lpstr>
+      <vt:lpstr>Unicode</vt:lpstr>
+      <vt:lpstr>Unicode та UTF – не одне й те саме</vt:lpstr>
+      <vt:lpstr>UTF-8</vt:lpstr>
+      <vt:lpstr>Приклад кодування українського символу UTF-8</vt:lpstr>
+      <vt:lpstr>UTF-8 та текстовий файл</vt:lpstr>
+      <vt:lpstr>Узагальнення: як інформація потрапляє в пам'ять</vt:lpstr>
+      <vt:lpstr>Практичний приклад: як представити інформацію</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>